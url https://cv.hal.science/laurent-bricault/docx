--- v0 (2026-03-20)
+++ v1 (2026-05-01)
@@ -431,752 +431,752 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04940982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Jean Leclant et la genèse des études isiaques »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bricault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 38, p. 231-243</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04904068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Was gibt es neues über Mithras? Aktuelle Forschungen zu einem geheimnisvollen Kult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bricault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Veymiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Amoroso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antike Welt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 1.23, pp.8-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04941006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">« Jean Leclant et la genèse des études isiaques »,</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mithras in Teutoburgium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inga Vilgorac Brčić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bricault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prilozi Instituta za arheologiju u Zagrebu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38 (2), pp.199-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33254/piaz.38.2.6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Mystère Mithra. Plongée au cœur d’un culte romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bricault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 38, p. 231-243</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 34, pp.259-262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/anabases.13072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Porter un regard neuf sur le culte de Mithra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bricault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Veymiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04904068v1</w:t>
-[...48 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bricault</w:t>
+                <w:t xml:space="preserve">Nicolas Amoroso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prilozi Instituta za arheologiju u Zagrebu</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archéologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 604, pp.2-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bricault</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04941016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation des connaissances et technologies du Web sémantique : deux applications au patrimoine culturel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Du Chateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eunika Mercier-Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bricault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Humanités numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/revuehn.510⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03096101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation des connaissances et technologies du Web sémantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Du Chateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eunika Mercier-Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bricault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Humanités numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/revuehn.510⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02930997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction à &amp;quot;La France au miroir de l’Antique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bricault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Beaurin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 34, pp.259-262. </w:t>
-[...418 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2020, 31, pp.45-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/anabases.10546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
@@ -1353,1222 +1353,1222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02292688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Harpocrate au secret. De quelques anamorphoses d’Horus l’Enfant », p. 257-268</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bricault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A Stone Alabastron in the J. Paul Getty Museum and Its Mediterranean Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorrit Kelder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bricault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolf Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Getty Research Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 10, pp.1-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1086/697381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02292660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">« Harpocrate au secret. De quelques anamorphoses d’Horus l’Enfant », p. 257-268</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Statuette of Hermanubis in the J. Paul Getty Museum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bricault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Getty Research Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10, pp.225-231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/697392⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Sur de nouvelles monnaies de Gangra-Germanicopolis », p. 213-234</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bricault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Amandry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Numismatica e Antichtà classiche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Sarapis au droit des monnaies provinciales romaines d’Asie Mineure et de Thrace », p. 213-244</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bricault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Numismatic Chronicle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Retour sur les monnaies de Gangra-Germanicopolis de Paphlagonie », p. 62-66</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bricault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Live at the Palladium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bricault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 100, pp.275 - 281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/pallas.2959⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...202 lines deleted...]
-                <w:t xml:space="preserve">« Sarapis au droit des monnaies provinciales romaines d’Asie Mineure et de Thrace », p. 213-244</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« The Gens Isiaca in Graeco-Roman Coinage », p. 83-102</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bricault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Numismatic Chronicle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La molteplice identità degli dèi d’Egitto nel mondo greco-romano »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bricault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">Chaos e Kosmos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Live at the Palladium</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question de la succession d’Hadrien sur une monnaie inédite de l’atelier d’Alexandrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bricault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 100, pp.275 - 281. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/pallas.2959⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 90 (90), pp.53 - 61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/pallas.527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« The Gens Isiaca in Graeco-Roman Coinage », p. 83-102</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarapis au banquet : lectisternes d’Alexandrie et d’Égypte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bricault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Numismatic Chronicle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Numismatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (170), pp.101 - 134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/numi.2013.3200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...98 lines deleted...]
-                <w:t xml:space="preserve">La question de la succession d’Hadrien sur une monnaie inédite de l’atelier d’Alexandrie</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mater Deum et Isis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bricault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 90 (90), pp.53 - 61. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, 84, pp.265 - 284</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Sarapis au banquet : lectisternes d’Alexandrie et d’Égypte</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sanctuaire d’Isis au Municipium Claudium Baelo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bricault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Numismatique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Roman Archaeology (JRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 23, pp.681 - 688</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Mater Deum et Isis</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un trône pour deux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bricault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mythos. Rivista di Storia delle Religioni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3, pp.131 - 142</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deities from Egypt on Coins of Southern Levant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bricault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Israel Numismatic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1, p. 123-135</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00567311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieux de l’Orient en Afrique romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bricault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 84, pp.265 - 284</w:t>
-[...274 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2005, L’Afrique romaine. Ier siècle avant J.-C. début Ve siècle après J.-C., Actes du colloque de la SOPHAU Poitiers 1-3 avril 2005, 68, pp.289 - 309</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01817086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -2843,165 +2843,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01817075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Notes d’épigraphie alexandrine et canopique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bricault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zeitschrift für Papyrologie und Epigraphik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 126, pp.186 - 188</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sarapis et Isis sauveurs de Ptolémée IV à Raphia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bricault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chronique d'Egypte; bulletin periodique de la Fondation egyptologique reine Elisabeth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 74 (148), pp.334 - 343</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01817069v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01817068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarapis à la rencontre d’Attis. A propos de l’Attis d’Ostie conservé au Museo Gregoriano Profano</w:t>
               </w:r>
@@ -4564,73 +4564,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bohec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Podvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> IIe colloque international sur les études isiaques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Lyon, France. pp.221 - 241</w:t>
+              <w:t xml:space="preserve">IIème Colloque international sur les études isiaques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2002, Lyon, France. p. 221-241 </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01817084v1</w:t>
+                <w:t xml:space="preserve">hal-03368174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultes isiaques en Proconsulaire</w:t>
               </w:r>
@@ -4659,73 +4659,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bohec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Podvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IIème Colloque international sur les études isiaques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2002, Lyon, France. p. 221-241 </w:t>
+              <w:t xml:space="preserve"> IIe colloque international sur les études isiaques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Lyon, France. pp.221 - 241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03368174v1</w:t>
+                <w:t xml:space="preserve">hal-01817084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan et perspectives dans les études isiaques :</w:t>
               </w:r>
@@ -5291,51 +5291,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bricault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Veymiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Amoroso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, 978-2930469850</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5379,51 +5379,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bricault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Veymiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Amoroso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5585,1064 +5585,1064 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02555187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Isis Pelagia. Images, Names and Cults of a Goddess of the Seas (Religions in the Graeco-Roman World, 190), E. J. Brill, Leiden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bricault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le Serapeum de Carthage (Suppléments à la Bibliotheca Isiaca, I)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bricault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ausonius, 119 p., 2019, 9782356133212</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Laporte</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Ausonius, 119 p., 2019, 9782356133212</w:t>
+                <w:t xml:space="preserve">hal-02292586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mille et une vies d’Isis. La réception des divinités du cercle isiaque de la fin de l’Antiquité à nos jours, PUM, Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bricault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires du Midi. 304 p., 2019, 9782810706686</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rome et les provinces. Monnayage et histoire. Mélanges offerts à Michel Amandry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bricault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Suspène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Drost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Burnett</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L. Bricault; A. Burnett; V. Drost &amp; A. Suspène éd. Ausonius, 2017, 978-2356131973</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les mille et une vies d’Isis. La réception des divinités du cercle isiaque de la fin de l’Antiquité à nos jours, PUM, Toulouse</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrionymi 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bricault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efstathia Dionysopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand les dieux voyagent. Cultes et mythes en mouvement dans l’espace méditerranéen antique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bricault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Bonnet</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Labor et Fides, 2016, 978-2-8309-1596-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibliotheca Isiaca III</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bricault</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires du Midi. 304 p., 2019, 9782810706686</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Veymiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L. Bricault &amp; R. Veymiers (éd.). Ausonius, 2014, 978-2-35613-121-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Rome et les provinces. Monnayage et histoire. Mélanges offerts à Michel Amandry</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gangra-Germanicopolis de Paphlagonie, le « foyer des dieux ». Étude de numismatique et d’histoire (Numismatica Anatolica, 6)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bricault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Suspène</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panthée. Religious Transformations in the Graeco-Roman Empire / Les mutations religieuses dans l’Empire gréco-romain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bricault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Drost</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L. Bricault &amp; C. Bonnet (éd.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 978-90-04-25690-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les cultes isiaques dans le monde gréco-romain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bricault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les Belles Lettres, 2013, Coll. La roue à livres, 66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egyptian gods in the Hellenistic and Roman Mediterranean: image and reality between local and global</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bricault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L. Bricault &amp; M. J. Versluys (éd.). Sciascia, 2012, 978-88-8241-418-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibliotheca Isiaca II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bricault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">L. Bricault; A. Burnett; V. Drost &amp; A. Suspène éd. Ausonius, 2017, 978-2356131973</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Veymiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L. Bricault &amp; R. Veymiers (éd.). Ausonius, 2011, 978-2-35613-053-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2016</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibliotheca Isiaca I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bricault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L. Bricault (éd.),. 2008, 978-2-91002-399-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">Labor et Fides, 2016, 978-2-8309-1596-9</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylloge Nummorum Religionis Isiacae et Sarapiacae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bricault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L. Bricault (dir.),. 2008, 978-2-877-54213-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...498 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01817130v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-01817126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isis, la dame du Nil</w:t>
               </w:r>
@@ -8060,285 +8060,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04904103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Coins and Gems: Mithraic Miniatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bricault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Veymiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Bricault; Richard Veymiers; Nicolas Amoroso. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Mystery of Mithras: Exploring the Heart of a Roman Cult, Exhibition Catalogue 2021-2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée royal de Mariemont, pp.143-152, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’hymne isiaque d’Andros: Polysémie textuelle et polymorphie divine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Prêtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bricault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Stadler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Bricault &amp; Martin Andreas Stadler. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hymnen und Aretalogien im antiken Mittelmeerraum Von Inana bis Isis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.255-270, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03041117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Images civiques de Mithra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bricault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Andrew Meadows; Ute Wartenberg. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Presbeus. Studies in Ancient Coinage Presented to Richard Ashton</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brepols, pp.459-472, 2021, 978-0-89722-376-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04205594v1</w:t>
-              </w:r>
-[...183 lines deleted...]
-                <w:t xml:space="preserve">hal-04205593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le glaive et la patère : Zeus Hélios grand Sarapis »</w:t>
               </w:r>
@@ -9854,234 +9854,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02292657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Zoëga, pionnier de la numismatique alexandrine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bricault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dans K. Ascani, P. Buzi &amp; D. Picchi (éd.), The Forgotten Scholar: Georg Zoëga (1755-1809). At the Dawn of Egyptology and Coptic Studies, Culture and History of the Ancient Near East, 74, Leiden 2015, p. 111-119.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« The Nome Coins from Alexandria »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bricault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">M. Amandry &amp; A. Burnett (dir.), Roman Provincial Coinage III. Nerva–Hadrian, Paris-London, I p. 752-784 et II pl. 319-338.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Articles « Dedications » (p. 240), « Epigraphy » (p. 306-307), « Isis » (p. 458-461) and « Sarapis » (p. 849-850)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bricault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E. M. Orlin (éd.), The Routledge Encyclopedia of Ancient Mediterranean Religions, London &amp; New York</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02292651v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-02292625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Cultes orientaux, égyptiens, alexandrins, osiriens, isiaques…: identités plurielles et interpretationes variae »</w:t>
               </w:r>
@@ -10382,51 +10382,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique bibliographique 2009-2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Podvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Amoroso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Beaurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10505,50 +10505,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03594133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Une dédicace-double d’Éphèse pour Ptolémée, Arsinoé, Sarapis et Isis »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bricault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L. Bricault &amp; R. Veymiers (éd.), Bibliotheca Isiaca III, Ausonius, Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Podvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -10574,126 +10643,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bricault, Laurent; Versluys, Miguel John; Podvin, Jean-Louis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Power, politics and the cults of Isis : proceedings of the Vth International Conference of Isis studies, Boulogne-sur-Mer, October 13-15, 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brill, 2014, Religions in the Graeco-Roman (n°180), 9789004277182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03916375v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02292603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Chronique bibliographique 2009-2012 »</w:t>
               </w:r>
@@ -10914,268 +10914,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02292597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Alexandre et l’Égypte », « Les Ptolémées et le mythe d’Alexandre » et « Isis à Rome »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bricault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ch. Méla &amp; Fr. Möri (éd.), Alexandrie la Divine, Genève, p. 177-185, 210-221 et 452-459</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« SNRIS Supplément I »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bricault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L. Bricault &amp; R. Veymiers (éd.), Bibliotheca Isiaca III, Ausonius, Bordeaux, p. 245-284</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02292606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1 Isis and Empires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bricault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel John Versluys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Power, Politics and the Cults of Isis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BRILL, 2014, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004278271_002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/9789004278271_002⟩</w:t>
-[...29 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02292596v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02292649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les Sarapiastes »</w:t>
               </w:r>
@@ -11325,51 +11325,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique bibliographique Supplément 2005-2008</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Podvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Amoroso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bricault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11951,345 +11951,332 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01817282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Sur une trentaine de statues en pierre de Sérapis »</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">L. Bricault et R. Veymiers. </w:t>
+                <w:t xml:space="preserve">Statuette d’Hermanubis pour Arès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bricault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L. Bricault &amp; R. Veymiers (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bibliotheca Isiaca II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ausonius, p. 145-158, 2011</w:t>
+              <w:t xml:space="preserve">, pp.131 - 135, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03593844v1</w:t>
+                <w:t xml:space="preserve">hal-01817275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statuette d’Hermanubis pour Arès</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">L. Bricault &amp; R. Veymiers (éd.). </w:t>
+                <w:t xml:space="preserve">Sur une trentaine de statues en pierre de Sarapis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bricault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Podvin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bricault, Laurent; Veymiers, Richard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bibliotheca Isiaca II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.131 - 135, 2011</w:t>
+              <w:t xml:space="preserve">, pp.145 - 158, 2011, ISSN : 2118-7614</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01817275v1</w:t>
+                <w:t xml:space="preserve">hal-01817277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur une trentaine de statues en pierre de Sarapis</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">Bricault, Laurent; Veymiers, Richard. </w:t>
+                <w:t xml:space="preserve">Chronique bibliographique 2005-2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bricault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L. Bricault &amp; R. Veymiers (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bibliotheca Isiaca II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.145 - 158, 2011, ISSN : 2118-7614</w:t>
+              <w:t xml:space="preserve">, Ausonius, pp.345 - 448, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01817277v1</w:t>
+                <w:t xml:space="preserve">hal-01817280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronique bibliographique 2005-2008</w:t>
+                <w:t xml:space="preserve">RICIS Supplément II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bricault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L. Bricault &amp; R. Veymiers (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bibliotheca Isiaca II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ausonius, pp.345 - 448, 2011</w:t>
+              <w:t xml:space="preserve">, pp.273 - 316, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01817280v1</w:t>
+                <w:t xml:space="preserve">hal-01817278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique bibliographique Supplément 2000-2004</w:t>
               </w:r>
@@ -12398,100 +12385,113 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03593968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RICIS Supplément II</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">L. Bricault &amp; R. Veymiers (éd.). </w:t>
+                <w:t xml:space="preserve">« Sur une trentaine de statues en pierre de Sérapis »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Podvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bricault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L. Bricault et R. Veymiers. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bibliotheca Isiaca II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.273 - 316, 2011</w:t>
+              <w:t xml:space="preserve">, Ausonius, p. 145-158, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01817278v1</w:t>
+                <w:t xml:space="preserve">hal-03593844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La présence isiaque sur le territoire des Gaules</w:t>
               </w:r>
@@ -13047,50 +13047,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01817192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">RICIS Supplément I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bricault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L. Bricault (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bibliotheca Isiaca I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ausonius, pp.77 - 130, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Statuettes d’Isis en argent et en bronze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bricault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Podvin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bricault, Laurent. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bibliotheca Isiaca I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ausonius, pp.7 - 21, 2008, 2-910023-99-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03593862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Un portrait de Néron doté du sistre isiaque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bricault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -13103,216 +13262,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. Gerin et al. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ægyptiaca serta in Soheir Bakhoum memoriam. Mélanges de numismatique, d'iconographie et d'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ennerre, p. 211-219, 2008, Collezioni Numismatiche – Materiali pubblici e privati – 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00567316v1</w:t>
-              </w:r>
-[...157 lines deleted...]
-                <w:t xml:space="preserve">hal-03593862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonder un lieu de culte</w:t>
               </w:r>
@@ -14510,51 +14510,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0C173C64"/>
+    <w:nsid w:val="753E602F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14741,51 +14741,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-bricault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/055388418" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904327v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bricault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gordon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940992v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Veymiers" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940982v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941006v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Amoroso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904068v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205565v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Vilgorac Br&#269;i&#263;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33254/piaz.38.2.6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205564v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.13072" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941016v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096101v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Du Chateau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunika Mercier-Laurent" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Boulanger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.510" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930997v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555204v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Beaurin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.10546" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292689v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Caneva" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110611236-001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292688v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/numi.2019.3448" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292660v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorrit Kelder" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Schneider" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/697381" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292678v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292663v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/697392" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292675v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Delrieux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Amandry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292658v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292628v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817289v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.2959" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292620v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292614v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817283v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.527" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817287v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/numi.2013.3200" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817195v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817194v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817193v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567311v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817086v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817081v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817078v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562518v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817075v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817069v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817068v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817079v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562542v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817057v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817062v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1996.4620" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817051v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pezin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817054v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817056v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817063v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rnord.1992.5998" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817080v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205590v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Andreas Stadler" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205599v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Piso" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Deac" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205587v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205602v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073242v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bonnet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817190v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567313v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817120v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817191v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Prescendi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817121v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567312v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817084v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bohec" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Podvin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368174v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817076v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817074v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904238v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vessela Atanassova" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099356v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dardenay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.ASH-EB.5.130867" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152146v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292587v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205566v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Piret" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205581v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904042v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292590v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555187v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292586v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Laporte" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292588v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292589v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gomez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817136v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Susp&#232;ne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Drost" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Burnett" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817030v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstathia Dionysopoulou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817031v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817128v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817033v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817133v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/title/24453" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817036v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817132v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817127v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817130v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817126v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817037v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Jean Franceschini" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817038v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817039v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817040v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817041v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904287v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904300v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904341v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904275v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina L&#243;pez-Ruiz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904311v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941045v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941053v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099360v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.ASH-EB.5.131024" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904209v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904198v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904171v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904145v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904125v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904103v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205594v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041117v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Pr&#234;tre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Stadler" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205593v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903711v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205576v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205572v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205569v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Swennen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205571v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Scapin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555218v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903746v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555195v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903732v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292691v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292693v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292695v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110565843-008" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292681v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292684v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentino Gasparini" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292664v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004381346_028" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1N6-Q9G09DRV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292666v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004381346_007" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1N6-PW7T7HGM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292674v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292679v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292657v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292651v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817027v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292625v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292645v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292646v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel John Versluys" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander M&#252;skens" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292592v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292595v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594133v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Budischovsky" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/fr/bibliotheca-isiaca/3831-bibliotheca-isiaca-iii.html" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916375v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292603v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292610v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292604v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292597v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004278271_014" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1N6-BJP6250R-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292606v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292596v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004278271_002" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1N6-7RN7G6QW-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292649v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292600v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292608v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594118v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perikles Christodoulou" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864638v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817286v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817281v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817285v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817284v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817282v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593844v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817275v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817277v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817280v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593968v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817278v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817199v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817276v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593981v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Malaise" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817279v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817200v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817197v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis &#192; Rome" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817192v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567316v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817176v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593862v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562516v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817187v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593899v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anemari Bugarski-Mesdjian" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562534v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562494v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817087v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435975v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817089v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817088v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562506v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817077v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817066v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817049v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205606v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-bricault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/055388418" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904327v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bricault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gordon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940992v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Veymiers" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940982v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904068v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941006v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Amoroso" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205565v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Vilgorac Br&#269;i&#263;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33254/piaz.38.2.6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205564v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.13072" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941016v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096101v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Du Chateau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunika Mercier-Laurent" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Boulanger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.510" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930997v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555204v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Beaurin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.10546" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292689v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Caneva" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110611236-001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292688v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/numi.2019.3448" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292678v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292660v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorrit Kelder" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Schneider" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/697381" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292663v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/697392" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292675v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Delrieux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Amandry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292658v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292628v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817289v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.2959" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292620v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292614v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817283v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.527" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817287v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/numi.2013.3200" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817195v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817194v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817193v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567311v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817086v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817081v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817078v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562518v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817075v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817068v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817069v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817079v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562542v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817057v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817062v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1996.4620" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817051v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pezin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817054v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817056v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817063v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rnord.1992.5998" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817080v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205590v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Andreas Stadler" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205599v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Piso" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Deac" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205587v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205602v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073242v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bonnet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817190v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567313v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817120v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817191v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Prescendi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817121v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567312v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368174v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bohec" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Podvin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817084v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817076v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817074v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904238v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vessela Atanassova" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099356v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dardenay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.ASH-EB.5.130867" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152146v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292587v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205566v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Piret" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205581v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904042v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292590v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555187v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292588v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292586v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Laporte" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292589v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gomez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817136v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Susp&#232;ne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Drost" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Burnett" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817030v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstathia Dionysopoulou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817031v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817128v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817033v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817133v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/title/24453" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817036v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817132v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817127v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817126v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817130v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817037v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Jean Franceschini" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817038v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817039v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817040v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817041v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904287v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904300v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904341v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904275v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina L&#243;pez-Ruiz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904311v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941045v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941053v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099360v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.ASH-EB.5.131024" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904209v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904198v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904171v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904145v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904125v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904103v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205593v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041117v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Pr&#234;tre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Stadler" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205594v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903711v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205576v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205572v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205569v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Swennen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205571v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Scapin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555218v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903746v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555195v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903732v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292691v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292693v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292695v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110565843-008" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292681v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292684v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentino Gasparini" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292664v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004381346_028" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1N6-Q9G09DRV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292666v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004381346_007" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1N6-PW7T7HGM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292674v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292679v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292657v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817027v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292625v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292651v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292645v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292646v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel John Versluys" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander M&#252;skens" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292592v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292595v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594133v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Budischovsky" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/fr/bibliotheca-isiaca/3831-bibliotheca-isiaca-iii.html" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292603v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916375v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292610v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292604v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292597v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004278271_014" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1N6-BJP6250R-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292649v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292606v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292596v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004278271_002" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1N6-7RN7G6QW-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292600v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292608v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594118v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perikles Christodoulou" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864638v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817286v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817281v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817285v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817284v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817282v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817275v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817277v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817280v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817278v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593968v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593844v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817199v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817276v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593981v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Malaise" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817279v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817200v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817197v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis &#192; Rome" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817192v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817176v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593862v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567316v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562516v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817187v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593899v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anemari Bugarski-Mesdjian" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562534v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562494v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817087v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435975v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817089v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817088v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562506v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817077v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817066v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817049v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205606v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>