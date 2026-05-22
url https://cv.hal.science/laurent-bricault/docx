--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -267,944 +267,944 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04904327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mithras en miniature : Münzen und Gemmen als Quellen für den Kult</w:t>
+                <w:t xml:space="preserve">Was gibt es neues über Mithras? Aktuelle Forschungen zu einem geheimnisvollen Kult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bricault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Veymiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Amoroso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antike Welt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 1.23, pp.19-23</w:t>
+              <w:t xml:space="preserve">, 2023, 1.23, pp.8-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04940992v1</w:t>
-[...23 lines deleted...]
-                <w:t xml:space="preserve">Das Relief Borghese</w:t>
+                <w:t xml:space="preserve">hal-04941006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Jean Leclant et la genèse des études isiaques »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bricault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 38, p. 231-243</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04904068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mithras en miniature : Münzen und Gemmen als Quellen für den Kult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bricault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Veymiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antike Welt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1.23, pp.19-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04940992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Das Relief Borghese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bricault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Veymiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Antike Welt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2023, 1.23, pp.24-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04940982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">« Jean Leclant et la genèse des études isiaques »,</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mithras in Teutoburgium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inga Vilgorac Brčić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bricault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prilozi Instituta za arheologiju u Zagrebu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38 (2), pp.199-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33254/piaz.38.2.6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Mystère Mithra. Plongée au cœur d’un culte romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bricault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 38, p. 231-243</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 34, pp.259-262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/anabases.13072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Was gibt es neues über Mithras? Aktuelle Forschungen zu einem geheimnisvollen Kult</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Porter un regard neuf sur le culte de Mithra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bricault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Veymiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Amoroso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antike Welt</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 1.23, pp.8-12</w:t>
+              <w:t xml:space="preserve">Archéologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 604, pp.2-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Inga Vilgorac Brčić</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04941016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction à &amp;quot;La France au miroir de l’Antique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bricault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...83 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bricault</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Beaurin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 34, pp.259-262. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/anabases.13072⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 31, pp.45-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/anabases.10546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bricault</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02555204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation des connaissances et technologies du Web sémantique : deux applications au patrimoine culturel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Du Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Richard Veymiers</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eunika Mercier-Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...74 lines deleted...]
-                <w:t xml:space="preserve">Stefan Du Chateau</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bricault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Boulanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanités numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 2, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/revuehn.510⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03096101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation des connaissances et technologies du Web sémantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/revuehn.510⟩</w:t>
-[...33 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Stefan Du Chateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Stefan Du Chateau</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eunika Mercier-Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eunika Mercier-Laurent</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bricault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Boulanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanités numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/revuehn.510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02930997v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-02555204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarapis, Isis et la continuité dynastique lagide. À propos de deux dédicaces ptolémaïques d’Halicarnasse et de Kaunos</w:t>
               </w:r>
@@ -1353,278 +1353,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02292688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A Statuette of Hermanubis in the J. Paul Getty Museum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bricault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Getty Research Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10, pp.225-231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/697392⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Stone Alabastron in the J. Paul Getty Museum and Its Mediterranean Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorrit Kelder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bricault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolf Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Getty Research Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/697381⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Harpocrate au secret. De quelques anamorphoses d’Horus l’Enfant », p. 257-268</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bricault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02292678v1</w:t>
-              </w:r>
-[...180 lines deleted...]
-                <w:t xml:space="preserve">hal-02292663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Sur de nouvelles monnaies de Gangra-Germanicopolis », p. 213-234</w:t>
               </w:r>
@@ -2636,165 +2636,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01817081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les Anubophores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bricault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société égyptologique de Genève</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 24, pp.29-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00562518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pénétration et implantation des cultes isiaques en Grèce centrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bricault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Ancient World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 32 (2), pp.147 - 152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01817078v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00562518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un phare, une flotte, Isis, Faustine et l’annone</w:t>
               </w:r>
@@ -2843,165 +2843,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01817075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sarapis et Isis sauveurs de Ptolémée IV à Raphia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bricault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chronique d'Egypte; bulletin periodique de la Fondation egyptologique reine Elisabeth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 74 (148), pp.334 - 343</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Notes d’épigraphie alexandrine et canopique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bricault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift für Papyrologie und Epigraphik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 126, pp.186 - 188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01817068v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01817069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarapis à la rencontre d’Attis. A propos de l’Attis d’Ostie conservé au Museo Gregoriano Profano</w:t>
               </w:r>
@@ -3348,165 +3348,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01817051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">NOTES A PROPOS DE CIL III 6164</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bricault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zeitschrift für Papyrologie und Epigraphik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 91, p. 215-216</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Isis dolente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bricault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Institut Français d'Archéologie Orientale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 92, p. 37-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01817054v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01817056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux nouveaux Osiris dans le nord de la Gaule</w:t>
               </w:r>
@@ -3747,204 +3747,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04205590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le P.Oxy. XI 1380 et le pVienne D6297+6329+10101 recto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bricault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Andreas Stadler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hymnen und Aretalogien im antiken Mittelmeerraum: Von Inana bis Isis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Würzburg, Allemagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les cultes isiaques à Sarmizegetusa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bricault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Piso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Deac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Africa, Egypt and the Danubian Provinces of the Roman Empire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Timisoara, Roumanie. pp.45-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04205599v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04205587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Arétalogie d’Isis : biographie d’un texte canonique</w:t>
               </w:r>
@@ -4564,73 +4564,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bohec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Podvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IIème Colloque international sur les études isiaques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2002, Lyon, France. p. 221-241 </w:t>
+              <w:t xml:space="preserve"> IIe colloque international sur les études isiaques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Lyon, France. pp.221 - 241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03368174v1</w:t>
+                <w:t xml:space="preserve">hal-01817084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultes isiaques en Proconsulaire</w:t>
               </w:r>
@@ -4659,73 +4659,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bohec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Podvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> IIe colloque international sur les études isiaques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Lyon, France. pp.221 - 241</w:t>
+              <w:t xml:space="preserve">IIème Colloque international sur les études isiaques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2002, Lyon, France. p. 221-241 </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01817084v1</w:t>
+                <w:t xml:space="preserve">hal-03368174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan et perspectives dans les études isiaques :</w:t>
               </w:r>
@@ -5034,1615 +5034,1615 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04099356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les cultes de Mithra dans l’Empire romain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bricault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires du Midi, 636 p., 2021, Amphi 7, 978-2-8107-0750-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Divinità in viaggio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bricault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Il Mulino, 2021, Maurizio Bettini, 978-88-15-29136-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03152146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les cultes de Mithra dans l’Empire romain</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La légende de Mithra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bricault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires du Midi, 636 p., 2021, Amphi 7, 978-2-8107-0750-8</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Piret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Faton jeunesse, 32 p., 2021, 978-2-37635-032-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">La légende de Mithra</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Mystery of Mithras: Exploring the Heart of a Roman Cult, Exhibition Catalogue 2021-2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bricault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Faton jeunesse, 32 p., 2021, 978-2-37635-032-3</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Veymiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Amoroso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, 978-2930469850</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">The Mystery of Mithras: Exploring the Heart of a Roman Cult, Exhibition Catalogue 2021-2023</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mystère Mithra : plongée au cœur d’un culte romain, Catalogue de l’exposition 2021-2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bricault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Veymiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Amoroso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2021, 978-2930469850</w:t>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Le mystère Mithra : plongée au cœur d’un culte romain, Catalogue de l’exposition 2021-2023</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04904042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibliotheca Isiaca IV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bricault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Veymiers</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ausonius, 420 p., 2020, Bibliotheca isiaca (4)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Египетските култове в Сер¬дика</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bricault</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vessela Atanassova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Bricault; Vessela Atanassova. Paradigma, 2020, 978-954-326-420-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Bibliotheca Isiaca IV</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02555187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mille et une vies d’Isis. La réception des divinités du cercle isiaque de la fin de l’Antiquité à nos jours, PUM, Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bricault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires du Midi. 304 p., 2019, 9782810706686</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Serapeum de Carthage (Suppléments à la Bibliotheca Isiaca, I)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bricault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ausonius, 119 p., 2019, 9782356133212</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isis Pelagia. Images, Names and Cults of a Goddess of the Seas (Religions in the Graeco-Roman World, 190), E. J. Brill, Leiden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bricault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rome et les provinces. Monnayage et histoire. Mélanges offerts à Michel Amandry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bricault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Suspène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Drost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Burnett</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L. Bricault; A. Burnett; V. Drost &amp; A. Suspène éd. Ausonius, 2017, 978-2356131973</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrionymi 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bricault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efstathia Dionysopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand les dieux voyagent. Cultes et mythes en mouvement dans l’espace méditerranéen antique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bricault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Labor et Fides, 2016, 978-2-8309-1596-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gangra-Germanicopolis de Paphlagonie, le « foyer des dieux ». Étude de numismatique et d’histoire (Numismatica Anatolica, 6)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bricault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibliotheca Isiaca III</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bricault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Veymiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ausonius, 420 p., 2020, Bibliotheca isiaca (4)</w:t>
+              <w:t xml:space="preserve">L. Bricault &amp; R. Veymiers (éd.). Ausonius, 2014, 978-2-35613-121-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Египетските култове в Сер¬дика</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les cultes isiaques dans le monde gréco-romain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bricault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les Belles Lettres, 2013, Coll. La roue à livres, 66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panthée. Religious Transformations in the Graeco-Roman Empire / Les mutations religieuses dans l’Empire gréco-romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bricault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Laurent Bricault; Vessela Atanassova. Paradigma, 2020, 978-954-326-420-9</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L. Bricault &amp; C. Bonnet (éd.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 978-90-04-25690-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egyptian gods in the Hellenistic and Roman Mediterranean: image and reality between local and global</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bricault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L. Bricault &amp; M. J. Versluys (éd.). Sciascia, 2012, 978-88-8241-418-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le Serapeum de Carthage (Suppléments à la Bibliotheca Isiaca, I)</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibliotheca Isiaca II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bricault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Ausonius, 119 p., 2019, 9782356133212</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Veymiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L. Bricault &amp; R. Veymiers (éd.). Ausonius, 2011, 978-2-35613-053-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires du Midi. 304 p., 2019, 9782810706686</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylloge Nummorum Religionis Isiacae et Sarapiacae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bricault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L. Bricault (dir.),. 2008, 978-2-877-54213-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...88 lines deleted...]
-              <w:t xml:space="preserve">L. Bricault; A. Burnett; V. Drost &amp; A. Suspène éd. Ausonius, 2017, 978-2356131973</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibliotheca Isiaca I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bricault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L. Bricault (éd.),. 2008, 978-2-91002-399-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...648 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01817126v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-01817130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isis, la dame du Nil</w:t>
               </w:r>
@@ -6977,551 +6977,551 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Osiris ex Aegypto à l’époque impériale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bricault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L. Mihailescu-Bîrliba, R. Ardevan, R. Varga, F. Matei-Popescu et O. Țentea (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studia epigraphica et historica in honorem Ioannis Pisonis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.45-61, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04941053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« The Cults of Isis, from ‘Oriental’ to ‘Global’ »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bricault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">V. Atanassova et L. Bricault (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Egyptian Cults on the Black Sea Coast</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole française d'Athènes, p. 14-23, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04904300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« The Sword and the Patera: Zeus Helios Great Sarapis »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bricault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Bonnet (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Names of the Gods in Ancient Mediterranean Religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge University Press, p. 129-155, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04904287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Osiris ex Aegypto à l’époque impériale »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bricault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L. Mihailescu-Bîrliba, R. Ardevan, R. Varga, F. Matei-Popescu et O. Țentea (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studia epigraphica et historica in honorem Ioannis Pisonis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 45-61, 2024, Philippika 181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04904341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Mobility, transmission, translation »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bricault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina López-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Palamidis, C. Bonnet (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">What’s in a Divine Name? Religious Systems and Human Agency in the Ancient Mediterranean</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Gruyter, p. 707-711, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04904275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les sarcophages Fouquet, du Caire au Louvre, en passant par la Touraine »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bricault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Da Vinha, B. El Gammal, M. Forycki et M. Zuili (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polyhistor Europeus. Études sur l’âge classique offertes à Chantal Grell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brepols, p. 67-84, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04904311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Totor chez les Perses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bricault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Adeline Grand-Clément. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De Toulouse à Pise. Kykeôn offert à Corinne Bonnet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.17-18, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04941045v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04941053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gods in the House: An Anthropological Approach to Ancient Divinities and Domestic Cults</w:t>
               </w:r>
@@ -8060,50 +8060,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04904103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mithra aujourd’hui. Un dieu romain aux XXe et XXIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bricault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Veymiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Scapin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Bricault; Richard Veymiers; Nicolas Amoroso. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le mystère Mithra. Plongée au coeur d'un culte romain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.61-72, 2021, 978-2930469850</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Images civiques de Mithra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bricault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Andrew Meadows; Ute Wartenberg. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Presbeus. Studies in Ancient Coinage Presented to Richard Ashton</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.459-472, 2021, 978-0-89722-376-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Coins and Gems: Mithraic Miniatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bricault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -8116,387 +8288,314 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Bricault; Richard Veymiers; Nicolas Amoroso. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Mystery of Mithras: Exploring the Heart of a Roman Cult, Exhibition Catalogue 2021-2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Musée royal de Mariemont, pp.143-152, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04205593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’hymne isiaque d’Andros: Polysémie textuelle et polymorphie divine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Prêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bricault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Stadler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Bricault &amp; Martin Andreas Stadler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hymnen und Aretalogien im antiken Mittelmeerraum Von Inana bis Isis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.255-270, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03041117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le glaive et la patère : Zeus Hélios grand Sarapis »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bricault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">C. Bonnet (dir.), Noms de dieux. Portraits de divinités antiques,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04903711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Myth of Mithras: A Reconstructed Story</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bricault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Bricault; Richard Veymiers; Nicolas Amoroso. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Mystery of Mithras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Musée royal de Mariemont, pp.121-131, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04205576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du Capitole au Louvre-Lens. Itinérance moderne d’un relief mithriaque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bricault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8516,404 +8615,391 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Bricault; Richard Veymiers; Nicolas Amoroso. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le mystère Mithra. Plongée au coeur d'un culte romain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Musée royal de Mariemont, pp.77-85, 2021, 978-2930469850</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04205572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mithra avant Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bricault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Swennen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Bricault; Richard Veymiers; Nicolas Amoroso. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le mystère Mithra : plongée au cœur d’un culte romain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.27-38, 2021, ‎ 978-2930469850</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04205569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Mithra aujourd’hui. Un dieu romain aux XXe et XXIe siècles</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les portraits théomorphes des isiaques. De l’image à l’identité »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bricault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Veymiers</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Laurent Bricault; Richard Veymiers; Nicolas Amoroso. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D. Boschung, F. Queyrel (éd.),. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le mystère Mithra. Plongée au coeur d'un culte romain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.61-72, 2021, 978-2930469850</w:t>
+              <w:t xml:space="preserve">Porträt und soziale Distinktion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 283-305, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04903732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cultes isiaques dans le monde gréco-romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bricault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">V. Atanassova &amp; L. Bricault. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Египетските култове в Сер¬дика / Les cultes isiaques à Serdica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.14-33, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02555218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« RICIS Supplément IV »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bricault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L. Bricault &amp; R. Veymiers (éd.),. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bibliotheca Isiaca IV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 357-375, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04903746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En guise d’introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bricault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8933,387 +9019,555 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Bricault; Corinne Bonnet; Carole Gomez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mille et une vies d’Isis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Midi, pp.9-22, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02555195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...40 lines deleted...]
-              <w:t xml:space="preserve">D. Boschung, F. Queyrel (éd.),. </w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Égypte des uns n’est pas toujours l’Égypte des autres : à propos d’une drachme de Myndos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bricault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Miguel John Versluys. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Porträt und soziale Distinktion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">M. J. Versluys (éd.), Beyond Egyptomania: Objects, Style and Agency, Berlin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Gruyter, pp.87-96, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110565843-008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isis, Sarapis et Rome : jeux d’échelles et de pouvoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bricault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Wolff; Marie-Odile Charles-Laforge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Religion et pouvoir dans le monde romain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Atlande, 2019, 978-2-35030-602-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02292691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour à Sinope, ou l’appropriation d’une tradition inventée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bricault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bassir Amiri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations et mobilités religieuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut des Sciences et Techniques de l'Antiquité, pp.75-105, 2019, 978-2-84867-834-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02292693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...28 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Traveling Gods: The Cults of Isis in the Roman Empire », p. 226-231</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bricault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M. J. Versluys (éd.), Beyond Egyptomania: Objects, Style and Agency, Berlin</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">J. Spier, T. Potts &amp; S.E. Cole (éd.), Beyond the Nile: Egypt and the Classical World, Los Angeles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Marco Volusio, devoto di Isis » (p. 35-46), « I Flavi, Roma e il culto di Isis » (p. 115-129) et « Un obelisco per Antinoo » (p. 311-322)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bricault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentino Gasparini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">C. Bonnet &amp; E. Sanzi (éd.), Roma, la città degli dèi, Roma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jouer, chanter et danser pour Isis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bricault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Veymiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Individuals and Materials in the Greco-Roman Cults of Isis (SET)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BRILL, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004381346_028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Gens isiaque et intailles. L’envers de la médaille », p. 479-500</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bricault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9329,348 +9583,163 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">P.P. Yossif, Fr. de Callataÿ &amp; R. Veymiers (éd.), TYΠOI. Greek and Roman Coins seen through their images. Noble Issuers, Humble Users? Proceedings of the International Conference organized by the Belgian and French Schools at Athens, 26-28 September 2012, Série Histoire 3, Liège</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02292681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...114 lines deleted...]
-                <w:t xml:space="preserve">Richard Veymiers</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les prêtres isiaques du monde romain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bricault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Individuals and Materials in the Greco-Roman Cults of Isis (SET)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BRILL, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/9789004381346_028⟩</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004381346_007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...57 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/9789004381346_007⟩</w:t>
-[...29 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02292666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« De l’Iseum Campense comme type monétaire », p. 129-157</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bricault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9686,126 +9755,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M. J. Versluys, Kr. Bülow Clausen &amp; G. Capriotti Vittozzi (éd.), The Iseum Campense from the Roman Empire to the Modern Age: Temple – Monument – Lieu de mémoire, Roma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02292674v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02292679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Sarapis, Isis et Harpocrate dans le monnayage provincial d’Aspendos »</w:t>
               </w:r>
@@ -9854,618 +9854,1161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02292657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Epilogue: Eastern Provinces with Oriental Gods? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bricault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel John Versluys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sander Müskens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">S. Müskens &amp; A. Nikolovska (éd.), Romanising Oriental Gods? Religious transformations in the Balkan provinces in the Roman period. New finds and novel perspectives, Skopje, p. 427-435</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Articles « Dedications » (p. 240), « Epigraphy » (p. 306-307), « Isis » (p. 458-461) and « Sarapis » (p. 849-850)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bricault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E. M. Orlin (éd.), The Routledge Encyclopedia of Ancient Mediterranean Religions, London &amp; New York</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Zoëga, pionnier de la numismatique alexandrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bricault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">dans K. Ascani, P. Buzi &amp; D. Picchi (éd.), The Forgotten Scholar: Georg Zoëga (1755-1809). At the Dawn of Egyptology and Coptic Studies, Culture and History of the Ancient Near East, 74, Leiden 2015, p. 111-119.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01817027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« The Nome Coins from Alexandria »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bricault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M. Amandry &amp; A. Burnett (dir.), Roman Provincial Coinage III. Nerva–Hadrian, Paris-London, I p. 752-784 et II pl. 319-338.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02292625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Cultes orientaux, égyptiens, alexandrins, osiriens, isiaques…: identités plurielles et interpretationes variae »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bricault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">S. Müskens &amp; A. Nikolovska (éd.), Romanising Oriental Gods? Religious transformations in the Balkan provinces in the Roman period. New finds and novel perspectives, Skopje, p. 19-33</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02292645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">« Epilogue: Eastern Provinces with Oriental Gods? »</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Chronique bibliographique Supplément 2005-2008 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bricault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sander Müskens</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Veymiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">S. Müskens &amp; A. Nikolovska (éd.), Romanising Oriental Gods? Religious transformations in the Balkan provinces in the Roman period. New finds and novel perspectives, Skopje, p. 427-435</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">L. Bricault &amp; R. Veymiers (éd.), Bibliotheca Isiaca III, Ausonius, Bordeaux, p. 285-306</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique bibliographique Supplément 2005-2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Podvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Amoroso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bricault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Budischovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perikles Christodoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bricault, Laurent; Veymiers, Richard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bibliotheca Isiaca III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ausonius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.285-306, 2014, 978-2-35613-121-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03594118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Chronique bibliographique 2009-2012 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bricault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Veymiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L. Bricault &amp; R. Veymiers (éd.), Bibliotheca Isiaca III, Ausonius, Bordeaux, p. 307-418</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« RICIS Supplément III »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bricault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L. Bricault &amp; R. Veymiers (éd.), Bibliotheca Isiaca III, Ausonius, Bordeaux, p. 139-206</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Une dédicace-double d’Éphèse pour Ptolémée, Arsinoé, Sarapis et Isis »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bricault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L. Bricault &amp; R. Veymiers (éd.), Bibliotheca Isiaca III, Ausonius, Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Podvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bricault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel John Versluys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bricault, Laurent; Versluys, Miguel John; Podvin, Jean-Louis. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Power, politics and the cults of Isis : proceedings of the Vth International Conference of Isis studies, Boulogne-sur-Mer, October 13-15, 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill, 2014, Religions in the Graeco-Roman (n°180), 9789004277182</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03916375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Hommage à Jean Leclant »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bricault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dans L. Bricault &amp; M. J. Versluys (éd.), Power, politics and the cults of Isis, Leiden</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Isis, Sarapis, Cyrus and John: Between Healing Gods and Thaumaturgical Saints », p. 97-114.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bricault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">dans L. A. Guichard, J. L. García Alonso &amp; M. P. de Hoz (éd.), The Alexandrian Tradition : Interactions between Science, Religion, and Literature, IRIS 28, Berne - Berlin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02292592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique bibliographique 2009-2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Podvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Amoroso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Beaurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bricault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
-              <w:r>
-[...64 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Budischovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bricault, Laurent; Veymiers, Richard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bibliotheca Isiaca III</w:t>
@@ -10475,1000 +11018,457 @@
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ausonius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.307-418, 2014, 978-2-35613-121-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03594133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...318 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">13 Gens isiaca et identité polythéiste à Rome à la fin du IVe s. apr. J.-C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bricault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Power, Politics and the Cults of Isis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BRILL, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/9789004278271_014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02292597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Alexandre et l’Égypte », « Les Ptolémées et le mythe d’Alexandre » et « Isis à Rome »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bricault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ch. Méla &amp; Fr. Möri (éd.), Alexandrie la Divine, Genève, p. 177-185, 210-221 et 452-459</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02292649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« SNRIS Supplément I »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bricault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L. Bricault &amp; R. Veymiers (éd.), Bibliotheca Isiaca III, Ausonius, Bordeaux, p. 245-284</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02292606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1 Isis and Empires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bricault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel John Versluys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Power, Politics and the Cults of Isis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BRILL, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/9789004278271_002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02292596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les Sarapiastes »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bricault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G. Tallet &amp; Chr. Zivie-Coche (éd.), Le Myrte et la rose. Mélanges offerts à Françoise Dunand par ses élèves, collègues et amis, Collection CENIM, Montpellier, p. 37-45</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02292600v1</w:t>
-              </w:r>
-[...222 lines deleted...]
-                <w:t xml:space="preserve">hal-03594118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panthée. Religious Transformations in the Graeco-Roman Empire. Introduction</w:t>
               </w:r>
@@ -11494,51 +11494,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bricault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Corinne Bonnet; Laurent Bricault. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Panthée. Religious Transformations in the Graeco-Roman Empire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 177, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-14, 2013, Religions in the Graeco-Roman World, 978-90-04-25687-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11593,51 +11593,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bricault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L. Bricault &amp; C. Bonnet (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Panthée. Religious Transformations in the Graeco-Roman Empire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-14, 2013, 978-90-04-25690-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11951,968 +11951,968 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01817282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statuette d’Hermanubis pour Arès</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">L. Bricault &amp; R. Veymiers (éd.). </w:t>
+                <w:t xml:space="preserve">Cybèle versus Isis. Deux déesses de l’Orient dans le monnayage central des Antonins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bricault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">E. Ugaglia (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’image et le pouvoir. Le siècle des Antonins, Toulouse, Musée Saint-Raymond, 19 novembre 2011-18 mars 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.113 - 117, 2011, 2909454339</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La présence isiaque sur le territoire des Gaules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bricault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">O. Cavalier (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fastueuse Égypte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.90 - 95, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Sur une trentaine de statues en pierre de Sérapis »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Podvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bricault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L. Bricault et R. Veymiers. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bibliotheca Isiaca II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.131 - 135, 2011</w:t>
+              <w:t xml:space="preserve">, Ausonius, p. 145-158, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">Bricault, Laurent; Veymiers, Richard. </w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03593844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">RICIS Supplément II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bricault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L. Bricault &amp; R. Veymiers (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bibliotheca Isiaca II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.145 - 158, 2011, ISSN : 2118-7614</w:t>
+              <w:t xml:space="preserve">, pp.273 - 316, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">L. Bricault &amp; R. Veymiers (éd.). </w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique bibliographique Supplément 2000-2004</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Podvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bricault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Budischovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perikles Christodoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentino Gasparini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L. Bricault &amp; R. Veymiers. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bibliotheca Isiaca II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ausonius, pp.345 - 448, 2011</w:t>
+              <w:t xml:space="preserve">, Ausonius, p. 317-343, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">L. Bricault &amp; R. Veymiers (éd.). </w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03593968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur une trentaine de statues en pierre de Sarapis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bricault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Podvin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bricault, Laurent; Veymiers, Richard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bibliotheca Isiaca II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.273 - 316, 2011</w:t>
+              <w:t xml:space="preserve">, pp.145 - 158, 2011, ISSN : 2118-7614</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...105 lines deleted...]
-              <w:t xml:space="preserve">L. Bricault &amp; R. Veymiers. </w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Statuette d’Hermanubis pour Arès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bricault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L. Bricault &amp; R. Veymiers (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bibliotheca Isiaca II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ausonius, p. 317-343, 2011</w:t>
+              <w:t xml:space="preserve">, pp.131 - 135, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">L. Bricault et R. Veymiers. </w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique bibliographique 2005-2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bricault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L. Bricault &amp; R. Veymiers (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bibliotheca Isiaca II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ausonius, p. 145-158, 2011</w:t>
+              <w:t xml:space="preserve">, Ausonius, pp.345 - 448, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...93 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poids de Byblos inscrits au basileion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bricault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L. Bricault &amp; R. Veymiers (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bibliotheca Isiaca II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.137 - 143, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01817276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique bibliographique 2005-2008</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Podvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bricault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Budischovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Budischovsky</w:t>
+                <w:t xml:space="preserve">Perikles Christodoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Malaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L. Bricault &amp; R. Veymiers. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bibliotheca Isiaca II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ausonius, p. 345-448, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03593981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique bibliographique Supplément 2000-2004</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bricault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L. Bricault &amp; R. Veymiers (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bibliotheca Isiaca II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.317 - 343, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01817279v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01817200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isis à Rome</w:t>
               </w:r>
@@ -13047,202 +13047,258 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01817192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RICIS Supplément I</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">L. Bricault (éd.). </w:t>
+                <w:t xml:space="preserve">Chronique bibliographique 2000-2004</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bricault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Podvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Budischovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anemari Bugarski-Mesdjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Malaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L. Bricault. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bibliotheca Isiaca I</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ausonius, pp.77 - 130, 2008</w:t>
+              <w:t xml:space="preserve">, Ausonius, p. 131-230, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01817176v1</w:t>
-[...23 lines deleted...]
-                <w:t xml:space="preserve">Statuettes d’Isis en argent et en bronze</w:t>
+                <w:t xml:space="preserve">hal-03593899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique bibliographique 2000-2004</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bricault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Podvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bricault, Laurent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bibliotheca Isiaca I</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ausonius, pp.7 - 21, 2008, 2-910023-99-0</w:t>
+              <w:t xml:space="preserve">, Ausonius, pp.131 - 230, 2008, ISSN : 2118-7614</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un portrait de Néron doté du sistre isiaque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bricault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13262,345 +13318,289 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. Gerin et al. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ægyptiaca serta in Soheir Bakhoum memoriam. Mélanges de numismatique, d'iconographie et d'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ennerre, p. 211-219, 2008, Collezioni Numismatiche – Materiali pubblici e privati – 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00567316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Statuettes d’Isis en argent et en bronze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bricault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Podvin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bricault, Laurent. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bibliotheca Isiaca I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ausonius, pp.7 - 21, 2008, 2-910023-99-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03593862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">RICIS Supplément I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bricault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L. Bricault (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bibliotheca Isiaca I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ausonius, pp.77 - 130, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonder un lieu de culte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bricault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Bonnet, S. Ribichini et D. Steuernagel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Religioni in contatto nel Mediterraneo antico. Modalità di diffusione e processi di interferenza, Atti del 3 colloquio su «Le religioni orientali nel mondo greco e romano», Loveno di Menaggio (Como), 26-28 maggio 2006, Pise 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, F. Serra, pp.49-64, 2008, Mediterranea, IV, 1827.0506 ; 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00562516v1</w:t>
-              </w:r>
-[...213 lines deleted...]
-                <w:t xml:space="preserve">hal-03593899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Figurines en argent du limes Danubien à l'effigie d'Isis et d'Harpocrate</w:t>
               </w:r>
@@ -13735,169 +13735,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00562494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Zeus Hélios mégas Sarapis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bricault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chr. Cannuyer et al. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La langue dans tous ses états. Michel Malaise in honorem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XVIII, pp.243-254, 2005, Acta Orientalia Belgica</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00435975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Iseum et Serapeum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bricault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thesaurus Cultus et Rituum Antiquorum (ThesCRA), vol. IV, Cult Places. Representations of Cult Places</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.251 - 259, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01817087v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-00435975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérapis. Histoire et mythe de la création d’un dieu</w:t>
               </w:r>
@@ -14358,51 +14358,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recueil des Inscriptions concernant les Cultes Isiaques (RICIS) en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bricault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Prêtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14510,51 +14510,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="753E602F"/>
+    <w:nsid w:val="47A2E650"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14741,51 +14741,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-bricault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/055388418" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904327v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bricault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gordon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940992v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Veymiers" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940982v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904068v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941006v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Amoroso" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205565v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Vilgorac Br&#269;i&#263;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33254/piaz.38.2.6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205564v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.13072" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941016v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096101v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Du Chateau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunika Mercier-Laurent" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Boulanger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.510" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930997v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555204v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Beaurin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.10546" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292689v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Caneva" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110611236-001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292688v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/numi.2019.3448" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292678v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292660v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorrit Kelder" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Schneider" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/697381" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292663v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/697392" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292675v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Delrieux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Amandry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292658v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292628v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817289v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.2959" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292620v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292614v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817283v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.527" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817287v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/numi.2013.3200" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817195v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817194v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817193v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567311v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817086v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817081v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817078v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562518v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817075v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817068v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817069v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817079v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562542v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817057v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817062v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1996.4620" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817051v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pezin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817054v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817056v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817063v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rnord.1992.5998" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817080v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205590v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Andreas Stadler" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205599v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Piso" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Deac" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205587v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205602v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073242v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bonnet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817190v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567313v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817120v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817191v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Prescendi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817121v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567312v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368174v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bohec" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Podvin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817084v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817076v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817074v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904238v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vessela Atanassova" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099356v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dardenay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.ASH-EB.5.130867" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152146v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292587v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205566v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Piret" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205581v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904042v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292590v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555187v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292588v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292586v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Laporte" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292589v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gomez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817136v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Susp&#232;ne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Drost" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Burnett" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817030v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstathia Dionysopoulou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817031v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817128v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817033v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817133v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/title/24453" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817036v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817132v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817127v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817126v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817130v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817037v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Jean Franceschini" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817038v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817039v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817040v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817041v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904287v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904300v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904341v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904275v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina L&#243;pez-Ruiz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904311v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941045v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941053v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099360v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.ASH-EB.5.131024" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904209v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904198v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904171v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904145v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904125v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904103v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205593v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041117v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Pr&#234;tre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Stadler" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205594v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903711v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205576v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205572v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205569v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Swennen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205571v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Scapin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555218v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903746v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555195v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903732v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292691v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292693v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292695v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110565843-008" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292681v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292684v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentino Gasparini" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292664v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004381346_028" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1N6-Q9G09DRV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292666v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004381346_007" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1N6-PW7T7HGM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292674v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292679v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292657v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817027v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292625v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292651v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292645v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292646v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel John Versluys" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander M&#252;skens" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292592v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292595v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594133v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Budischovsky" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/fr/bibliotheca-isiaca/3831-bibliotheca-isiaca-iii.html" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292603v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916375v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292610v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292604v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292597v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004278271_014" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1N6-BJP6250R-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292649v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292606v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292596v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004278271_002" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1N6-7RN7G6QW-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292600v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292608v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594118v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perikles Christodoulou" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864638v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817286v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817281v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817285v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817284v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817282v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817275v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817277v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817280v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817278v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593968v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593844v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817199v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817276v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593981v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Malaise" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817279v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817200v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817197v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis &#192; Rome" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817192v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817176v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593862v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567316v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562516v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817187v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593899v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anemari Bugarski-Mesdjian" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562534v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562494v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817087v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435975v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817089v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817088v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562506v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817077v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817066v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817049v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205606v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-bricault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/055388418" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904327v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bricault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gordon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941006v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Veymiers" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Amoroso" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904068v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940992v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940982v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205565v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Vilgorac Br&#269;i&#263;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33254/piaz.38.2.6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205564v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.13072" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941016v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555204v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Beaurin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.10546" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096101v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Du Chateau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunika Mercier-Laurent" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Boulanger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.510" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930997v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292689v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Caneva" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110611236-001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292688v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/numi.2019.3448" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292663v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/697392" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292660v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorrit Kelder" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Schneider" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/697381" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292678v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292675v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Delrieux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Amandry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292658v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292628v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817289v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.2959" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292620v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292614v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817283v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.527" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817287v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/numi.2013.3200" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817195v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817194v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817193v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567311v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817086v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817081v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562518v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817078v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817075v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817069v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817068v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817079v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562542v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817057v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817062v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1996.4620" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817051v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pezin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817056v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817054v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817063v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rnord.1992.5998" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817080v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205590v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Andreas Stadler" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205587v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205599v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Piso" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Deac" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205602v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073242v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bonnet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817190v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567313v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817120v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817191v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Prescendi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817121v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567312v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817084v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bohec" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Podvin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368174v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817076v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817074v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904238v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vessela Atanassova" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099356v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dardenay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.ASH-EB.5.130867" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292587v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152146v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205566v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Piret" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205581v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904042v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292590v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555187v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292589v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gomez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292586v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Laporte" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292588v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817136v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Susp&#232;ne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Drost" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Burnett" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817030v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstathia Dionysopoulou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817031v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817033v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817128v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817036v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817133v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/title/24453" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817132v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817127v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817130v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817126v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817037v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Jean Franceschini" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817038v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817039v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817040v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817041v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941053v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904300v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904287v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904341v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904275v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina L&#243;pez-Ruiz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904311v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941045v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099360v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.ASH-EB.5.131024" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904209v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904198v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904171v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904145v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904125v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904103v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205571v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Scapin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205594v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205593v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041117v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Pr&#234;tre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Stadler" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903711v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205576v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205572v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205569v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Swennen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903732v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555218v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903746v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555195v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292695v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110565843-008" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292691v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292693v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292679v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292684v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentino Gasparini" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292664v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004381346_028" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1N6-Q9G09DRV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292681v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292666v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004381346_007" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1N6-PW7T7HGM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292674v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292657v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292646v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel John Versluys" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander M&#252;skens" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292651v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817027v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292625v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292645v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292608v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594118v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Budischovsky" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perikles Christodoulou" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/fr/bibliotheca-isiaca/3831-bibliotheca-isiaca-iii.html" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292610v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292604v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292603v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916375v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292595v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292592v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594133v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292597v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004278271_014" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1N6-BJP6250R-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292649v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292606v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292596v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004278271_002" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1N6-7RN7G6QW-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292600v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864638v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817286v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817281v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817285v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817284v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817282v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817200v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817199v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593844v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817278v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593968v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817277v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817275v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817280v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817276v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593981v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Malaise" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817279v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817197v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis &#192; Rome" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817192v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593899v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anemari Bugarski-Mesdjian" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817187v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567316v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593862v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817176v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562516v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562534v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562494v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435975v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817087v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817089v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817088v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562506v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817077v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817066v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817049v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205606v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>