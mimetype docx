--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -490,213 +490,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03373625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le jeu de rôle dans l'enseignement supérieur pour développer l'autonomie et la motivation des étudiants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How to Choose Community Detection Methods in Complex Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bothorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marine Karmann</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inna Lyubareva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Annales de QPES</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Series Computational Social Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Methods and Applications in Social Networks Analysis. Evidence from Collaborative, governance, historical, and mobility networks, pp 16-36</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03578737v1</w:t>
+                <w:t xml:space="preserve">hal-03028871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Choose Community Detection Methods in Complex Networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le jeu de rôle dans l'enseignement supérieur pour développer l'autonomie et la motivation des étudiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Inna Lyubareva</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Karmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Series Computational Social Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Annales de QPES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14428/qpes.v1i4.62363⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03028871v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03578737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une plateforme de crowdfunding et son réseau social</w:t>
               </w:r>
@@ -708,51 +708,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inna Lyubareva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bothorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1163,51 +1163,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DynBenchmark: Customizable Ground Truths to Benchmark Community Detection and Tracking in Temporal Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bothorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Duminy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1280,51 +1280,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Bautista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bothorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Smits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1365,377 +1365,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04361052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques communautaires et chambres d’écho sur Youtube</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Inna Lyubareva</w:t>
+                <w:t xml:space="preserve">Human-centered Evaluation of 3D Radial Layouts for Centrality Visualization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piriziwè Kobina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Mesangeau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yannis Haralambous</w:t>
+                <w:t xml:space="preserve">Anthony David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire De Facto: Sciences Po Paris, AFP, CLEMI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">WSCG 2022 30. International Conference in Central Europe on Computer Graphics, Visualization and Computer Vision 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vaclav Skala, May 2022, Pilsen, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03755985v1</w:t>
+                <w:t xml:space="preserve">hal-03690636v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human-centered Evaluation of 3D Radial Layouts for Centrality Visualization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Duval</w:t>
+                <w:t xml:space="preserve">Chambres d'écho et dynamiques communautaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inna Lyubareva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mesangeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bothorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony David</w:t>
+                <w:t xml:space="preserve">Yannis Haralambous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WSCG 2022 30. International Conference in Central Europe on Computer Graphics, Visualization and Computer Vision 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vaclav Skala, May 2022, Pilsen, Czech Republic</w:t>
+              <w:t xml:space="preserve">Université d'Angers, Cycle de conférences "Comportements d’information et de désinformation à l’ère numérique" https://www.univ-angers.fr/fr/acces-directs/facultes-et-instituts/faculte-de-droit-d-economie-et-de-gestion/actualites/actus-2022/toutes-les-actualites/cycle-de-conferences-comportements-d-information-et-de-desinformation-a-l-ere-numerique.html</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03690636v2</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03756053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chambres d'écho et dynamiques communautaires</w:t>
+                <w:t xml:space="preserve">Dynamiques communautaires et chambres d’écho sur Youtube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inna Lyubareva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mesangeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bothorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Haralambous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Université d'Angers, Cycle de conférences "Comportements d’information et de désinformation à l’ère numérique" https://www.univ-angers.fr/fr/acces-directs/facultes-et-instituts/faculte-de-droit-d-economie-et-de-gestion/actualites/actus-2022/toutes-les-actualites/cycle-de-conferences-comportements-d-information-et-de-desinformation-a-l-ere-numerique.html</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Angers, France</w:t>
+              <w:t xml:space="preserve">Séminaire De Facto: Sciences Po Paris, AFP, CLEMI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03756053v1</w:t>
+                <w:t xml:space="preserve">hal-03755985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysing Peer Assessment Interactions and Their Temporal Dynamics Using a Graphlet-Based Method</w:t>
               </w:r>
@@ -1760,51 +1760,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Charbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bothorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Gilliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2093,51 +2093,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Énumération de motifs dans un graphe d'évolution de communautés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Charbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bothorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2305,51 +2305,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inna Lyubareva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bothorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Association Francophone de Recherche en Economie Numérique 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2368,122 +2368,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02924183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online platform and communities: empirical analysis of Ulule.</w:t>
+                <w:t xml:space="preserve">Crowdfunding platform and development of online communities: empirical analysis of Ulule.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inna Lyubareva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bothorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Association Francophone de Recherche en Economie Numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">15th International Conference on Arts and Cultural Management AIMAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03373716v1</w:t>
+                <w:t xml:space="preserve">hal-03373756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Sankey diagrams to visualize the evolution of communities</w:t>
               </w:r>
@@ -2521,51 +2521,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrdad Mohammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bothorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th European Conference on Operational Research (EURO 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Dublin, Ireland</w:t>
@@ -2588,122 +2588,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02500728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crowdfunding platform and development of online communities: empirical analysis of Ulule.</w:t>
+                <w:t xml:space="preserve">Online platform and communities: empirical analysis of Ulule.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inna Lyubareva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bothorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Arts and Cultural Management AIMAC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Venice, Italy</w:t>
+              <w:t xml:space="preserve">L’Association Francophone de Recherche en Economie Numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03373756v1</w:t>
+                <w:t xml:space="preserve">hal-03373716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crowdfunding platform and inter-project social network: example of Ulule</w:t>
               </w:r>
@@ -2715,51 +2715,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inna Lyubareva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bothorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2823,51 +2823,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Charbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bothorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ruffieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2925,425 +2925,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02317823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualisation Immersive de Graphes en 3D pour explorer des graphes de communautés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding Learner’s Drop-Out in MOOCs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alya Itani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rémi Sahl</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Garlatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC-VIF 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IDEAL 2018: Intelligent Data Engineering and Automated Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Madrid, Spain. pp.233-244, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-03493-1_25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01759070v1</w:t>
+                <w:t xml:space="preserve">hal-01953030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding Learner’s Drop-Out in MOOCs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Visualisation Immersive de Graphes en 3D pour explorer des graphes de communautés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serge Garlatti</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Sahl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDEAL 2018: Intelligent Data Engineering and Automated Learning</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGC-VIF 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01953030v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le jeu de rôle dans l'enseignement supérieur pour développer l'autonomie et la motivation des étudiants</w:t>
+                <w:t xml:space="preserve">Information Dissemination in scale-free networks: Profusion versus Scarcity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marine Karmann</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Stattner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque QPES : relever les défis de l’altérité dans l’enseignement supérieur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Complex Networks and Their Applications (COMPLEX NETWORK)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Lyon, France. pp.909-920, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-72150-7_73⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01697709v1</w:t>
+                <w:t xml:space="preserve">hal-01637573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information Dissemination in scale-free networks: Profusion versus Scarcity</w:t>
+                <w:t xml:space="preserve">Le jeu de rôle dans l'enseignement supérieur pour développer l'autonomie et la motivation des étudiants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Erick Stattner</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Karmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Complex Networks and Their Applications (COMPLEX NETWORK)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque QPES : relever les défis de l’altérité dans l’enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-72150-7_73⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01637573v1</w:t>
+                <w:t xml:space="preserve">hal-01697709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motivation, autonomie et évaluation : un retour d'expérience en école d'ingénieur</w:t>
               </w:r>
@@ -3411,77 +3411,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rumor Spreading Modeling: Profusion versus Scarcity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Stattner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASONAM 2015 : IEEE/ACM International Conference on Advances in Social Networks Analysis and Mining</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Paris, France. pp.1547 - 1554, </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3946,217 +3946,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00739690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breast cancer risk score: a data mining approach to improve readability</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etudiants et enseignants face à l'approche par compétences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ragusa</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Picouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Conference on Data Mining</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Las Vegas, United States. pp.15 - 21</w:t>
+              <w:t xml:space="preserve">Questions de pédagogie dans l'enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Angers, France. pp.779 - 786</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00609238v1</w:t>
+                <w:t xml:space="preserve">hal-00623603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etudiants et enseignants face à l'approche par compétences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Breast cancer risk score: a data mining approach to improve readability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Picouet</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lenca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ragusa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions de pédagogie dans l'enseignement supérieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Angers, France. pp.779 - 786</w:t>
+              <w:t xml:space="preserve">The International Conference on Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Las Vegas, United States. pp.15 - 21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00623603v1</w:t>
+                <w:t xml:space="preserve">hal-00609238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An ontology driven data mining process</w:t>
               </w:r>
@@ -4683,243 +4683,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00363017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HASAR : mining sequential association rules for atherosclerosis risk factor analysis</w:t>
+                <w:t xml:space="preserve">KTA : a framework for integrating expert knowledge and experiment memory in transcriptome analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Pasquier</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Hebert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martine Collard</w:t>
+                <w:t xml:space="preserve">Kevin Le Brigant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Barbry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop in 8th PKDD conference (Principles and Practice of Knowledge Discovery in Databases)</w:t>
+              <w:t xml:space="preserve">KDO (Knowledge Discovery and Ontologies) workshop in ECML/PKDD Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02341338v1</w:t>
+                <w:t xml:space="preserve">hal-02341339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KTA : a framework for integrating expert knowledge and experiment memory in transcriptome analysis</w:t>
+                <w:t xml:space="preserve">HASAR : mining sequential association rules for atherosclerosis risk factor analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Collard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Barbry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">KDO (Knowledge Discovery and Ontologies) workshop in ECML/PKDD Conference</w:t>
+              <w:t xml:space="preserve">Workshop in 8th PKDD conference (Principles and Practice of Knowledge Discovery in Databases)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02341339v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02341338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HASAR: mining sequential association rules for atherosclerosis risk factor analysis</w:t>
               </w:r>
@@ -5153,51 +5153,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plateformes en ligne et analyse des dynamiques communautaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bothorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5505,51 +5505,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexible Optimization of Structural Measures for Community Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnold Hien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bothorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5803,51 +5803,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="87E21819"/>
+    <w:nsid w:val="04A176CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6034,51 +6034,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-brisson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5309-2688" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11288105X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAH-4283-2020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217852v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piriziw&#232; Kobina" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duval" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brisson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info14100531" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03373625v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Lyubareva" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien M&#233;sangeau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadira Boudjani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad El Badisy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.14433" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578737v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Karmann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/qpes.v1i4.62363" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028871v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bothorel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880083v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Billot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00402" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840738v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Segretier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Collard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-&#201;mile Symphor" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.16.3.113-139" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-CDQS39L2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476279v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361427v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pasquier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pasquier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136785v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duminy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-00206-8_8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361052v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Bautista" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Smits" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3616855.3635834" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755985v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mesangeau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Haralambous" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690636v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony David" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756053v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03347644v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahima Djelil" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Charbey" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gilliot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86436-1_7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208393v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wahiu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beugnard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010396901560162" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422512v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028901v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880033v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58465-8_33" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924183v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03373716v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02500728v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhardt Euler" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mall&#233;gol" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Mohammadi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meyer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03373756v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505858v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317823v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruffieux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garlatti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36683-4_41" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759070v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Sahl" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953030v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alya Itani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03493-1_25" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697709v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637573v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Stattner" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72150-7_73" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174263v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252936v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2808797.2809299" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174264v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Le Saout" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Picouet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174237v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Torrel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2015.7128879" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896759v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Gauthier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenca" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc &#807;oise Clavel-Chapelon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ragusa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2012.6240437" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739690v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Clavel-Chapelon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609238v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623603v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00842979v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137935v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pallez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baccino" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281800v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75474-9_8" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HVL0PRK0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282646v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11893318_30" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6MCTW3HX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362768v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363017v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341338v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hebert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341339v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Le Brigant" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barbry" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324803v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line H&#233;bert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088761v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le Brigand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barbry" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755833v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185081v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07812-0_13" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121061v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00670-8_8" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299688v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Hien" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jullien" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00211946v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-brisson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5309-2688" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11288105X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAH-4283-2020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217852v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piriziw&#232; Kobina" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duval" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brisson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info14100531" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03373625v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Lyubareva" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien M&#233;sangeau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadira Boudjani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad El Badisy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.14433" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028871v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bothorel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578737v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Karmann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/qpes.v1i4.62363" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880083v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Billot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00402" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840738v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Segretier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Collard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-&#201;mile Symphor" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.16.3.113-139" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-CDQS39L2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476279v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361427v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pasquier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pasquier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136785v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duminy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-00206-8_8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361052v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Bautista" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Smits" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3616855.3635834" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690636v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony David" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756053v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mesangeau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Haralambous" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755985v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03347644v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahima Djelil" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Charbey" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gilliot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86436-1_7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208393v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wahiu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beugnard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010396901560162" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422512v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028901v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880033v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58465-8_33" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924183v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03373756v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02500728v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhardt Euler" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mall&#233;gol" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Mohammadi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meyer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03373716v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505858v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317823v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruffieux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garlatti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36683-4_41" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953030v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alya Itani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03493-1_25" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759070v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Sahl" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637573v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Stattner" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72150-7_73" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697709v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174263v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252936v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2808797.2809299" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174264v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Le Saout" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Picouet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174237v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Torrel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2015.7128879" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896759v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Gauthier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenca" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc &#807;oise Clavel-Chapelon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ragusa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2012.6240437" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739690v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Clavel-Chapelon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623603v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609238v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00842979v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137935v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pallez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baccino" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281800v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75474-9_8" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HVL0PRK0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282646v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11893318_30" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6MCTW3HX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362768v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363017v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341339v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Le Brigant" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barbry" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341338v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hebert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324803v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line H&#233;bert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088761v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le Brigand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barbry" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755833v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185081v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07812-0_13" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121061v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00670-8_8" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299688v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Hien" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jullien" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00211946v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>