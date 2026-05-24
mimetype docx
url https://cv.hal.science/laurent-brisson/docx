--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1,5748 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...5696 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Brisson </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences, IMT Atlantique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurent-brisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5309-2688</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">11288105X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=oGWncwMAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/AAH-4283-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent BRISSON a obtenu un doctorat en informatique de l'Université Nice Sophia-Antipolis (France) en 2006. Pendant son doctorat, il a travaillé sur l'intégration de connaissances expertes dans les processus de fouille de données afin d'extraire des informations pertinentes du point de vue de l'expert humain.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En 2017, il a rejoint IMT Atlantique (anciennement Telecom Bretagne) en tant que professeur associé dans l'équipe DECIDE du laboratoire Lab-STICC. Ses travaux de recherche dans le domaine de la fouille de données visent à prendre en compte l'humain à un moment donné du processus d'analyse des données. Il a ainsi contribué à la définition de modèles de scoring pour la sensibilisation au risque de cancer du sein auprès des populations en prévention primaire et s'est intéressé à l'analyse des sentiments pour la classification automatique des commentaires.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Actuellement, ses travaux portent sur l'analyse des réseaux sociaux selon deux axes : la diffusion de l'information et la détection de communautés temporelles.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Spherical Retractable Bubble Space: an Egocentric Graph Visualization throughout a Retractable Visualization Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piriziwè Kobina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (10), pp.531. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/info14100531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plateformisation des médias français et le ton du débat public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inna Lyubareva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mésangeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadira Boudjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad El Badisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Communication (Collection Actes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38 (2), </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communication.14433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeu de rôle dans l'enseignement supérieur pour développer l'autonomie et la motivation des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Karmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales de QPES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (4), </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/qpes.v1i4.62363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Choose Community Detection Methods in Complex Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inna Lyubareva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Series Computational Social Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Methods and Applications in Social Networks Analysis. Evidence from Collaborative, governance, historical, and mobility networks, pp 16-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une plateforme de crowdfunding et son réseau social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inna Lyubareva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Billot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Les mutations de l’accompagnement entrepreneurial, 46 (286), pp.135--151. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2019.00402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable optimization for flood prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Segretier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Émile Symphor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 16 (3), pp.113-139. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.16.3.113-139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Semantically Enhance a Data Mining Process?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Collard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Business Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13, pp.103-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining gene expression data using domain knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Collard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Software and Informatics (IJSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (2), pp.215-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DynBenchmark: Customizable Ground Truths to Benchmark Community Detection and Tracking in Temporal Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duminy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France's International Conference on Complex Systems (FRCCS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Bordeaux, France. pp.74-85, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-00206-8_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAD: Multi-Scale Anomaly Detection in Link Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Bautista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Smits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 17th ACM International Conference on Web Search and Data Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Mérida (Yucatan), Mexico. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3616855.3635834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04361052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-centered Evaluation of 3D Radial Layouts for Centrality Visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piriziwè Kobina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSCG 2022 30. International Conference in Central Europe on Computer Graphics, Visualization and Computer Vision 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vaclav Skala, May 2022, Pilsen, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690636v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chambres d'écho et dynamiques communautaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inna Lyubareva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mesangeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Haralambous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'Angers, Cycle de conférences "Comportements d’information et de désinformation à l’ère numérique" https://www.univ-angers.fr/fr/acces-directs/facultes-et-instituts/faculte-de-droit-d-economie-et-de-gestion/actualites/actus-2022/toutes-les-actualites/cycle-de-conferences-comportements-d-information-et-de-desinformation-a-l-ere-numerique.html</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03756053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques communautaires et chambres d’écho sur Youtube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inna Lyubareva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mesangeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Haralambous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire De Facto: Sciences Po Paris, AFP, CLEMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing Peer Assessment Interactions and Their Temporal Dynamics Using a Graphlet-Based Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Charbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EC-TEL 2021: European Conference on Technology Enhanced Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, En ligne (Bozen-Bolzano), Italy. pp.82-95, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-86436-1_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing Student Engagement in an Online Course in the Context of Hybrid Learning Environment. An Empirical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Wahiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSEDU 2021 - 13th International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, On line, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010396901560162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layout radial 3D pour la visualisation de la centralité dans les graphes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piriziwè Kobina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier EGC-VIF 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Énumération de motifs dans un graphe d'évolution de communautés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Charbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MARAMI 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual Conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D radial layout for centrality visualization in graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piriziwè Kobina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVR 2020: 7th International Conference on Augmented Reality, Virtual Reality and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lecce, Italy. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-58465-8_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowdfunding platform and development of online communities: empirical analysis of Ulule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inna Lyubareva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Association Francophone de Recherche en Economie Numérique 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online platform and communities: empirical analysis of Ulule.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inna Lyubareva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Association Francophone de Recherche en Economie Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowdfunding platform and development of online communities: empirical analysis of Ulule.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inna Lyubareva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Arts and Cultural Management AIMAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Sankey diagrams to visualize the evolution of communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mallégol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th European Conference on Operational Research (EURO 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roles in social interactions: graphlets in temporal networks applied to learning analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Charbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ruffieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPLEX NETWORKS 2019 : 8th International Conference on Complex Networks and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Lisbon, Portugal. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-36683-4_41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowdfunding platform and inter-project social network: example of Ulule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inna Lyubareva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Billot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SASE 2019: Fathomless Futures: Algorithmic and Imagined</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, New York City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Learner’s Drop-Out in MOOCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alya Itani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Garlatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDEAL 2018: Intelligent Data Engineering and Automated Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Madrid, Spain. pp.233-244, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-03493-1_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualisation Immersive de Graphes en 3D pour explorer des graphes de communautés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Sahl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC-VIF 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeu de rôle dans l'enseignement supérieur pour développer l'autonomie et la motivation des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Karmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque QPES : relever les défis de l’altérité dans l’enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Dissemination in scale-free networks: Profusion versus Scarcity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Stattner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Complex Networks and Their Applications (COMPLEX NETWORK)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Lyon, France. pp.909-920, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-72150-7_73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumor Spreading Modeling: Profusion versus Scarcity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Stattner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASONAM 2015 : IEEE/ACM International Conference on Advances in Social Networks Analysis and Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Paris, France. pp.1547 - 1554, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2808797.2809299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motivation, autonomie et évaluation : un retour d'expérience en école d'ingénieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QPES 2015 : Colloque Questions de pédagogies dans l'enseignement supérieur : Innover : pourquoi et comment ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Brest, France. pp.391 - 396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de groupes multilingues dans un enseignement scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Le Saout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Picouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QPES 2015 : 8ème Colloque Questions de pédagogies dans l'enseignement supérieur : Innover : pourquoi et comment ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Brest, France. pp.161 - 166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion mining on experience feedback: A case study on smarphones reviews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Torrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RCIS 2015 : IEEE 9th International Conference on Research Challenges in Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Athens, Greece. pp.211 - 216, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RCIS.2015.7128879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges to build an information system for a breast cancer risk score</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lenca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franc ̧oise Clavel-Chapelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ragusa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RCIS 2012: 6th International Conference on Research Challenges in Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Valencia, Spain. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RCIS.2012.6240437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges to building a platform for a breast cancer risk score</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lenca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Clavel-Chapelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ragusa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RCIS 2012: 6th International Conference on Research Challenges in Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Valencia, Spain. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breast cancer risk score: a data mining approach to improve readability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lenca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ragusa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference on Data Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Las Vegas, United States. pp.15 - 21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudiants et enseignants face à l'approche par compétences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Picouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de pédagogie dans l'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Angers, France. pp.779 - 786</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ontology driven data mining process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Collard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Enterprise Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Barcelone, Spain. pp.54-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00842979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a human eye behaviour model by applying Data Mining Techniques on Gaze Information for IEC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baccino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCP-2008 : Third international conference on Human Centered Processes. Vol. 1 : main conference.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Delft, Netherlands. pp.51 - 64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge extraction using a conceptual information system (ExCIS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ODBIS 2005/2006: 1st and 2nd VLDB Workshops Ontologies-Based Databases and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Séoul, South Korea. pp.119 - 134, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-75474-9_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interesting patterns extraction using prior knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Discovery Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Barcelone, Spain. pp.296 - 300, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11893318_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologie et base de connaissances pour le pré-traitement et post-traitement en fouille de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Fouille de Données Complexe de la conférence EGC'2006 sur l'Extraction et la Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Lyon, France. pp. 13-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the knowledge discovery process using ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MCD'2005 international workshop on Mining Complex Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Houston, United States. pp.25-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00363017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KTA : a framework for integrating expert knowledge and experiment memory in transcriptome analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Le Brigant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barbry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KDO (Knowledge Discovery and Ontologies) workshop in ECML/PKDD Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HASAR : mining sequential association rules for atherosclerosis risk factor analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Hebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Collard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop in 8th PKDD conference (Principles and Practice of Knowledge Discovery in Databases)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HASAR: mining sequential association rules for atherosclerosis risk factor analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Collard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PKDD'04 Discovery Challenge on risk factors of patients with atherosclerosis co-located with the 8th European Conference on Principles and Practice of Knowledge Discovery in Databases PKDD'04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Italy. pp.14-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KTA: A framework for integrating expert knowledge and experiment memory in transcriptome analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Le Brigand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barbry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of OntoKDD workshop in ECML/PKDD Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, PISE, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00088761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateformes en ligne et analyse des dynamiques communautaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inna Lyubareva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité des approches méthodologiques en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, pp.17-58, 2023, 9781784059781</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nearest Neighbor Approach to Build a Readable Risk Score for Breast Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lenca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ragusa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mahmoud Abou-Nasr, Stefan Lessmann, Robert Stahlbock, Gary M. Weiss. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Real World Data Mining Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17, Springer, pp.249 - 269, 2015, Annals of Information Systems, 978-3-319-07811-3. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-07812-0_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to semantically enhance a data mining process?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Collard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise information systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, Springer Berlin Heidelberg, pp.103 - 116, 2009, Lecture Notes in Business Information Processing, 978-3-642-00669-2. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-00670-8_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible Optimization of Structural Measures for Community Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnold Hien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de connaissances expertes dans le processus de fouille de données pour l'extraction d'informations pertinentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université Nice Sophia Antipolis, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00211946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId142"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -5803,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="04A176CF"/>
+    <w:nsid w:val="680EAF0D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6034,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-brisson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5309-2688" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11288105X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAH-4283-2020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217852v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piriziw&#232; Kobina" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duval" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brisson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info14100531" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03373625v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Lyubareva" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien M&#233;sangeau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadira Boudjani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad El Badisy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.14433" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028871v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bothorel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578737v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Karmann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/qpes.v1i4.62363" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880083v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Billot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00402" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840738v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Segretier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Collard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-&#201;mile Symphor" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.16.3.113-139" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-CDQS39L2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476279v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361427v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pasquier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pasquier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136785v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duminy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-00206-8_8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361052v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Bautista" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Smits" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3616855.3635834" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690636v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony David" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756053v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mesangeau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Haralambous" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755985v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03347644v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahima Djelil" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Charbey" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gilliot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86436-1_7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208393v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wahiu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beugnard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010396901560162" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422512v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028901v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880033v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58465-8_33" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924183v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03373756v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02500728v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhardt Euler" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mall&#233;gol" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Mohammadi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meyer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03373716v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505858v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317823v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruffieux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garlatti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36683-4_41" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953030v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alya Itani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03493-1_25" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759070v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Sahl" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637573v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Stattner" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72150-7_73" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697709v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174263v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252936v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2808797.2809299" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174264v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Le Saout" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Picouet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174237v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Torrel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2015.7128879" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896759v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Gauthier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenca" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc &#807;oise Clavel-Chapelon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ragusa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2012.6240437" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739690v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Clavel-Chapelon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623603v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609238v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00842979v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137935v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pallez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baccino" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281800v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75474-9_8" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HVL0PRK0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282646v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11893318_30" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6MCTW3HX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362768v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363017v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341339v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Le Brigant" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barbry" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341338v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hebert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324803v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line H&#233;bert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088761v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le Brigand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barbry" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755833v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185081v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07812-0_13" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121061v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00670-8_8" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299688v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Hien" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jullien" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00211946v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-brisson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5309-2688" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11288105X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=oGWncwMAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAH-4283-2020" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217852v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piriziw&#232; Kobina" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duval" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brisson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info14100531" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03373625v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Lyubareva" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien M&#233;sangeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadira Boudjani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad El Badisy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.14433" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578737v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Karmann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/qpes.v1i4.62363" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028871v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bothorel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880083v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Billot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00402" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840738v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Segretier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Collard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-&#201;mile Symphor" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.16.3.113-139" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-CDQS39L2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476279v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361427v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pasquier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pasquier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136785v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duminy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-00206-8_8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361052v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Bautista" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Smits" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3616855.3635834" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690636v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony David" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756053v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mesangeau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Haralambous" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755985v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03347644v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahima Djelil" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Charbey" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gilliot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86436-1_7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208393v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wahiu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beugnard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010396901560162" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422512v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028901v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880033v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58465-8_33" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924183v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03373716v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03373756v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-brest.hal.science/hal-02500728v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhardt Euler" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mall&#233;gol" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Mohammadi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meyer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317823v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruffieux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garlatti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36683-4_41" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505858v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953030v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alya Itani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03493-1_25" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759070v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Sahl" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697709v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637573v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Stattner" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72150-7_73" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252936v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2808797.2809299" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174263v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174264v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Le Saout" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Picouet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174237v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Torrel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2015.7128879" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896759v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Gauthier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenca" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc &#807;oise Clavel-Chapelon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ragusa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2012.6240437" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739690v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Clavel-Chapelon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609238v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623603v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00842979v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137935v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pallez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baccino" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281800v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75474-9_8" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HVL0PRK0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282646v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11893318_30" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6MCTW3HX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362768v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363017v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341339v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Le Brigant" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barbry" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341338v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hebert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324803v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line H&#233;bert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088761v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le Brigand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barbry" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755833v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185081v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07812-0_13" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121061v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00670-8_8" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299688v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Hien" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jullien" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00211946v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>