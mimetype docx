--- v0 (2026-03-21)
+++ v1 (2026-04-30)
@@ -212,749 +212,749 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorption hysteresis in nanoporous swelling adsorbents</w:t>
+                <w:t xml:space="preserve">Exploring crystallization pressure limits via molecular simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuliang Zou</w:t>
+                <w:t xml:space="preserve">Bilal Mahmoud Hawchar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Maillet</w:t>
+                <w:t xml:space="preserve">Tulio Honorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Coussot</w:t>
+                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Brochard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florian Osselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.7.013205⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 163 (21), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0282117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05240823v1</w:t>
+                <w:t xml:space="preserve">insu-05423278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the effect of Cu2+ sorption in montmorillonite using density functional theory and molecular dynamics simulations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design Optimization and Rheological Property of Recyclable Epoxy Asphalt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yaoting Zhang</w:t>
+                <w:t xml:space="preserve">Wenyi Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scott Briggs</w:t>
+                <w:t xml:space="preserve">Junyan Yi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chang Seok Kim</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongshi Pei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sainan Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comput.Mater.Sci.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2024.113554⟩</w:t>
+              <w:t xml:space="preserve">Journal of Polymers and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (3), pp.1651-1665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10924-025-03499-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04888148v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05240824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring crystallization pressure limits via molecular simulation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Use of rescue noninvasive ventilation for post-extubation respiratory failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
+                <w:t xml:space="preserve">Domenico Luca Grieco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Osselin</w:t>
+                <w:t xml:space="preserve">Samir Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+                <w:t xml:space="preserve">Spyros Zakynthinos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Demoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Damien Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0282117⟩</w:t>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29 (1), pp.470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13054-025-05689-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-05423278v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05355900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design Optimization and Rheological Property of Recyclable Epoxy Asphalt</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Sorption hysteresis in nanoporous swelling adsorbents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliang Zou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Maillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Coussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brochard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymers and the Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10924-025-03499-3⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (1), pp.013205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.7.013205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05240824v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05240823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of rescue noninvasive ventilation for post-extubation respiratory failure</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigating the effect of Cu2+ sorption in montmorillonite using density functional theory and molecular dynamics simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Jaber</w:t>
+                <w:t xml:space="preserve">Yalda Pedram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spyros Zakynthinos</w:t>
+                <w:t xml:space="preserve">Yaoting Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Demoule</w:t>
+                <w:t xml:space="preserve">Scott Briggs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Damien Ricard</w:t>
+                <w:t xml:space="preserve">Chang Seok Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 29 (1), pp.470. </w:t>
+              <w:t xml:space="preserve">Comput.Mater.Sci.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 248, pp.113554. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13054-025-05689-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2024.113554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05355900v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04888148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling moisture transport mechanisms in cellulosic materials: Vapor vs. bound water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliang Zou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Coussot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PNAS Nexus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 3 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -982,1226 +982,1226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04357225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hierarchical C-S-H/organic superstructure with high stiffness, super-low porosity, and low mass density</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wet and dry cup test with hygroscopic materials: what do we really measure?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliang Zou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xinping Zhu</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Elea Moss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Coussot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2023.107407⟩</w:t>
+              <w:t xml:space="preserve">InterPore Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1 (2), pp.16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.69631/ipj.v1i2nr22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04355038v1</w:t>
+                <w:t xml:space="preserve">hal-05240821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wet and dry cup test with hygroscopic materials: what do we really measure?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yuliang Zou</w:t>
+                <w:t xml:space="preserve">A hierarchical C-S-H/organic superstructure with high stiffness, super-low porosity, and low mass density</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinping Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elea Moss</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chen Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">InterPore Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 1 (2), pp.16. </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 176, pp.107407. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.69631/ipj.v1i2nr22⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2023.107407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05240821v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04355038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical role of boundary conditions in sorption kinetics measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Fast transport diffusion of bound water in cellulose fiber network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliang Zou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Coussot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.3c02729⟩</w:t>
+              <w:t xml:space="preserve">Cellulose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (12), pp.7463-7478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10570-023-05369-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04360331v1</w:t>
+                <w:t xml:space="preserve">hal-04206777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nature of aluminates in C-A-S-H: A cryogenic stability insight, an extension of DNA-code rule, and a general structural-chemical formula</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Molecular simulation of the confined crystallization of ice in cement nanopore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinping Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhengwu Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brochard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2023.107131⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 159, pp.154704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0169783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04159290v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04346518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular simulation of the confined crystallization of ice in cement nanopore</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Nature of aluminates in C-A-S-H: A cryogenic stability insight, an extension of DNA-code rule, and a general structural-chemical formula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinping Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brochard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenlei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0169783⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 167, pp.107131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2023.107131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04346518v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast transport diffusion of bound water in cellulose fiber network</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Molecular simulations of premelted films between C-S-H and ice: Implication for cryo-suction in cement-based materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinping Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhengwu Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Coussot</w:t>
+                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellulose</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10570-023-05369-4⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 174, pp.107341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2023.107341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04206777v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular simulations of premelted films between C-S-H and ice: Implication for cryo-suction in cement-based materials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Thermoporoelastic Moduli from Molecular Fluctuations and Application to Moisture Effect on Amorphous Cellulose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brochard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2023.107341⟩</w:t>
+              <w:t xml:space="preserve">Journal of Engineering Mechanics - ASCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 149 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/JENMDT.EMENG-7020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04233404v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaling of nanoscale elastic and tensile failure properties of cementitious calcium-silicate-hydrate materials at cryogenic temperatures: A molecular simulation study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinping Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhengwu Jiang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 172, pp.107242. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cemconres.2023.107242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04159305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoporoelastic Moduli from Molecular Fluctuations and Application to Moisture Effect on Amorphous Cellulose</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solubility of NaCl under anisotropic stress state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Mahmoud Hawchar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tulio Honorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Brochard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florian Osselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering Mechanics - ASCE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/JENMDT.EMENG-7020⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 159 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0156229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04206781v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solubility of NaCl under anisotropic stress state</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+                <w:t xml:space="preserve">Critical role of boundary conditions in sorption kinetics measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliang Zou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luoyi Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Maillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahima Sidi-Boulenouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 159 (3), </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0156229⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.3c02729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04167031v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A meso-scale model of clay matrix: the role of hydration transitions in geomechanical behavior</w:t>
               </w:r>
@@ -2213,77 +2213,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Asadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hua-Xiang Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 18 (41), pp.7931-7948. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2330,90 +2330,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vapor-sorption Coupled Diffusion in Cellulose Fiber Pile Revealed by Magnetic Resonance Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoyan Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pitois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahima Sidi-Boulenouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Applied</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 17 (2), pp.024048. </w:t>
@@ -2451,64 +2451,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drained and undrained heat capacity of swelling clays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tulio Honorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 24 (24), pp.15003-15014. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2542,51 +2542,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swelling of Montmorillonite from Molecular Simulations: Hydration Diagram and Confined Water Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 125 (28), pp.15527-15543. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2633,90 +2633,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in atomistic modeling and understanding of drying shrinkage in cementitious materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Javad Abdolhosseini Qomi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tulio Honorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ippei Maruyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 148, pp.106536. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2750,51 +2750,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'analyse du cycle de vie (ACV). Une méthode fonctionnelle, multicritère et comparative d'évaluation des impacts environnementaux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélaïde Feraille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2845,64 +2845,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-poro-mechanics under adsorption applied to the anomalous thermal pressurization of water in undrained clays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tulio Honorio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Geotechnica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2930,295 +2930,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03223764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting thermo-poro-mechanics under adsorption: Formulation without assuming Gibbs-Duhem equation</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lung- and Diaphragm-Protective Ventilation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewan C. Goligher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Dres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhakti K. Patel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarina K Sahetya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy R. Beitler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Engineering Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijengsci.2020.103296⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 202 (7), pp.950-961. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1164/rccm.202003-0655CP⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02586084v1</w:t>
+                <w:t xml:space="preserve">hal-02863768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lung- and Diaphragm-Protective Ventilation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Revisiting thermo-poro-mechanics under adsorption: Formulation without assuming Gibbs-Duhem equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tulio Honorio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 202 (7), pp.950-961. </w:t>
+              <w:t xml:space="preserve">International Journal of Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 152, pp.103296. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1164/rccm.202003-0655CP⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijengsci.2020.103296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02863768v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02586084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress concentration and instabilities in the atomistic process of brittle failure initiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabri Souguir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3259,967 +3259,967 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03170412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective stresses and estimations of the apparent Biot coefficient in stacked clay layers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Scaling of brittle failure: strength versus toughness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabri Souguir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géotechnique Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (2), pp.1 - 5. </w:t>
+              <w:t xml:space="preserve">International Journal of Fracture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 210 (1-2), pp.153 - 166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1680/jgele.17.00170⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10704-018-0268-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01825099v1</w:t>
+                <w:t xml:space="preserve">hal-01744161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling of brittle failure: strength versus toughness</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Statistical variability of mechanical fields in thermo-poro-elasticity: Multiscale analytical estimations applied to cement-based materials at early-age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tulio Honorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Karam Sab</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Bary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fracture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10704-018-0268-9⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 110, pp.24 - 41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2018.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01744161v1</w:t>
+                <w:t xml:space="preserve">hal-01825103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical variability of mechanical fields in thermo-poro-elasticity: Multiscale analytical estimations applied to cement-based materials at early-age</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Flexibility of nanolayers and stacks: implications in the nanostructuration of clays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tulio Honorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoît Bary</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2018.05.010⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (36), pp.7354 - 7367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8SM01359D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01825103v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexibility of nanolayers and stacks: implications in the nanostructuration of clays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Effective stresses and estimations of the apparent Biot coefficient in stacked clay layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tulio Honorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 14 (36), pp.7354 - 7367. </w:t>
+              <w:t xml:space="preserve">Géotechnique Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (2), pp.1 - 5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C8SM01359D⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1680/jgele.17.00170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01896675v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01825099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydration Phase Diagram of Clay Particles from Molecular Simulations</w:t>
+                <w:t xml:space="preserve">Precipitation Mechanisms of Mesoporous Nanoparticle Aggregates: Off-Lattice, Coarse-Grained, Kinetic Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Túlio Honório</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Igor Shvab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hegoi Manzano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Masoero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.7b03198⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (3), pp.1316 - 1327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.6b01712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01695174v1</w:t>
+                <w:t xml:space="preserve">hal-01686204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precipitation Mechanisms of Mesoporous Nanoparticle Aggregates: Off-Lattice, Coarse-Grained, Kinetic Simulations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Role of Interfaces in Elasticity and Failure of Clay–Organic Nanocomposites: Toughening upon Interface Weakening?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">György Hantal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Enrico Masoero</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland J.-M. Pellenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz-Joseph Ulm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Coasne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.6b01712⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (42), pp.11457 - 11466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.7b01071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01686204v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Interfaces in Elasticity and Failure of Clay–Organic Nanocomposites: Toughening upon Interface Weakening?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Nanoscale origin of the thermo-mechanical behavior of clays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Coasne</w:t>
+                <w:t xml:space="preserve">Túlio Honório</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bornert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Peigney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.7b01071⟩</w:t>
+              <w:t xml:space="preserve">Acta Geotechnica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (6), pp.1261-1279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11440-017-0596-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01686205v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale origin of the thermo-mechanical behavior of clays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Hydration Phase Diagram of Clay Particles from Molecular Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Túlio Honório</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michaël Peigney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Geotechnica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 12 (6), pp.1261-1279. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (44), pp.12766-12776. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11440-017-0596-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.7b03198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01686216v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From yield to fracture, failure initiation captured by molecular simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio G. Tejada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4292,51 +4292,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling a reactive potential with a harmonic approximation for atomistic simulations of material failure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio G. Tejada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4413,90 +4413,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capturing material toughness by molecular simulation: accounting for large yielding effects and limits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">György Hantal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Laubie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz-Joseph Ulm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Pellenq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4556,51 +4556,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic-scale modelling of elastic and failure properties of clays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hantal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Laubie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4681,51 +4681,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface Chemistry and Atomic-Scale Reconstruction of Kerogen-Silica Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hantal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.N.D.S. Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4783,273 +4783,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00975156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poromechanics of microporous media</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Adsorption-induced deformation of microporous materials: coal swelling induced by CO2-CH4 competitive adsorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland J. M. Pellenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Fen-Chong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 60 (4), pp.606-622</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (5), pp.2659-2670</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00691798v1</w:t>
+                <w:t xml:space="preserve">hal-00691799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption-induced deformation of microporous materials: coal swelling induced by CO2-CH4 competitive adsorption</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Poromechanics of microporous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland J. M. Pellenq</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Teddy Fen-Chong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 28 (5), pp.2659-2670</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 60 (4), pp.606-622</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00691799v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00691798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption and strain: The CO2-induced swelling of coal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Lecampion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5167,51 +5167,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Fallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amade Pouya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Ngoc Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5288,51 +5288,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Youssef Fallah Soltanabad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amade Pouya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina-María Guayacán-Carrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5400,51 +5400,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Granular modeling of swelling clays: a bottom-up approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Asadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5469,51 +5469,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FUNDAMENTALS OF BRITTLE FAILURE AT THE ATOMIC SCALE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabri Souguir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5567,463 +5567,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03170502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-mechanical behavior of clays explained from the nanoscale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Stability of Hydrated Clay Layers from Molecular Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Túlio Honório</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Stefanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siavash Ghabezloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Coupled THMC Processes in Geosystems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sixth Biot Conference on Poromechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Paris, France. pp.688, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/9780784480779.085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03994310v1</w:t>
+                <w:t xml:space="preserve">hal-01686230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of Hydrated Clay Layers from Molecular Simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">A Possible Nano-Scale Origin of the Surprising Thermal Expansion of Clays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Túlio Honório</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Stefanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siavash Ghabezloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixth Biot Conference on Poromechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2017, Paris, France. pp.688, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jul 2017, Paris, France. pp.626, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/9780784480779.077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1061/9780784480779.085⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01686230v1</w:t>
+                <w:t xml:space="preserve">hal-01686247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Possible Nano-Scale Origin of the Surprising Thermal Expansion of Clays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Flexibility of C-S-H sheets and stacks from molecular simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tulio Honorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brochard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth Biot Conference on Poromechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EAC-02 - 2nd International RILEM/COST Conference on Early Age Cracking and Serviceability in Cement-based Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Brussels, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1061/9780784480779.077⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01686247v1</w:t>
+                <w:t xml:space="preserve">hal-01986296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale Estimation of the Fluctuations of Mechanical Fields in Poroelasticity: Application to Cement-Based Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tulio Honorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixth Biot Conference on Poromechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6051,109 +6008,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01686268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexibility of C-S-H sheets and stacks from molecular simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Thermo-mechanical behavior of clays explained from the nanoscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tulio Honorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Stefanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siavash Ghabezloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAC-02 - 2nd International RILEM/COST Conference on Early Age Cracking and Serviceability in Cement-based Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">6th International Conference on Coupled THMC Processes in Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole des Ponts ParisTech, Jul 2017, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01986296v1</w:t>
+                <w:t xml:space="preserve">hal-03994310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en compte de la variabilité spatiale des propriétés de l’argilite au travers d’une approche numérique-expérimentale à plusieurs échelles</w:t>
               </w:r>
@@ -6277,51 +6277,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining a reactive potential with a harmonic approximation for molecular dynamics simulation of failure: construction of a reduced potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio G Tejada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Stoltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6398,90 +6398,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fracture Mechanisms in Organic-Rich Shales: Role of Kerogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">György Hantal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Laubie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz-Joseph Ulm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.J.M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6519,90 +6519,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemistry of Interfaces Between Inorganic Minerals and Porous Carbons : Implications for the Mechanical Properties of Gas Shale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">György Hantal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">György Hantal</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Benoit Coasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz-Joseph Ulm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.J.M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6640,103 +6640,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fracture Properties of Kerogen and Importance for Organic-Rich Shales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">György Hantal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Laubie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.J.M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz-Joseph Ulm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual world conference on Carbon (Carbon 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6761,90 +6761,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poromechanics of Microporous Carbons: Application to Coal Swelling during Carbon Storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.J.M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Fen-Chong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual world conference on Carbon (Carbon 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6863,428 +6863,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01274150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon dioxide injection in coal beds: from molecular simulations to reservoir simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adsorption and strain: from the molecule to a coal bed reservoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nikoosokhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland J. M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoproc 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Perth, Australia</w:t>
+              <w:t xml:space="preserve">MPPS 2011, Symposium on Mechanics and Physics of Porous Solids : A tribute to Pr. Olivier Coussy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Marne-la-Vallée, France. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00691803v1</w:t>
+                <w:t xml:space="preserve">hal-00691802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption and strain: from the molecule to a coal bed reservoir</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Effect of nanopore adsorption on solid mechanics : case of CO2 induced swelling of coal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland J. M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Fen-Chong</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MPPS 2011, Symposium on Mechanics and Physics of Porous Solids : A tribute to Pr. Olivier Coussy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Marne-la-Vallée, France. pp.1-1</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Porous Media, Interpore</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00691802v1</w:t>
+                <w:t xml:space="preserve">hal-00691800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of nanopore adsorption on solid mechanics : case of CO2 induced swelling of coal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Carbon dioxide injection in coal beds: from molecular simulations to reservoir simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeid Nikoosokhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dangla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland J. M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Porous Media, Interpore</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Geoproc 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Perth, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00691800v1</w:t>
+                <w:t xml:space="preserve">hal-00691803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension of poromechanics to surface effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Mechanics Institute 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7309,64 +7309,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption-induced deformation in porous media and application to CO2-injected coal beds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coussy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7436,51 +7436,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanismes physiques de la thermo-­mécanique des argiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque SPICE (Science Physique Ingénierie Chimie Energie)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7505,77 +7505,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expansion thermique des argiles depuis l'échelle moléculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tulio Honorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Stefanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7630,51 +7630,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical effect of absorption Carbon sequestration and swelling of coal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TODO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7699,90 +7699,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption behavior in disordered nanoporous solids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.J.M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Fen-Chong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics and Physics of Porous Solids - mpps 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Champs-Sur-Marne, France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7807,64 +7807,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling of adsorption and strain in coal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7947,51 +7947,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Scale Modeling of Coal and Its Behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Miqueu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8064,90 +8064,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the Poromechanical Behavior of Microporous and Mesoporous Solids: Application to Coal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nikoosokahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Elasticity and Hysteresis: Fluid-Solid Coupling in Porous Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 978-3-527-33302-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8194,77 +8194,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CO2 Storage in Coal Seams: Coupling Surface Adsorption and Strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nikoosokahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.J.M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8332,51 +8332,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Acker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baverel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8463,51 +8463,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poromechanics and adsorption : application to coal swelling during carbon geological storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Other. Université Paris-Est, 2011. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2011PEST1067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8624,51 +8624,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="833A4963"/>
+    <w:nsid w:val="7CE342E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8855,51 +8855,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-brochard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9853-1827" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/029714850" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240823v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliang Zou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Maillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coussot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brochard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.7.013205" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888148v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yalda Pedram" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaoting Zhang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Briggs" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Seok Kim" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2024.113554" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05423278v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Mahmoud Hawchar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Honorio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vandamme" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Osselin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pereira" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0282117" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240824v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyi Zhou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junyan Yi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongshi Pei" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sainan Xie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10924-025-03499-3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355900v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Luca Grieco" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Jaber" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Zakynthinos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Demoule" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Damien Ricard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-025-05689-w" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357225v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgad450" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355038v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinping Zhu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Ren" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Li" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2023.107407" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240821v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elea Moss" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69631/ipj.v1i2nr22" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04360331v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luoyi Yan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahima Sidi-Boulenouar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.3c02729" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159290v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenlei Zhang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2023.107131" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346518v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengwu Jiang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0169783" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206777v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-023-05369-4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233404v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2023.107341" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159305v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2023.107242" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206781v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JENMDT.EMENG-7020" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167031v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0156229" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03994258v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Asadi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua-Xiang Zhu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Roux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SM00773H" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03994227v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyan Ma" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pitois" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.17.024048" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676559v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP01419J" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691833v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c02659" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304057v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Javad Abdolhosseini Qomi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ippei Maruyama" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106536" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246554v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Feraille" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Saad&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223764v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-021-01188-8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02586084v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2020.103296" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863768v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan C. Goligher" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dres" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhakti K. Patel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarina K Sahetya" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy R. Beitler" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.202003-0655CP" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170412v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabri Souguir" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karam Sab" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-020-00459-x" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825099v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgele.17.00170" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744161v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-018-0268-9" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825103v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bary" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2018.05.010" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896675v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leb&#233;e" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SM01359D" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695174v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#250;lio Hon&#243;rio" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b03198" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686204v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Shvab" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hegoi Manzano" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Masoero" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.6b01712" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686205v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Hantal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland J.-M. Pellenq" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz-Joseph Ulm" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coasne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b01071" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686216v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Peigney" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-017-0596-3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686201v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio G. Tejada" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2016.05.005" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196505v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Leli&#232;vre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Stoltz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Legoll" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2016.03.011" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274102v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Laubie" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Pellenq" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-015-0045-y" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021110v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hantal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Laubie" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ebrahimi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R-J-M. Pellenq" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975156v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N.D.S. Cordeiro" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Ulm" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J.M. Pellenq" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691798v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland J. M. Pellenq" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691799v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Fen-Chong" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542308v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lecampion" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coussy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2010.07.014" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343954v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Fallah" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amade Pouya" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ngoc Vu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe de Lesquen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376935v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Youssef Fallah Soltanabad" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina-Mar&#237;a Guayac&#225;n-Carrillo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe De Lesquen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03994293v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170502v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21012/FC10.235517" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03994310v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Stefanou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siavash Ghabezloo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686230v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784480779.085" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686247v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784480779.077" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686268v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784480779.164" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986296v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965813v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Dal Pont" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;suelle" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cosenza" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hedan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Desrues" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095102v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio G Tejada" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/574/1/012041" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274165v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274168v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274161v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274150v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691803v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Nikoosokhan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dangla" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691802v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691800v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545954v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545909v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995509v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995501v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00563374v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00702677v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995472v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fen-Chong Teddy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126540v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Miqueu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gr&#233;goire" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781394372621.ch5" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394372621.ch5" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274121v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Nikoosokahn" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527665068" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274159v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00694322v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Acker" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baverel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Habert" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rivallain" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00672319v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011PEST1067" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-brochard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9853-1827" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/029714850" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05423278v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Mahmoud Hawchar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Honorio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vandamme" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Osselin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pereira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0282117" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240824v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyi Zhou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junyan Yi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brochard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongshi Pei" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sainan Xie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10924-025-03499-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355900v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Luca Grieco" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Jaber" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Zakynthinos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Demoule" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Damien Ricard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-025-05689-w" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240823v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliang Zou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Maillet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coussot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.7.013205" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888148v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yalda Pedram" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaoting Zhang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Briggs" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Seok Kim" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2024.113554" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357225v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgad450" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240821v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elea Moss" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69631/ipj.v1i2nr22" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355038v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinping Zhu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Ren" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Li" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2023.107407" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206777v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-023-05369-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346518v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengwu Jiang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0169783" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159290v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenlei Zhang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2023.107131" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233404v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2023.107341" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206781v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JENMDT.EMENG-7020" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159305v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2023.107242" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167031v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0156229" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04360331v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luoyi Yan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahima Sidi-Boulenouar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.3c02729" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03994258v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Asadi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua-Xiang Zhu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Roux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SM00773H" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03994227v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyan Ma" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pitois" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.17.024048" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676559v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP01419J" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691833v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c02659" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304057v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Javad Abdolhosseini Qomi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ippei Maruyama" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106536" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246554v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Feraille" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Saad&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223764v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-021-01188-8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863768v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan C. Goligher" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dres" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhakti K. Patel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarina K Sahetya" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy R. Beitler" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.202003-0655CP" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02586084v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2020.103296" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170412v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabri Souguir" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karam Sab" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-020-00459-x" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744161v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-018-0268-9" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825103v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bary" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2018.05.010" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896675v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leb&#233;e" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SM01359D" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825099v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgele.17.00170" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686204v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Shvab" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hegoi Manzano" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Masoero" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.6b01712" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686205v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Hantal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland J.-M. Pellenq" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz-Joseph Ulm" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coasne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b01071" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686216v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#250;lio Hon&#243;rio" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Peigney" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-017-0596-3" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695174v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b03198" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686201v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio G. Tejada" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2016.05.005" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196505v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Leli&#232;vre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Stoltz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Legoll" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2016.03.011" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274102v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Laubie" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Pellenq" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-015-0045-y" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021110v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hantal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Laubie" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ebrahimi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R-J-M. Pellenq" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975156v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N.D.S. Cordeiro" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Ulm" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J.M. Pellenq" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691799v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland J. M. Pellenq" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Fen-Chong" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691798v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542308v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lecampion" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coussy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2010.07.014" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343954v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Fallah" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amade Pouya" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ngoc Vu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe de Lesquen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376935v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Youssef Fallah Soltanabad" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina-Mar&#237;a Guayac&#225;n-Carrillo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe De Lesquen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03994293v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170502v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21012/FC10.235517" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686230v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Stefanou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siavash Ghabezloo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784480779.085" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686247v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784480779.077" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986296v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686268v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784480779.164" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03994310v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965813v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Dal Pont" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;suelle" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cosenza" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hedan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Desrues" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095102v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio G Tejada" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/574/1/012041" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274165v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274168v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274161v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274150v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691802v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Nikoosokhan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dangla" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691800v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691803v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545954v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545909v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995509v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995501v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00563374v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00702677v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995472v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fen-Chong Teddy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126540v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Miqueu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gr&#233;goire" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781394372621.ch5" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394372621.ch5" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274121v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Nikoosokahn" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527665068" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274159v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00694322v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Acker" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baverel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Habert" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rivallain" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00672319v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011PEST1067" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>