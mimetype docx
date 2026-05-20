--- v1 (2026-04-30)
+++ v2 (2026-05-20)
@@ -614,347 +614,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05355900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorption hysteresis in nanoporous swelling adsorbents</w:t>
+                <w:t xml:space="preserve">Investigating the effect of Cu2+ sorption in montmorillonite using density functional theory and molecular dynamics simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuliang Zou</w:t>
+                <w:t xml:space="preserve">Yalda Pedram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Maillet</w:t>
+                <w:t xml:space="preserve">Yaoting Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Coussot</w:t>
+                <w:t xml:space="preserve">Scott Briggs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chang Seok Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brochard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.7.013205⟩</w:t>
+              <w:t xml:space="preserve">Comput.Mater.Sci.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 248, pp.113554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2024.113554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05240823v1</w:t>
+                <w:t xml:space="preserve">hal-04888148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the effect of Cu2+ sorption in montmorillonite using density functional theory and molecular dynamics simulations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sorption hysteresis in nanoporous swelling adsorbents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yaoting Zhang</w:t>
+                <w:t xml:space="preserve">Yuliang Zou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scott Briggs</w:t>
+                <w:t xml:space="preserve">Benjamin Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chang Seok Kim</w:t>
+                <w:t xml:space="preserve">Philippe Coussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brochard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comput.Mater.Sci.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 248, pp.113554. </w:t>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (1), pp.013205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2024.113554⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.7.013205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04888148v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05240823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling moisture transport mechanisms in cellulosic materials: Vapor vs. bound water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliang Zou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Coussot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PNAS Nexus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 3 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -982,347 +982,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04357225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wet and dry cup test with hygroscopic materials: what do we really measure?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A hierarchical C-S-H/organic superstructure with high stiffness, super-low porosity, and low mass density</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elea Moss</w:t>
+                <w:t xml:space="preserve">Xinping Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">InterPore Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.69631/ipj.v1i2nr22⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 176, pp.107407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2023.107407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05240821v1</w:t>
+                <w:t xml:space="preserve">hal-04355038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hierarchical C-S-H/organic superstructure with high stiffness, super-low porosity, and low mass density</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xinping Zhu</w:t>
+                <w:t xml:space="preserve">Wet and dry cup test with hygroscopic materials: what do we really measure?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliang Zou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elea Moss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Coussot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 176, pp.107407. </w:t>
+              <w:t xml:space="preserve">InterPore Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1 (2), pp.16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2023.107407⟩</w:t>
+                <w:t xml:space="preserve">⟨10.69631/ipj.v1i2nr22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04355038v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05240821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast transport diffusion of bound water in cellulose fiber network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliang Zou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Coussot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellulose</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 30 (12), pp.7463-7478. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1356,51 +1356,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular simulation of the confined crystallization of ice in cement nanopore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinping Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1473,51 +1473,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature of aluminates in C-A-S-H: A cryogenic stability insight, an extension of DNA-code rule, and a general structural-chemical formula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinping Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1525,51 +1525,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenlei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 167, pp.107131. </w:t>
@@ -1607,51 +1607,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular simulations of premelted films between C-S-H and ice: Implication for cryo-suction in cement-based materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinping Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1718,222 +1718,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04233404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoporoelastic Moduli from Molecular Fluctuations and Application to Moisture Effect on Amorphous Cellulose</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scaling of nanoscale elastic and tensile failure properties of cementitious calcium-silicate-hydrate materials at cryogenic temperatures: A molecular simulation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinping Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhengwu Jiang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering Mechanics - ASCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 149 (11), </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 172, pp.107242. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1061/JENMDT.EMENG-7020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2023.107242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04206781v1</w:t>
+                <w:t xml:space="preserve">hal-04159305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling of nanoscale elastic and tensile failure properties of cementitious calcium-silicate-hydrate materials at cryogenic temperatures: A molecular simulation study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermoporoelastic Moduli from Molecular Fluctuations and Application to Moisture Effect on Amorphous Cellulose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brochard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zhengwu Jiang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 172, pp.107242. </w:t>
+              <w:t xml:space="preserve">Journal of Engineering Mechanics - ASCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 149 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2023.107242⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1061/JENMDT.EMENG-7020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04159305v1</w:t>
+                <w:t xml:space="preserve">hal-04206781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solubility of NaCl under anisotropic stress state</w:t>
               </w:r>
@@ -2053,77 +2053,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical role of boundary conditions in sorption kinetics measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliang Zou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luoyi Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahima Sidi-Boulenouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2311,252 +2311,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03994258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vapor-sorption Coupled Diffusion in Cellulose Fiber Pile Revealed by Magnetic Resonance Imaging</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Maillet</w:t>
+                <w:t xml:space="preserve">Drained and undrained heat capacity of swelling clays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tulio Honorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brochard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.17.024048⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (24), pp.15003-15014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2CP01419J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03994227v1</w:t>
+                <w:t xml:space="preserve">hal-03676559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drained and undrained heat capacity of swelling clays</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tulio Honorio</w:t>
+                <w:t xml:space="preserve">Vapor-sorption Coupled Diffusion in Cellulose Fiber Pile Revealed by Magnetic Resonance Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyan Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brochard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pitois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahima Sidi-Boulenouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 24 (24), pp.15003-15014. </w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (2), pp.024048. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D2CP01419J⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.17.024048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03676559v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03994227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swelling of Montmorillonite from Molecular Simulations: Hydration Diagram and Confined Water Properties</w:t>
               </w:r>
@@ -3363,248 +3363,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01744161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical variability of mechanical fields in thermo-poro-elasticity: Multiscale analytical estimations applied to cement-based materials at early-age</w:t>
+                <w:t xml:space="preserve">Flexibility of nanolayers and stacks: implications in the nanostructuration of clays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tulio Honorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Bary</w:t>
+                <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 110, pp.24 - 41. </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (36), pp.7354 - 7367. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2018.05.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C8SM01359D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01825103v1</w:t>
+                <w:t xml:space="preserve">hal-01896675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexibility of nanolayers and stacks: implications in the nanostructuration of clays</w:t>
+                <w:t xml:space="preserve">Statistical variability of mechanical fields in thermo-poro-elasticity: Multiscale analytical estimations applied to cement-based materials at early-age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tulio Honorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Lebée</w:t>
+                <w:t xml:space="preserve">Benoît Bary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 14 (36), pp.7354 - 7367. </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 110, pp.24 - 41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C8SM01359D⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2018.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01896675v1</w:t>
+                <w:t xml:space="preserve">hal-01825103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective stresses and estimations of the apparent Biot coefficient in stacked clay layers</w:t>
               </w:r>
@@ -5701,161 +5701,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01686230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Possible Nano-Scale Origin of the Surprising Thermal Expansion of Clays</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiscale Estimation of the Fluctuations of Mechanical Fields in Poroelasticity: Application to Cement-Based Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tulio Honorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brochard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixth Biot Conference on Poromechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2017, Paris, France. pp.626, </w:t>
+              <w:t xml:space="preserve">, Jul 2017, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1061/9780784480779.077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1061/9780784480779.164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01686247v1</w:t>
+                <w:t xml:space="preserve">hal-01686268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexibility of C-S-H sheets and stacks from molecular simulations</w:t>
               </w:r>
@@ -5917,118 +5874,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01986296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale Estimation of the Fluctuations of Mechanical Fields in Poroelasticity: Application to Cement-Based Composites</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Possible Nano-Scale Origin of the Surprising Thermal Expansion of Clays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brochard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Túlio Honório</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Stefanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siavash Ghabezloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixth Biot Conference on Poromechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2017, Paris, France. </w:t>
+              <w:t xml:space="preserve">, Jul 2017, Paris, France. pp.626, </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1061/9780784480779.164⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1061/9780784480779.077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01686268v1</w:t>
+                <w:t xml:space="preserve">hal-01686247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-mechanical behavior of clays explained from the nanoscale</w:t>
               </w:r>
@@ -8624,51 +8624,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7CE342E4"/>
+    <w:nsid w:val="747CA4A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8855,51 +8855,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-brochard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9853-1827" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/029714850" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05423278v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Mahmoud Hawchar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Honorio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vandamme" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Osselin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pereira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0282117" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240824v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyi Zhou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junyan Yi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brochard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongshi Pei" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sainan Xie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10924-025-03499-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355900v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Luca Grieco" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Jaber" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Zakynthinos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Demoule" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Damien Ricard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-025-05689-w" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240823v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliang Zou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Maillet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coussot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.7.013205" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888148v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yalda Pedram" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaoting Zhang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Briggs" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Seok Kim" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2024.113554" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357225v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgad450" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240821v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elea Moss" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69631/ipj.v1i2nr22" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355038v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinping Zhu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Ren" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Li" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2023.107407" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206777v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-023-05369-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346518v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengwu Jiang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0169783" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159290v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenlei Zhang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2023.107131" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233404v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2023.107341" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206781v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JENMDT.EMENG-7020" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159305v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2023.107242" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167031v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0156229" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04360331v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luoyi Yan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahima Sidi-Boulenouar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.3c02729" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03994258v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Asadi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua-Xiang Zhu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Roux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SM00773H" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03994227v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyan Ma" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pitois" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.17.024048" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676559v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP01419J" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691833v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c02659" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304057v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Javad Abdolhosseini Qomi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ippei Maruyama" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106536" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246554v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Feraille" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Saad&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223764v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-021-01188-8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863768v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan C. Goligher" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dres" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhakti K. Patel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarina K Sahetya" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy R. Beitler" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.202003-0655CP" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02586084v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2020.103296" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170412v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabri Souguir" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karam Sab" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-020-00459-x" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744161v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-018-0268-9" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825103v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bary" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2018.05.010" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896675v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leb&#233;e" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SM01359D" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825099v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgele.17.00170" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686204v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Shvab" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hegoi Manzano" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Masoero" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.6b01712" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686205v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Hantal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland J.-M. Pellenq" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz-Joseph Ulm" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coasne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b01071" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686216v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#250;lio Hon&#243;rio" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Peigney" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-017-0596-3" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695174v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b03198" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686201v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio G. Tejada" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2016.05.005" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196505v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Leli&#232;vre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Stoltz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Legoll" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2016.03.011" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274102v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Laubie" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Pellenq" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-015-0045-y" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021110v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hantal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Laubie" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ebrahimi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R-J-M. Pellenq" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975156v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N.D.S. Cordeiro" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Ulm" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J.M. Pellenq" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691799v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland J. M. Pellenq" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Fen-Chong" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691798v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542308v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lecampion" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coussy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2010.07.014" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343954v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Fallah" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amade Pouya" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ngoc Vu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe de Lesquen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376935v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Youssef Fallah Soltanabad" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina-Mar&#237;a Guayac&#225;n-Carrillo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe De Lesquen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03994293v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170502v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21012/FC10.235517" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686230v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Stefanou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siavash Ghabezloo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784480779.085" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686247v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784480779.077" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986296v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686268v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784480779.164" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03994310v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965813v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Dal Pont" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;suelle" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cosenza" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hedan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Desrues" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095102v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio G Tejada" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/574/1/012041" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274165v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274168v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274161v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274150v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691802v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Nikoosokhan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dangla" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691800v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691803v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545954v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545909v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995509v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995501v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00563374v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00702677v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995472v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fen-Chong Teddy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126540v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Miqueu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gr&#233;goire" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781394372621.ch5" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394372621.ch5" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274121v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Nikoosokahn" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527665068" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274159v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00694322v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Acker" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baverel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Habert" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rivallain" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00672319v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011PEST1067" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-brochard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9853-1827" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/029714850" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05423278v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Mahmoud Hawchar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Honorio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vandamme" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Osselin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pereira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0282117" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240824v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyi Zhou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junyan Yi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brochard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongshi Pei" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sainan Xie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10924-025-03499-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355900v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Luca Grieco" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Jaber" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Zakynthinos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Demoule" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Damien Ricard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-025-05689-w" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888148v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yalda Pedram" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaoting Zhang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Briggs" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Seok Kim" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2024.113554" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240823v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliang Zou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Maillet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coussot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.7.013205" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357225v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgad450" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355038v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinping Zhu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Ren" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Li" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2023.107407" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240821v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elea Moss" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69631/ipj.v1i2nr22" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206777v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-023-05369-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346518v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengwu Jiang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0169783" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159290v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenlei Zhang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2023.107131" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233404v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2023.107341" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159305v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2023.107242" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206781v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JENMDT.EMENG-7020" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167031v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0156229" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04360331v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luoyi Yan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahima Sidi-Boulenouar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.3c02729" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03994258v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Asadi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua-Xiang Zhu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Roux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SM00773H" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676559v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP01419J" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03994227v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyan Ma" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pitois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.17.024048" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691833v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c02659" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304057v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Javad Abdolhosseini Qomi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ippei Maruyama" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106536" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246554v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Feraille" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Saad&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223764v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-021-01188-8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863768v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan C. Goligher" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dres" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhakti K. Patel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarina K Sahetya" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy R. Beitler" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.202003-0655CP" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02586084v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2020.103296" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170412v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabri Souguir" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karam Sab" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-020-00459-x" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744161v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-018-0268-9" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896675v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leb&#233;e" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SM01359D" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825103v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bary" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2018.05.010" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825099v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgele.17.00170" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686204v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Shvab" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hegoi Manzano" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Masoero" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.6b01712" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686205v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Hantal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland J.-M. Pellenq" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz-Joseph Ulm" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coasne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b01071" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686216v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#250;lio Hon&#243;rio" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Peigney" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-017-0596-3" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695174v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b03198" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686201v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio G. Tejada" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2016.05.005" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196505v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Leli&#232;vre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Stoltz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Legoll" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2016.03.011" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274102v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Laubie" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Pellenq" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-015-0045-y" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021110v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hantal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Laubie" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ebrahimi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R-J-M. Pellenq" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975156v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N.D.S. Cordeiro" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Ulm" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J.M. Pellenq" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691799v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland J. M. Pellenq" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Fen-Chong" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691798v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542308v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lecampion" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coussy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2010.07.014" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343954v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Fallah" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amade Pouya" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ngoc Vu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe de Lesquen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376935v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Youssef Fallah Soltanabad" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina-Mar&#237;a Guayac&#225;n-Carrillo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe De Lesquen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03994293v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170502v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21012/FC10.235517" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686230v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Stefanou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siavash Ghabezloo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784480779.085" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686268v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784480779.164" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986296v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686247v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784480779.077" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03994310v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965813v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Dal Pont" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;suelle" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cosenza" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hedan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Desrues" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095102v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio G Tejada" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/574/1/012041" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274165v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274168v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274161v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274150v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691802v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Nikoosokhan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dangla" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691800v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691803v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545954v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545909v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995509v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995501v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00563374v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00702677v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995472v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fen-Chong Teddy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126540v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Miqueu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gr&#233;goire" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781394372621.ch5" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394372621.ch5" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274121v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Nikoosokahn" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527665068" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274159v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00694322v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Acker" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baverel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Habert" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rivallain" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00672319v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011PEST1067" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>