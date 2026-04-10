--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -1218,291 +1218,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03359161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lutte contre le paludisme dans le moyen-ouest de Madagascar : comparaison de l'efficacité de la lambda-cyhalothrine et du DDT en aspersions intra-domiciliaires. I - Étude entomologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lutte contre le paludisme dans le moyen-ouest de Madagascar : comparaison de l'efficacité de la lambda-cyhalothrine et du DDT en, aspersions intra-domiciliaires. II - Étude parasitologique et clinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brutus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voahirana Rajaonarivelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis G Rasoloniaina</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A. Raveloson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 8 (4), pp.297-308. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/parasite/2001084297⟩</w:t>
+              <w:t xml:space="preserve">, 2001, 8 (4), pp.309-316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/parasite/2001084309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03362662v1</w:t>
+                <w:t xml:space="preserve">hal-03362648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lutte contre le paludisme dans le moyen-ouest de Madagascar : comparaison de l'efficacité de la lambda-cyhalothrine et du DDT en, aspersions intra-domiciliaires. II - Étude parasitologique et clinique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lutte contre le paludisme dans le moyen-ouest de Madagascar : comparaison de l'efficacité de la lambda-cyhalothrine et du DDT en aspersions intra-domiciliaires. I - Étude entomologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brutus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis G Rasoloniaina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voahirana Rajaonarivelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Raveloson</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 8 (4), pp.309-316. </w:t>
+              <w:t xml:space="preserve">, 2001, 8 (4), pp.297-308. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/parasite/2001084309⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/parasite/2001084297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03362648v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03362662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2201,51 +2201,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="66EF989D"/>
+    <w:nsid w:val="A4AEDE66"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2432,51 +2432,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-brutus" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9967-0666" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/174262647" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/A-7430-2011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987112v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brutus" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Perruchas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/med.2024.1046" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080174v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Tielli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachidou Ouorou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Pull" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karamo Souare" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmaid.2024.102731" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208033v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onore Diezi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Buclin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207125v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02432450v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Jouannin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Andres" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon de Fallois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Chevance" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Donnadieu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257126v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chippaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N. Salas-Clavijo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Postigo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schneider" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Santalla" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/trstmh/trs004" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257136v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Santalla" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Avila" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deloron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1910.130308" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254903v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Santalla" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Oporto" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edy Espinoza" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rios" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359161v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voahirana Rajaonarivelo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Le Goff" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/200411175" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362662v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis G Rasoloniaina" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raveloson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2001084297" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362648v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2001084309" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654594v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fleuret" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Guienne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/societe/7550-se-soigner-par-soi-meme.html" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268255v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion David" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Le Hesran" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268264v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Marquis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tual-Micheli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Mounier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268265v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987110v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490086v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.20756" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-brutus" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9967-0666" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/174262647" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/A-7430-2011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987112v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brutus" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Perruchas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/med.2024.1046" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080174v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Tielli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachidou Ouorou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Pull" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karamo Souare" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmaid.2024.102731" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208033v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onore Diezi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Buclin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207125v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02432450v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Jouannin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Andres" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon de Fallois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Chevance" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Donnadieu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257126v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chippaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N. Salas-Clavijo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Postigo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schneider" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Santalla" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/trstmh/trs004" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257136v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Santalla" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Avila" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deloron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1910.130308" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254903v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Santalla" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Oporto" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edy Espinoza" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rios" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359161v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voahirana Rajaonarivelo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Le Goff" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/200411175" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362648v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raveloson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2001084309" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362662v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis G Rasoloniaina" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2001084297" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654594v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fleuret" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Guienne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/societe/7550-se-soigner-par-soi-meme.html" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268255v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion David" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Le Hesran" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268264v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Marquis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tual-Micheli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Mounier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268265v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987110v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490086v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.20756" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>