--- v1 (2026-04-10)
+++ v2 (2026-05-10)
@@ -121,51 +121,51 @@
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">174262647</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">A-7430-2011</w:t>
+          <w:t xml:space="preserve">http://www.researcherid.com/rid/A-7430-2011</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
@@ -716,291 +716,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02432450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of compliance to congenital Chagas disease treatment : results of a randomised trial in Bolivia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plasmodium vivax malaria during pregnancy, Bolivia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brutus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Chippaux</w:t>
+                <w:t xml:space="preserve">J. Santalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. N. Salas-Clavijo</w:t>
+                <w:t xml:space="preserve">Dominique Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. R. Postigo</w:t>
+                <w:t xml:space="preserve">J. C. Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Schneider</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Deloron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions of The Royal Society of Tropical Medicine and Hygiene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/trstmh/trs004⟩</w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (10), pp.1605-1611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid1910.130308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01257126v1</w:t>
+                <w:t xml:space="preserve">hal-01257136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmodium vivax malaria during pregnancy, Bolivia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Brutus</w:t>
+                <w:t xml:space="preserve">Evaluation of compliance to congenital Chagas disease treatment : results of a randomised trial in Bolivia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chippaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Santalla</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">A. N. Salas-Clavijo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. R. Postigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Deloron</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. A. Santalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 19 (10), pp.1605-1611. </w:t>
+              <w:t xml:space="preserve">Transactions of The Royal Society of Tropical Medicine and Hygiene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 107 (1), pp.1-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3201/eid1910.130308⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/trstmh/trs004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01257136v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01257126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primer brote reportado de la enfermedad de chagas en la Amazonia Boliviana: reporte de 14 casos agudos por transmisión oral de Trypanosoma cruzi en Guayaramerín, Beni-Bolivia</w:t>
               </w:r>
@@ -1218,291 +1218,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03359161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lutte contre le paludisme dans le moyen-ouest de Madagascar : comparaison de l'efficacité de la lambda-cyhalothrine et du DDT en, aspersions intra-domiciliaires. II - Étude parasitologique et clinique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lutte contre le paludisme dans le moyen-ouest de Madagascar : comparaison de l'efficacité de la lambda-cyhalothrine et du DDT en aspersions intra-domiciliaires. I - Étude entomologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brutus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis G Rasoloniaina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voahirana Rajaonarivelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Raveloson</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 8 (4), pp.309-316. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/parasite/2001084309⟩</w:t>
+              <w:t xml:space="preserve">, 2001, 8 (4), pp.297-308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/parasite/2001084297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03362648v1</w:t>
+                <w:t xml:space="preserve">hal-03362662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lutte contre le paludisme dans le moyen-ouest de Madagascar : comparaison de l'efficacité de la lambda-cyhalothrine et du DDT en aspersions intra-domiciliaires. I - Étude entomologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lutte contre le paludisme dans le moyen-ouest de Madagascar : comparaison de l'efficacité de la lambda-cyhalothrine et du DDT en, aspersions intra-domiciliaires. II - Étude parasitologique et clinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brutus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voahirana Rajaonarivelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Raveloson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 8 (4), pp.297-308. </w:t>
+              <w:t xml:space="preserve">, 2001, 8 (4), pp.309-316. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/parasite/2001084297⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/parasite/2001084309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03362662v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03362648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2201,51 +2201,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A4AEDE66"/>
+    <w:nsid w:val="26DB41B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2432,51 +2432,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-brutus" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9967-0666" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/174262647" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/A-7430-2011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987112v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brutus" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Perruchas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/med.2024.1046" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080174v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Tielli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachidou Ouorou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Pull" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karamo Souare" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmaid.2024.102731" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208033v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onore Diezi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Buclin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207125v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02432450v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Jouannin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Andres" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon de Fallois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Chevance" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Donnadieu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257126v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chippaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N. Salas-Clavijo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Postigo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schneider" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Santalla" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/trstmh/trs004" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257136v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Santalla" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Avila" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deloron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1910.130308" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254903v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Santalla" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Oporto" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edy Espinoza" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rios" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359161v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voahirana Rajaonarivelo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Le Goff" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/200411175" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362648v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raveloson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2001084309" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362662v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis G Rasoloniaina" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2001084297" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654594v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fleuret" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Guienne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/societe/7550-se-soigner-par-soi-meme.html" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268255v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion David" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Le Hesran" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268264v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Marquis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tual-Micheli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Mounier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268265v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987110v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490086v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.20756" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-brutus" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9967-0666" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/174262647" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-7430-2011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987112v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brutus" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Perruchas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/med.2024.1046" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080174v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Tielli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachidou Ouorou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Pull" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karamo Souare" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmaid.2024.102731" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208033v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onore Diezi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Buclin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207125v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02432450v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Jouannin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Andres" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon de Fallois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Chevance" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Donnadieu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257136v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Santalla" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schneider" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Avila" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deloron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1910.130308" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257126v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chippaux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N. Salas-Clavijo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Postigo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Santalla" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/trstmh/trs004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254903v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Santalla" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Oporto" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edy Espinoza" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rios" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359161v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voahirana Rajaonarivelo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Le Goff" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/200411175" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362662v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis G Rasoloniaina" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raveloson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2001084297" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362648v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2001084309" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654594v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fleuret" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Guienne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/societe/7550-se-soigner-par-soi-meme.html" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268255v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion David" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Le Hesran" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268264v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Marquis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tual-Micheli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Mounier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268265v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987110v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490086v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.20756" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>