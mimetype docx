--- v0 (2026-03-13)
+++ v1 (2026-04-02)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Buffet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur d'enseignement artistique (Hdr) en philosophie de l'art à l'École supérieure d'arts & médias de Caen/Cherbourg</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurent-buffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’esthétisation marchande au prisme de la théorie de l’art (et vice et versa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Buffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue d'Esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Esthétisation, 2 (28), pp.41-50. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nre.028.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critique sociale&amp;quot; versus &amp;quot;critique artiste&amp;quot; : une fiction sociologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Buffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, L’image sans qualités, 2, pp.232-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art à l’épreuve du capitalisme tardif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Buffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue Lacanienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Le marché de l'identité, 1 (21), pp.209-220. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lrl.202.0209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les récits aveugles de Hamish Fulton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Buffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Le photographe face au flux, 1, [11 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Promesses du Déluge : petit glossaire pour un imaginaire de la catastrophe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Buffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hochart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Martel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magazine des Cultures Digitales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Nouveaux récits du climat, 79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Smithson et le temps des ruines : aux origines de la culture de la catastrophe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Buffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monument</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FRAC Normandie Caen, Feb 2014, Caen, France. pp.7-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’image sans qualités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Vladova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Labo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maddalena Parise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Leenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Captation et subversion. L'art à l'épreuve du capitalisme tardif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Buffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Presses du réel, 513 p., 2023, (Esthétique. critique), Emmanuel Alloa, 978-2-37896-408-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien sur la soustraction avec Laurent Buffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Buffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Baptiste Farkas. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riot Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 12, [14 p.], 2022, (Beaucoup plus de moins !), 978-2-493403-06-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05004646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Légende*</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Buffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fonds régional d'art contemporain de Franche-Comté, 236 p., 2016, 978-2-910595-23-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques de la flânerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Buffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rajalu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rachel Rajalu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Flânerie en paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.89-107, 2025, (Arts contemporains), 978-2-7535-9565-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le roman de (Hubert) Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Buffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'expérience du récit. 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École européenne supérieure d'art de Bretagne, 2018, 978-2-37022-022-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le théâtre des gestes fantômes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Buffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C'est pas beau de critiquer ? Tome deux [Isn't criticism a fine thing? Tome two]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MAC VAL (Musée d'art contemporain du Val-de-Marne), 2017, 978-2-916324-91-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Moles : une récupération de la psychogéographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Buffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles psychogéographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, Editions Mimésis, 2017, (L'Oeil et l'esprit), 978-88-6976-028-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId34"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Buffet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur d'enseignement artistique (Hdr) en philosophie de l'art à l'École supérieure d'arts & médias de Caen/Cherbourg</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurent-buffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’esthétisation marchande au prisme de la théorie de l’art (et vice et versa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Buffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue d'Esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Esthétisation, 2 (28), pp.41-50. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nre.028.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critique sociale&amp;quot; versus &amp;quot;critique artiste&amp;quot; : une fiction sociologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Buffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, L’image sans qualités, 2, pp.232-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art à l’épreuve du capitalisme tardif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Buffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue Lacanienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Le marché de l'identité, 1 (21), pp.209-220. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lrl.202.0209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les récits aveugles de Hamish Fulton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Buffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Le photographe face au flux, 1, [11 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Promesses du Déluge : petit glossaire pour un imaginaire de la catastrophe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Buffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hochart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Martel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magazine des Cultures Digitales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Nouveaux récits du climat, 79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Smithson et le temps des ruines : aux origines de la culture de la catastrophe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Buffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monument</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FRAC Normandie Caen, Feb 2014, Caen, France. pp.7-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’image sans qualités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Vladova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Labo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maddalena Parise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Leenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l'œuvre se raconte. Les récits médiateurs de l'art contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Buffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">de l'incidence éditeur, 173 p., 2026, 978-2-918193-83-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Captation et subversion. L'art à l'épreuve du capitalisme tardif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Buffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Presses du réel, 513 p., 2023, (Esthétique. critique), Emmanuel Alloa, 978-2-37896-408-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien sur la soustraction avec Laurent Buffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Buffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Baptiste Farkas. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riot Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 12, [14 p.], 2022, (Beaucoup plus de moins !), 978-2-493403-06-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05004646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Légende*</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Buffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fonds régional d'art contemporain de Franche-Comté, 236 p., 2016, 978-2-910595-23-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques de la flânerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Buffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rajalu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rachel Rajalu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Flânerie en paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.89-107, 2025, (Arts contemporains), 978-2-7535-9565-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le roman de (Hubert) Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Buffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'expérience du récit. 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École européenne supérieure d'art de Bretagne, 2018, 978-2-37022-022-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Moles : une récupération de la psychogéographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Buffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles psychogéographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, Editions Mimésis, 2017, (L'Oeil et l'esprit), 978-88-6976-028-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le théâtre des gestes fantômes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Buffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C'est pas beau de critiquer ? Tome deux [Isn't criticism a fine thing? Tome two]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MAC VAL (Musée d'art contemporain du Val-de-Marne), 2017, 978-2-916324-91-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId35"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A405A3A5"/>
+    <w:nsid w:val="4A63C859"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-buffet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991801v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Buffet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nre.028.0041" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404859v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991840v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lrl.202.0209" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404769v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405105v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hochart" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Martel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405138v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612420v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Vladova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Labo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena Parise" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Leenhardt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Watteau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991767v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004646v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riot-editions.fr/wp-content/uploads/2022/01/ENTRETIEN-12.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404806v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991712v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rajalu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404734v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405151v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404784v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-buffet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991801v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Buffet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nre.028.0041" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404859v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991840v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lrl.202.0209" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404769v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405105v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hochart" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Martel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405138v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612420v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Vladova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Labo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena Parise" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Leenhardt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Watteau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560549v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991767v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004646v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riot-editions.fr/wp-content/uploads/2022/01/ENTRETIEN-12.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404806v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991712v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rajalu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404734v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404784v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405151v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>