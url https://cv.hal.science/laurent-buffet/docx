--- v1 (2026-04-02)
+++ v2 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Buffet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur d'enseignement artistique (Hdr) en philosophie de l'art à l'École supérieure d'arts & médias de Caen/Cherbourg</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurent-buffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’esthétisation marchande au prisme de la théorie de l’art (et vice et versa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Buffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue d'Esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Esthétisation, 2 (28), pp.41-50. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nre.028.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critique sociale&amp;quot; versus &amp;quot;critique artiste&amp;quot; : une fiction sociologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Buffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, L’image sans qualités, 2, pp.232-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art à l’épreuve du capitalisme tardif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Buffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue Lacanienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Le marché de l'identité, 1 (21), pp.209-220. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lrl.202.0209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les récits aveugles de Hamish Fulton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Buffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Le photographe face au flux, 1, [11 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Promesses du Déluge : petit glossaire pour un imaginaire de la catastrophe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Buffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hochart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Martel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magazine des Cultures Digitales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Nouveaux récits du climat, 79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Smithson et le temps des ruines : aux origines de la culture de la catastrophe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Buffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monument</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FRAC Normandie Caen, Feb 2014, Caen, France. pp.7-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’image sans qualités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Vladova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Labo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maddalena Parise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Leenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l'œuvre se raconte. Les récits médiateurs de l'art contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Buffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">de l'incidence éditeur, 173 p., 2026, 978-2-918193-83-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Captation et subversion. L'art à l'épreuve du capitalisme tardif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Buffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Presses du réel, 513 p., 2023, (Esthétique. critique), Emmanuel Alloa, 978-2-37896-408-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien sur la soustraction avec Laurent Buffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Buffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Baptiste Farkas. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riot Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 12, [14 p.], 2022, (Beaucoup plus de moins !), 978-2-493403-06-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05004646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Légende*</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Buffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fonds régional d'art contemporain de Franche-Comté, 236 p., 2016, 978-2-910595-23-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques de la flânerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Buffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rajalu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rachel Rajalu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Flânerie en paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.89-107, 2025, (Arts contemporains), 978-2-7535-9565-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le roman de (Hubert) Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Buffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'expérience du récit. 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École européenne supérieure d'art de Bretagne, 2018, 978-2-37022-022-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Moles : une récupération de la psychogéographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Buffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles psychogéographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, Editions Mimésis, 2017, (L'Oeil et l'esprit), 978-88-6976-028-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le théâtre des gestes fantômes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Buffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C'est pas beau de critiquer ? Tome deux [Isn't criticism a fine thing? Tome two]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MAC VAL (Musée d'art contemporain du Val-de-Marne), 2017, 978-2-916324-91-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId35"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Buffet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur d'enseignement artistique (Hdr) en philosophie de l'art à l'École supérieure d'arts & médias de Caen/Cherbourg</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurent-buffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’esthétisation marchande au prisme de la théorie de l’art (et vice et versa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Buffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue d'Esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Esthétisation, 2 (28), pp.41-50. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nre.028.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critique sociale&amp;quot; versus &amp;quot;critique artiste&amp;quot; : une fiction sociologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Buffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, L’image sans qualités, 2, pp.232-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art à l’épreuve du capitalisme tardif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Buffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue Lacanienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Le marché de l'identité, 1 (21), pp.209-220. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lrl.202.0209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les récits aveugles de Hamish Fulton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Buffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Le photographe face au flux, 1, [11 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Promesses du Déluge : petit glossaire pour un imaginaire de la catastrophe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Buffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hochart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Martel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magazine des Cultures Digitales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Nouveaux récits du climat, 79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Smithson et le temps des ruines : aux origines de la culture de la catastrophe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Buffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monument</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FRAC Normandie Caen, Feb 2014, Caen, France. pp.7-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’image sans qualités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Vladova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Labo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maddalena Parise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Leenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l'œuvre se raconte. Les récits médiateurs de l'art contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Buffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">de l'incidence éditeur, 173 p., 2026, 978-2-918193-83-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Captation et subversion. L'art à l'épreuve du capitalisme tardif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Buffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Presses du réel, 513 p., 2023, (Esthétique. critique), Emmanuel Alloa, 978-2-37896-408-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien sur la soustraction avec Laurent Buffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Buffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Baptiste Farkas. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riot Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 12, [14 p.], 2022, (Beaucoup plus de moins !), 978-2-493403-06-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05004646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Légende*</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Buffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fonds régional d'art contemporain de Franche-Comté, 236 p., 2016, 978-2-910595-23-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques de la flânerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Buffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rajalu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rachel Rajalu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Flânerie en paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.89-107, 2025, (Arts contemporains), 978-2-7535-9565-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le roman de (Hubert) Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Buffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'expérience du récit. 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École européenne supérieure d'art de Bretagne, 2018, 978-2-37022-022-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le théâtre des gestes fantômes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Buffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C'est pas beau de critiquer ? Tome deux [Isn't criticism a fine thing? Tome two]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MAC VAL (Musée d'art contemporain du Val-de-Marne), 2017, 978-2-916324-91-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Moles : une récupération de la psychogéographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Buffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles psychogéographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, Editions Mimésis, 2017, (L'Oeil et l'esprit), 978-88-6976-028-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId35"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4A63C859"/>
+    <w:nsid w:val="8D0044D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-buffet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991801v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Buffet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nre.028.0041" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404859v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991840v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lrl.202.0209" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404769v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405105v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hochart" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Martel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405138v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612420v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Vladova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Labo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena Parise" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Leenhardt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Watteau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560549v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991767v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004646v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riot-editions.fr/wp-content/uploads/2022/01/ENTRETIEN-12.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404806v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991712v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rajalu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404734v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404784v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405151v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-buffet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991801v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Buffet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nre.028.0041" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404859v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991840v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lrl.202.0209" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404769v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405105v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hochart" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Martel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405138v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612420v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Vladova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Labo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena Parise" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Leenhardt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Watteau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560549v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991767v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004646v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riot-editions.fr/wp-content/uploads/2022/01/ENTRETIEN-12.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404806v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991712v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rajalu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404734v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405151v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404784v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>