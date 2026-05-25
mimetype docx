--- v2 (2026-05-01)
+++ v3 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Buffet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur d'enseignement artistique (Hdr) en philosophie de l'art à l'École supérieure d'arts & médias de Caen/Cherbourg</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurent-buffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’esthétisation marchande au prisme de la théorie de l’art (et vice et versa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Buffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue d'Esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Esthétisation, 2 (28), pp.41-50. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nre.028.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critique sociale&amp;quot; versus &amp;quot;critique artiste&amp;quot; : une fiction sociologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Buffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, L’image sans qualités, 2, pp.232-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art à l’épreuve du capitalisme tardif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Buffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue Lacanienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Le marché de l'identité, 1 (21), pp.209-220. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lrl.202.0209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les récits aveugles de Hamish Fulton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Buffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Le photographe face au flux, 1, [11 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Promesses du Déluge : petit glossaire pour un imaginaire de la catastrophe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Buffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hochart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Martel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magazine des Cultures Digitales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Nouveaux récits du climat, 79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Smithson et le temps des ruines : aux origines de la culture de la catastrophe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Buffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monument</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FRAC Normandie Caen, Feb 2014, Caen, France. pp.7-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’image sans qualités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Vladova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Labo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maddalena Parise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Leenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l'œuvre se raconte. Les récits médiateurs de l'art contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Buffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">de l'incidence éditeur, 173 p., 2026, 978-2-918193-83-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Captation et subversion. L'art à l'épreuve du capitalisme tardif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Buffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Presses du réel, 513 p., 2023, (Esthétique. critique), Emmanuel Alloa, 978-2-37896-408-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien sur la soustraction avec Laurent Buffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Buffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Baptiste Farkas. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riot Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 12, [14 p.], 2022, (Beaucoup plus de moins !), 978-2-493403-06-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05004646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Légende*</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Buffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fonds régional d'art contemporain de Franche-Comté, 236 p., 2016, 978-2-910595-23-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques de la flânerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Buffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rajalu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rachel Rajalu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Flânerie en paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.89-107, 2025, (Arts contemporains), 978-2-7535-9565-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le roman de (Hubert) Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Buffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'expérience du récit. 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École européenne supérieure d'art de Bretagne, 2018, 978-2-37022-022-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le théâtre des gestes fantômes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Buffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C'est pas beau de critiquer ? Tome deux [Isn't criticism a fine thing? Tome two]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MAC VAL (Musée d'art contemporain du Val-de-Marne), 2017, 978-2-916324-91-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Moles : une récupération de la psychogéographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Buffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles psychogéographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, Editions Mimésis, 2017, (L'Oeil et l'esprit), 978-88-6976-028-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId35"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Buffet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur d'enseignement artistique (Hdr) en philosophie de l'art à l'École supérieure d'arts & médias de Caen/Cherbourg</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurent-buffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie de l’art et psychanalyse : Jakobson, Mallarmé, Lacan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Buffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures de la psychanalyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Clinique contemporaine en psychanalyse, 48, pp.163-176. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/fp.048.0164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05614418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’esthétisation marchande au prisme de la théorie de l’art (et vice et versa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Buffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue d'Esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Esthétisation, 2 (28), pp.41-50. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nre.028.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critique sociale&amp;quot; versus &amp;quot;critique artiste&amp;quot; : une fiction sociologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Buffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, L’image sans qualités, 2, pp.232-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art à l’épreuve du capitalisme tardif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Buffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue Lacanienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Le marché de l'identité, 1 (21), pp.209-220. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lrl.202.0209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les récits aveugles de Hamish Fulton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Buffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Le photographe face au flux, 1, [11 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Promesses du Déluge : petit glossaire pour un imaginaire de la catastrophe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Buffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hochart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Martel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magazine des Cultures Digitales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Nouveaux récits du climat, 79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Smithson et le temps des ruines : aux origines de la culture de la catastrophe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Buffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monument</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FRAC Normandie Caen, Feb 2014, Caen, France. pp.7-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’image sans qualités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Vladova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Labo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maddalena Parise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Leenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l'œuvre se raconte. Les récits médiateurs de l'art contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Buffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">de l'incidence éditeur, 173 p., 2026, 978-2-918193-83-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Captation et subversion. L'art à l'épreuve du capitalisme tardif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Buffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Presses du réel, 513 p., 2023, (Esthétique. critique), Emmanuel Alloa, 978-2-37896-408-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien sur la soustraction avec Laurent Buffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Buffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Baptiste Farkas. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riot Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 12, [14 p.], 2022, (Beaucoup plus de moins !), 978-2-493403-06-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05004646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Légende*</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Buffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fonds régional d'art contemporain de Franche-Comté, 236 p., 2016, 978-2-910595-23-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques de la flânerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Buffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rajalu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rachel Rajalu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Flânerie en paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.89-107, 2025, (Arts contemporains), 978-2-7535-9565-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le roman de (Hubert) Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Buffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'expérience du récit. 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École européenne supérieure d'art de Bretagne, 2018, 978-2-37022-022-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le théâtre des gestes fantômes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Buffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C'est pas beau de critiquer ? Tome deux [Isn't criticism a fine thing? Tome two]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MAC VAL (Musée d'art contemporain du Val-de-Marne), 2017, 978-2-916324-91-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Moles : une récupération de la psychogéographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Buffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles psychogéographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, Editions Mimésis, 2017, (L'Oeil et l'esprit), 978-88-6976-028-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId37"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8D0044D6"/>
+    <w:nsid w:val="153A7B82"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-buffet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991801v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Buffet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nre.028.0041" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404859v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991840v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lrl.202.0209" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404769v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405105v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hochart" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Martel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405138v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612420v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Vladova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Labo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena Parise" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Leenhardt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Watteau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560549v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991767v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004646v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riot-editions.fr/wp-content/uploads/2022/01/ENTRETIEN-12.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404806v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991712v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rajalu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404734v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405151v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404784v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-buffet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05614418v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Buffet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/fp.048.0164" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991801v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nre.028.0041" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404859v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991840v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lrl.202.0209" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404769v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405105v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hochart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Martel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405138v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612420v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Vladova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Labo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena Parise" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Leenhardt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Watteau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560549v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991767v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004646v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riot-editions.fr/wp-content/uploads/2022/01/ENTRETIEN-12.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404806v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991712v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rajalu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404734v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405151v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404784v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>