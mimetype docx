--- v0 (2026-03-20)
+++ v1 (2026-04-13)
@@ -184,78 +184,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ponty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algorithmica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 88 (2), pp.26. </w:t>
+              <w:t xml:space="preserve">, 2026, 88 (2), 59 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00453-026-01371-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04094405v4</w:t>
+                <w:t xml:space="preserve">hal-04094405v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CREMSA: Compressed indexing of (ultra) large multiple sequence alignments</w:t>
               </w:r>
@@ -954,1101 +954,1101 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03608412v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggregation over Metric Spaces: Proposing and Voting in Elections, Budgeting, and Legislation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient, robust and effective rank aggregation for massive biological datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryan Brancotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nimrod Talmon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sarah Cohen-Boulakia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Denise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Artificial Intelligence Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1613/jair.1.12388⟩</w:t>
+              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 124, pp.406-421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.future.2021.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03388474v1</w:t>
+                <w:t xml:space="preserve">hal-03388443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorting by Multi-Cut Rearrangements</w:t>
+                <w:t xml:space="preserve">Aggregation over Metric Spaces: Proposing and Voting in Elections, Budgeting, and Legislation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Jean</w:t>
+                <w:t xml:space="preserve">Gal Shahaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Komusiewicz</w:t>
+                <w:t xml:space="preserve">Ehud Shapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nimrod Talmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/a14060169⟩</w:t>
+              <w:t xml:space="preserve">Journal of Artificial Intelligence Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1613/jair.1.12388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03388451v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03388474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decomposing Subcubic Graphs into Claws, Paths or Triangles</w:t>
+                <w:t xml:space="preserve">Sorting by Multi-Cut Rearrangements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irena Rusu</w:t>
+                <w:t xml:space="preserve">Géraldine Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Komusiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jgt.22713⟩</w:t>
+              <w:t xml:space="preserve">Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (6), pp.169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/a14060169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03388424v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03388451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Your rugby mates don't need to know your colleagues: Triadic closure with edge colors</w:t>
+                <w:t xml:space="preserve">Decomposing Subcubic Graphs into Claws, Paths or Triangles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Komusiewicz</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Sorge</w:t>
+                <w:t xml:space="preserve">Anthony Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Rizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computer and System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcss.2021.03.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 98 (4), pp.557-588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jgt.22713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03388392v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03388424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justified Representation for Perpetual Voting</w:t>
+                <w:t xml:space="preserve">Your rugby mates don't need to know your colleagues: Triadic closure with edge colors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariel Rosenfeld</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nimrod Talmon</w:t>
+                <w:t xml:space="preserve">Niels Grüttemeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Komusiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Sorge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/access.2021.3095087⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computer and System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 120, pp.75 - 96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcss.2021.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03388430v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03388392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient, robust and effective rank aggregation for massive biological datasets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Andrieu</w:t>
+                <w:t xml:space="preserve">Justified Representation for Perpetual Voting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bryan Brancotte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bulteau</w:t>
+                <w:t xml:space="preserve">Noam Hazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Cohen-Boulakia</w:t>
+                <w:t xml:space="preserve">Rutvik Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Denise</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ariel Rosenfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nimrod Talmon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 124, pp.406-421. </w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.96598 - 96612. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.future.2021.06.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/access.2021.3095087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03388443v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03388430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorting Signed Permutations by Intergenic Reversals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Consensus Strings with Small Maximum Distance and Small Distance Sum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bulteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andre Rodrigues Oliveira</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Markus L. Schmid</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ACM Transactions on Computational Biology and Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCBB.2020.2993002⟩</w:t>
+              <w:t xml:space="preserve">Algorithmica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 82 (5), pp.1378-1409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00453-019-00647-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02901617v1</w:t>
+                <w:t xml:space="preserve">hal-02382881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consensus Strings with Small Maximum Distance and Small Distance Sum</w:t>
+                <w:t xml:space="preserve">Tight Hardness Results for Consensus Problems on Circular Strings and Time Series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Froese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markus L. Schmid</w:t>
+                <w:t xml:space="preserve">Rolf Niedermeier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithmica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 82 (5), pp.1378-1409. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (3), pp.1854-1883. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00453-019-00647-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/19M1255781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02382881v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03031331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tight Hardness Results for Consensus Problems on Circular Strings and Time Series</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sorting Signed Permutations by Intergenic Reversals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Rodrigues Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klairton Lima Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 34 (3), pp.1854-1883. </w:t>
+              <w:t xml:space="preserve">IEEE/ACM Transactions on Computational Biology and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/19M1255781⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TCBB.2020.2993002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03031331v1</w:t>
+                <w:t xml:space="preserve">hal-02901617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recognizing binary shuffle squares is NP-hard</w:t>
               </w:r>
@@ -2119,689 +2119,689 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01986646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Clever Shopper Problem</w:t>
+                <w:t xml:space="preserve">Parameterized Algorithms in Bioinformatics: An Overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danny Hermelin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Vialette</w:t>
+                <w:t xml:space="preserve">Mathias Weller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theory of Computing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00224-019-09917-z⟩</w:t>
+              <w:t xml:space="preserve">Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (12), pp.256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/a12120256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01998054v1</w:t>
+                <w:t xml:space="preserve">hal-03004037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameterized Algorithms in Bioinformatics: An Overview</w:t>
+                <w:t xml:space="preserve">The Clever Shopper Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danny Hermelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Weller</w:t>
+                <w:t xml:space="preserve">Dušan Knop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 12 (12), pp.256. </w:t>
+              <w:t xml:space="preserve">Theory of Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 64, pp.17-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/a12120256⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00224-019-09917-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03004037v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BacHBerry: BACterial Hosts for production of Bioactive phenolics from bERRY fruits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Complexity of Finding Effectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bulteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexey Dudnik</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stefan Fafianie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Froese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolf Niedermeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nimrod Talmon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11101-017-9532-2⟩</w:t>
+              <w:t xml:space="preserve">Theory of Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 60 (2), pp.253-279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00224-016-9670-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01673596v1</w:t>
+                <w:t xml:space="preserve">hal-01494357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partitioning Perfect Graphs into Stars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René van Bevern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bredereck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiehua Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Froese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Graph Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 85 (2), pp.297-335. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jgt.22062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01494420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Complexity of Finding Effectors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bulteau</w:t>
+                <w:t xml:space="preserve">BacHBerry: BACterial Hosts for production of Bioactive phenolics from bERRY fruits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Dudnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipa Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Fafianie</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pilar Bañados</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theory of Computing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 60 (2), pp.253-279. </w:t>
+              <w:t xml:space="preserve">Phytochemistry Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00224-016-9670-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11101-017-9532-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01494357v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01673596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome rearrangements with indels in intergenes restrict the scenario space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2842,334 +2842,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01396842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Combinatorial Algorithm for Microbial Consortia Synthetic Design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Co-Clustering under the Maximum Norm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bulteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Froese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Julien-Laferrière</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sepp Hartung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolf Niedermeier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep29182⟩</w:t>
+              <w:t xml:space="preserve">Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (1), pp.15 - 17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/a9010017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01344296v1</w:t>
+                <w:t xml:space="preserve">hal-01494976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-Clustering under the Maximum Norm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Combinatorial Algorithm for Microbial Consortia Synthetic Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Julien-Laferrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Froese</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Parrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Marchetti-Spaccamela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sepp Hartung</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Leen Stougie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 9 (1), pp.15 - 17. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/a9010017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep29182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01494976v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Player Diffusion Games on Graph Classes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Froese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nimrod Talmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internet Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 12 (6), pp.363 - 380. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3216,64 +3216,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Prefix) reversal distance for (signed) strings with few blocks or small alphabets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Komusiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Discrete Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 37, pp.44-55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3320,51 +3320,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Triangle Counting in Dynamic Graph Streams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Froese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Kutzkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3418,577 +3418,577 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01494399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinatorial voter control in elections</w:t>
+                <w:t xml:space="preserve">Computing an Evolutionary Ordering is Hard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piotr Faliszewski</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nimrod Talmon</w:t>
+                <w:t xml:space="preserve">Gustavo Sacomoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blerina Sinaimeri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2015.04.023⟩</w:t>
+              <w:t xml:space="preserve">Electronic Notes in Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.endm.2015.07.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01260623v1</w:t>
+                <w:t xml:space="preserve">hal-01249259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fixed-parameter algorithms for scaffold filling</w:t>
+                <w:t xml:space="preserve">Some algorithmic results for [2]-sumset covers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anna Paola Carrieri</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riccardo Dondi</w:t>
+                <w:t xml:space="preserve">Roméo Rizzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Information Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 115 (1), pp.1-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01260577v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01044891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pancake Flipping Is Hard</w:t>
+                <w:t xml:space="preserve">Fixed-parameter algorithms for scaffold filling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Irena Rusu</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Paola Carrieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Dondi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computer and System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcss.2015.02.003⟩</w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 568, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2014.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01053461v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01260577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing an Evolutionary Ordering is Hard</w:t>
+                <w:t xml:space="preserve">Combinatorial voter control in elections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gustavo Sacomoto</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiehua Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blerina Sinaimeri</w:t>
+                <w:t xml:space="preserve">Piotr Faliszewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolf Niedermeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nimrod Talmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Notes in Discrete Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, </w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 589, pp.99-120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.endm.2015.07.043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2015.04.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01249259v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01260623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some algorithmic results for [2]-sumset covers</w:t>
+                <w:t xml:space="preserve">Pancake Flipping Is Hard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Roméo Rizzi</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Processing Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computer and System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 81 (8), pp.1556-1574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcss.2015.02.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01044891v1</w:t>
+                <w:t xml:space="preserve">hal-01053461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multivariate Algorithmics for NP-Hard String Problems</w:t>
               </w:r>
@@ -4000,64 +4000,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Falk Hüffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Komusiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolf Niedermeier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin- European Association for Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4095,64 +4095,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximal Strip Recovery Problem with Gaps: Hardness and Approximation Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Discrete Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 19, pp.1-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4281,64 +4281,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting the Minimum Breakpoint Linearization Problem Theoretical Computer Science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 494, pp.122-133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4357,248 +4357,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00826880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tractability and approximability of maximal strip recovery</w:t>
+                <w:t xml:space="preserve">Sorting by Transpositions is Difficult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 440-441, pp.14-28. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26 (3), pp.1148-1180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2012.04.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/110851390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00700598v1</w:t>
+                <w:t xml:space="preserve">hal-00826867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorting by Transpositions is Difficult</w:t>
+                <w:t xml:space="preserve">Tractability and approximability of maximal strip recovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minghui Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 26 (3), pp.1148-1180. </w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 440-441, pp.14-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/110851390⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2012.04.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00826867v1</w:t>
+                <w:t xml:space="preserve">hal-00700598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (42)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5368,51 +5368,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permutation Pattern Matching for Doubly Partially Ordered Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5498,51 +5498,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolf Niedermeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Till Tantau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5853,51 +5853,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partition Aggregation for Participatory Budgeting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pallavi Jain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nimrod Talmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5929,235 +5929,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03388463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequence graphs realizations and ambiguity in language models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sammy Khalife</w:t>
+                <w:t xml:space="preserve">A new parametrization for independent set reconfiguration and applications to RNA kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bulteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ponty</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COCOON 2021 - 27th International Computing and Combinatorics Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-89543-3_13⟩</w:t>
+              <w:t xml:space="preserve">IPEC 2021 - 16th International Symposium on Parameterized and Exact Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Lisbon, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/lipics.ipec.2021.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02495333v4</w:t>
+                <w:t xml:space="preserve">hal-03272963v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new parametrization for independent set reconfiguration and applications to RNA kinetics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sequence graphs realizations and ambiguity in language models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sammy Khalife</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ponty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Ponty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPEC 2021 - 16th International Symposium on Parameterized and Exact Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Lisbon, Portugal. </w:t>
+              <w:t xml:space="preserve">COCOON 2021 - 27th International Computing and Combinatorics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Tainan, Taiwan. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/lipics.ipec.2021.11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-89543-3_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03272963v2</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02495333v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree Diet: Reducing the Treewidth to Unlock FPT Algorithms in RNA Bioinformatics</w:t>
               </w:r>
@@ -6251,77 +6251,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorting by Multi-cut Rearrangements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Komusiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SOFSEM 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Bolzano-Bozen, Italy. pp.593-607, </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6485,51 +6485,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pallavi Jain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nimrod Talmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M-PREF2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Santiago de Compostela, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6548,364 +6548,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03388503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding a Small Number of Colourful Components</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reliability-Aware and Graph-Based Approach for Rank Aggregation of Biological Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryan Brancotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Daniël Paulusma</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Cohen-Boulakia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Denise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CPM 2019</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.CPM.2019.20⟩</w:t>
+              <w:t xml:space="preserve">2019 15th International Conference on eScience (eScience)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, San Diego, France. pp.136-145, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/eScience.2019.00022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02304030v1</w:t>
+                <w:t xml:space="preserve">hal-02527738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability-Aware and Graph-Based Approach for Rank Aggregation of Biological Data</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Finding a Small Number of Colourful Components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Denise</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konrad K. Dabrowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniël Paulusma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 15th International Conference on eScience (eScience)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, San Diego, France. pp.136-145, </w:t>
+              <w:t xml:space="preserve">CPM 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Pise, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/eScience.2019.00022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.CPM.2019.20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02527738v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Your Rugby Mates Don’t Need to Know Your Colleagues: Triadic Closure with Edge Colors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niels Grüttemeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Komusiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Sorge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIAC 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Rome, Italy. pp.99-111, </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6952,51 +6952,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consensus Strings with Small Maximum Distance and Small Distance Sum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus L. Schmid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43rd International Symposium on Mathematical Foundations of Computer Science (MFCS 2018).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Liverpool, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7043,64 +7043,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Clever Shopper Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danny Hermelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Labarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7160,51 +7160,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pattern Matching for k-Track Permutations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7264,51 +7264,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond Adjacency Maximization: Scaffold Filling for New String Distances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian J Komusiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7368,90 +7368,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decomposing Cubic Graphs into Connected Subgraphs of Size Three</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Labarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 22nd International Computing and Combinatorics Conference (COCOON)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Ho Chi Minh City, Vietnam. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7485,103 +7485,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precedence-Constrained Scheduling Problems Parameterized by Partial Order Width</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René van Bevern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bredereck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian J Komusiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nimrod Talmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DOOR 2016: Discrete Optimization and Operations Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Vladivostok, Russia. pp.345 - 120, </w:t>
@@ -7613,880 +7613,880 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01495042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Complexity of Finding Effectors</w:t>
+                <w:t xml:space="preserve">Multi-player Diffusion Games on Graph Classes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Froese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nimrod Talmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAMC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Singapore, China. </w:t>
+              <w:t xml:space="preserve">, May 2015, Singapore, Singapore. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-17142-5_20⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-17142-5_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01260613v1</w:t>
+                <w:t xml:space="preserve">hal-01260620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-player Diffusion Games on Graph Classes</w:t>
+                <w:t xml:space="preserve">The Complexity of Finding Effectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Fafianie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Froese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolf Niedermeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nimrod Talmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAMC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2015, Singapore, Singapore. </w:t>
+              <w:t xml:space="preserve">, 2015, Singapore, China. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-17142-5_18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-17142-5_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01260620v1</w:t>
+                <w:t xml:space="preserve">hal-01260613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fixed-Parameter Algorithms for Scaffold Filling</w:t>
+                <w:t xml:space="preserve">Co-Clustering Under the Maximum Norm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Riccardo Dondi</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Froese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sepp Hartung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolf Niedermeier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Lisbon, Portugal. </w:t>
+              <w:t xml:space="preserve">ISAAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Jeonju, South Korea. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-09174-7_12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-13075-0_24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01260583v1</w:t>
+                <w:t xml:space="preserve">hal-01260592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Star Partitions of Perfect Graphs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fixed-Parameter Algorithms for Scaffold Filling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Paola Carrieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Dondi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICALP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Copenhague, Denmark. </w:t>
+              <w:t xml:space="preserve">ISCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Lisbon, Portugal. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-43948-7_15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-09174-7_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01260593v1</w:t>
+                <w:t xml:space="preserve">hal-01260583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimum Common String Partition Parameterized by Partition Size is Fixed-Parameter Tractable</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Star Partitions of Perfect Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René van Bevern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bredereck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiehua Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Froese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SODA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, University of Illinois, Urbana-Champaign, Illinois, United States. pp.102-121, </w:t>
+              <w:t xml:space="preserve">ICALP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Copenhague, Denmark. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/1.9781611973402.8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-43948-7_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01176597v1</w:t>
+                <w:t xml:space="preserve">hal-01260593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversal Distances for Strings with Few Blocks or Small Alphabets</w:t>
+                <w:t xml:space="preserve">Minimum Common String Partition Parameterized by Partition Size is Fixed-Parameter Tractable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Komusiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th Annual Symposium on Combinatorial Pattern Matching (CPM 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Moscou, Russia. pp.50-59, </w:t>
+              <w:t xml:space="preserve">SODA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, University of Illinois, Urbana-Champaign, Illinois, United States. pp.102-121, </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-07566-2_6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/1.9781611973402.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01044938v1</w:t>
+                <w:t xml:space="preserve">hal-01176597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-Clustering Under the Maximum Norm</w:t>
+                <w:t xml:space="preserve">Reversal Distances for Strings with Few Blocks or Small Alphabets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rolf Niedermeier</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Komusiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISAAC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Jeonju, South Korea. </w:t>
+              <w:t xml:space="preserve">25th Annual Symposium on Combinatorial Pattern Matching (CPM 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Moscou, Russia. pp.50-59, </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-13075-0_24⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-07566-2_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01260592v1</w:t>
+                <w:t xml:space="preserve">hal-01044938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Fixed-Parameter Algorithm for Minimum Common String Partition with Few Duplications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Komusiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Workshop on Algorithms in Bioinformatics (WABI2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Nice, France. pp.244-258, </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8514,602 +8514,602 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00906903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardness of longest common subsequence for sequences with bounded run-lengths</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inapproximability of (1,2)-Exemplar Distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minghui Jiang</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd Annual Symposium on Combinatorial Pattern Matching (CPM'12)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-31265-6_11⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics Research and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Dallas, United States. pp.13-23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-30191-9_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00683311v1</w:t>
+                <w:t xml:space="preserve">hal-01171579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inapproximability of (1,2)-Exemplar Distance</w:t>
+                <w:t xml:space="preserve">Pancake Flipping is Hard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Minghui Jiang</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics Research and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">37th International Symposium on Mathematical Foundations of Computer Science (MFCS 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Bratislava, Slovakia. pp.247-258</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01171579v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00717712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pancake Flipping is Hard</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hardness of longest common subsequence for sequences with bounded run-lengths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Irena Rusu</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minghui Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro J. Tejada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th International Symposium on Mathematical Foundations of Computer Science (MFCS 2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23rd Annual Symposium on Combinatorial Pattern Matching (CPM'12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Helsinki, Finland. pp.138-148, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-31265-6_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00717712v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00683311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorting by Transpositions is Difficult</w:t>
+                <w:t xml:space="preserve">Tractability and Approximability of Maximal Strip Recovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minghui Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th International Colloquium on Automata, Languages and Programming (ICALP 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Zürich, Switzerland. pp.654-665</w:t>
+              <w:t xml:space="preserve">22nd Annual Symposium on Combinatorial Pattern Matching (CPM 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Palermo, Italy. pp.336-349</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00606223v1</w:t>
+                <w:t xml:space="preserve">hal-00606167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tractability and Approximability of Maximal Strip Recovery</w:t>
+                <w:t xml:space="preserve">Sorting by Transpositions is Difficult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Annual Symposium on Combinatorial Pattern Matching (CPM 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Palermo, Italy. pp.336-349</w:t>
+              <w:t xml:space="preserve">38th International Colloquium on Automata, Languages and Programming (ICALP 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Zürich, Switzerland. pp.654-665</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00606167v1</w:t>
+                <w:t xml:space="preserve">hal-00606223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting the Minimum Breakpoint Linearization Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Annual Conference on Theory and Applications of Models of Computation (TAMC 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Prague, France. pp.163-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9147,64 +9147,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximal Strip Recovery Problem with Gaps: Hardness and Approximation Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISAAC 2009 (20th International Symposium on Algorithms and Computation)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Hawaii, United States. pp.710-719</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9607,51 +9607,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Turning A Graph Into A Phylogenetic Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Weller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louxin Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9708,51 +9708,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolf Niedermeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Till Tantau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9796,77 +9796,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finding a Small Number of Colourful Components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konrad K. Dabrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Paulusma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10173,51 +10173,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094405v4" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Boury" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bulteau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Marchand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ponty" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-026-01371-x" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910677v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Salson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Boddaert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Bousso Gueye" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Hernandez--Courbevoie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaf211" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761629v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gardelle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-025-00278-6" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797299v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Dabrowski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noleen K&#246;hler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Ordyniak" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#235;l Paulusma" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1513290" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290576v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jug&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vialette" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2022.10.028" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103565v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Will" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Berkemer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-023-00229-z" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608412v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-022-00213-z" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388474v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gal Shahaf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehud Shapiro" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimrod Talmon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.1.12388" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388451v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fertin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Jean" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Komusiewicz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a14060169" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388424v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Labarre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Rizzi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Rusu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.22713" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388392v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Gr&#252;ttemeier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Sorge" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2021.03.001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388430v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam Hazon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutvik Page" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Rosenfeld" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2021.3095087" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388443v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Andrieu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Brancotte" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cohen-Boulakia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Denise" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2021.06.013" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901617v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Rodrigues Oliveira" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klairton Lima Brito" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2020.2993002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382881v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus L. Schmid" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-019-00647-9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031331v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Froese" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Niedermeier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1255781" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986646v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2019.01.012" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998054v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Hermelin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du&#353;an Knop" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-019-09917-z" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004037v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Weller" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a12120256" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01673596v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Dudnik" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Almeida" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Andrade" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Avila" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Ba&#241;ados" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11101-017-9532-2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494420v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; van Bevern" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bredereck" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiehua Chen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.22062" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494357v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Fafianie" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-016-9670-8" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396842v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tannier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-016-1264-6" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344296v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Julien-Laferri&#232;re" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Parrot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Marchetti-Spaccamela" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leen Stougie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep29182" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494976v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepp Hartung" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a9010017" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494989v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15427951.2016.1197167" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318663v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2016.05.002" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494399v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Kutzkov" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Pagh" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-015-0036-4" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260623v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Faliszewski" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.04.023" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260577v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Paola Carrieri" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Dondi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2014.12.005" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053461v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2015.02.003" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249259v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Sacomoto" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blerina Sinaimeri" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2015.07.043" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044891v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Rizzi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260610v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk H&#252;ffner" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826876v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171580v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghui Jiang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2012.144" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826880v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700598v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2012.04.034" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826867v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110851390" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778558v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves David" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Horn" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euxane Tran-Girard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929088v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773755v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Salson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baudeau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773768v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589901v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830513v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2023.08.231" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413413v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gambette" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Seminck" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CPM.2022.24" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624311v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/lipics.cpm.2022.21" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852740v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Jones" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Tantau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CPM.2022.6" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03676377v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495171v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15914-5_9" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388463v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pallavi Jain" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495333v4" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Khalife" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89543-3_13" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272963v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/lipics.ipec.2021.11" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03206132v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346830v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67731-2_43" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388489v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Giraudo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CPM.2021.11" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388503v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304030v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad K. Dabrowski" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Johnson" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CPM.2019.20" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527738v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eScience.2019.00022" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382897v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17402-6_9" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930623v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2018.1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715824v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-90530-3_6" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935941v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94667-2_9" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615671v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian J Komusiewicz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CPM.2017.27" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309152v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42634-1_32" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495042v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44914-2_9" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260613v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17142-5_20" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260620v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17142-5_18" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260583v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09174-7_12" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260593v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-43948-7_15" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176597v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611973402.8" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044938v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07566-2_6" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260592v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13075-0_24" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906903v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40453-5_19" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683311v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro J. Tejada" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31265-6_11" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171579v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30191-9_2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717712v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606223v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606167v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482856v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425145v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01394119v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Julien-Laferri&#232;re" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Parrot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Marchetti-Spaccamela" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Stougie" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510148v2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929691v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085424v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louxin Zhang" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322887v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986725v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Paulusma" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00906929v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094405v5" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Boury" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bulteau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Marchand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ponty" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-026-01371-x" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910677v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Salson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Boddaert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Bousso Gueye" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Hernandez--Courbevoie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaf211" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761629v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gardelle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-025-00278-6" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797299v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Dabrowski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noleen K&#246;hler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Ordyniak" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#235;l Paulusma" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1513290" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290576v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jug&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vialette" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2022.10.028" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103565v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Will" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Berkemer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-023-00229-z" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608412v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-022-00213-z" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388443v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Andrieu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Brancotte" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cohen-Boulakia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Denise" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2021.06.013" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388474v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gal Shahaf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehud Shapiro" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimrod Talmon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.1.12388" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388451v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fertin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Jean" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Komusiewicz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a14060169" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388424v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Labarre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Rizzi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Rusu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.22713" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388392v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Gr&#252;ttemeier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Sorge" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2021.03.001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388430v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam Hazon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutvik Page" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Rosenfeld" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2021.3095087" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382881v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus L. Schmid" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-019-00647-9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031331v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Froese" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Niedermeier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1255781" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901617v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Rodrigues Oliveira" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klairton Lima Brito" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2020.2993002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986646v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2019.01.012" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004037v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Weller" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a12120256" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998054v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Hermelin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du&#353;an Knop" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-019-09917-z" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494357v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Fafianie" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-016-9670-8" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494420v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; van Bevern" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bredereck" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiehua Chen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.22062" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01673596v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Dudnik" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Almeida" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Andrade" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Avila" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Ba&#241;ados" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11101-017-9532-2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396842v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tannier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-016-1264-6" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494976v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepp Hartung" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a9010017" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344296v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Julien-Laferri&#232;re" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Parrot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Marchetti-Spaccamela" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leen Stougie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep29182" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494989v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15427951.2016.1197167" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318663v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2016.05.002" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494399v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Kutzkov" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Pagh" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-015-0036-4" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249259v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Sacomoto" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blerina Sinaimeri" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2015.07.043" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044891v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Rizzi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260577v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Paola Carrieri" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Dondi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2014.12.005" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260623v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Faliszewski" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.04.023" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053461v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2015.02.003" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260610v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk H&#252;ffner" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826876v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171580v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghui Jiang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2012.144" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826880v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826867v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110851390" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700598v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2012.04.034" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778558v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves David" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Horn" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euxane Tran-Girard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929088v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773755v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Salson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baudeau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773768v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589901v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830513v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2023.08.231" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413413v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gambette" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Seminck" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CPM.2022.24" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624311v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/lipics.cpm.2022.21" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852740v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Jones" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Tantau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CPM.2022.6" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03676377v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495171v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15914-5_9" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388463v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pallavi Jain" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272963v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/lipics.ipec.2021.11" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495333v4" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Khalife" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89543-3_13" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03206132v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346830v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67731-2_43" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388489v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Giraudo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CPM.2021.11" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388503v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527738v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eScience.2019.00022" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304030v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad K. Dabrowski" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Johnson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CPM.2019.20" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382897v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17402-6_9" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930623v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2018.1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715824v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-90530-3_6" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935941v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94667-2_9" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615671v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian J Komusiewicz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CPM.2017.27" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309152v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42634-1_32" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495042v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44914-2_9" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260620v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17142-5_18" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260613v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17142-5_20" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260592v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13075-0_24" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260583v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09174-7_12" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260593v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-43948-7_15" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176597v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611973402.8" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044938v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07566-2_6" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906903v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40453-5_19" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171579v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30191-9_2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717712v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683311v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro J. Tejada" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31265-6_11" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606167v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606223v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482856v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425145v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01394119v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Julien-Laferri&#232;re" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Parrot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Marchetti-Spaccamela" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Stougie" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510148v2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929691v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085424v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louxin Zhang" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322887v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986725v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Paulusma" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00906929v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>