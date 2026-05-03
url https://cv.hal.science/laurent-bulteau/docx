--- v1 (2026-04-13)
+++ v2 (2026-05-03)
@@ -84,51 +84,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (39)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (38)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -235,4534 +235,4426 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04094405v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CREMSA: Compressed indexing of (ultra) large multiple sequence alignments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RNA inverse folding can be solved in linear time for structures without isolated stacks or base pairs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Boury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikaël Salson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Awa Bousso Gueye</w:t>
+                <w:t xml:space="preserve">Samuel Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ponty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btaf211⟩</w:t>
+              <w:t xml:space="preserve">Algorithms for Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (1), pp.20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13015-025-00278-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04910677v2</w:t>
+                <w:t xml:space="preserve">hal-04761629v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNA inverse folding can be solved in linear time for structures without isolated stacks or base pairs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Théo Boury</w:t>
+                <w:t xml:space="preserve">An Algorithmic Framework for Locally Constrained Homomorphisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bulteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konrad Dabrowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noleen Köhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Ordyniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Gardelle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yann Ponty</w:t>
+                <w:t xml:space="preserve">Daniël Paulusma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithms for Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 20 (1), pp.20. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38 (2), pp.1315-1350. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13015-025-00278-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/22M1513290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04761629v3</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04797299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Algorithmic Framework for Locally Constrained Homomorphisms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automated design of dynamic programming schemes for RNA folding with pseudoknots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Will</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Berkemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ponty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Daniël Paulusma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/22M1513290⟩</w:t>
+              <w:t xml:space="preserve">Algorithms for Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (1), pp.18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13015-023-00229-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04797299v1</w:t>
+                <w:t xml:space="preserve">hal-04103565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On shuffled-square-free words</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 941, pp.91-103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tcs.2022.10.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04290576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated design of dynamic programming schemes for RNA folding with pseudoknots</w:t>
+                <w:t xml:space="preserve">Tree Diet: Reducing the Treewidth to Unlock FPT Algorithms in RNA Bioinformatics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Marchand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sarah Berkemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ponty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algorithms for Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 18 (1), pp.18. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13015-023-00229-z⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 17 (1), pp.8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13015-022-00213-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04103565v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03608412v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree Diet: Reducing the Treewidth to Unlock FPT Algorithms in RNA Bioinformatics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sorting by Multi-Cut Rearrangements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Komusiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithms for Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13015-022-00213-z⟩</w:t>
+              <w:t xml:space="preserve">Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (6), pp.169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/a14060169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03608412v2</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03388451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient, robust and effective rank aggregation for massive biological datasets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Decomposing Subcubic Graphs into Claws, Paths or Triangles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bulteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Andrieu</w:t>
+                <w:t xml:space="preserve">Romeo Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bryan Brancotte</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Irena Rusu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.future.2021.06.013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 98 (4), pp.557-588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jgt.22713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03388443v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03388424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggregation over Metric Spaces: Proposing and Voting in Elections, Budgeting, and Legislation</w:t>
+                <w:t xml:space="preserve">Your rugby mates don't need to know your colleagues: Triadic closure with edge colors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nimrod Talmon</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niels Grüttemeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Komusiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Sorge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Artificial Intelligence Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1613/jair.1.12388⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computer and System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 120, pp.75 - 96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcss.2021.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03388474v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03388392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorting by Multi-Cut Rearrangements</w:t>
+                <w:t xml:space="preserve">Aggregation over Metric Spaces: Proposing and Voting in Elections, Budgeting, and Legislation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christian Komusiewicz</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gal Shahaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehud Shapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nimrod Talmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/a14060169⟩</w:t>
+              <w:t xml:space="preserve">Journal of Artificial Intelligence Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1613/jair.1.12388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03388451v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03388474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decomposing Subcubic Graphs into Claws, Paths or Triangles</w:t>
+                <w:t xml:space="preserve">Justified Representation for Perpetual Voting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Irena Rusu</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noam Hazon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rutvik Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel Rosenfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nimrod Talmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jgt.22713⟩</w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.96598 - 96612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/access.2021.3095087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03388424v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03388430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Your rugby mates don't need to know your colleagues: Triadic closure with edge colors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient, robust and effective rank aggregation for massive biological datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryan Brancotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Cohen-Boulakia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niels Grüttemeier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alain Denise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computer and System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcss.2021.03.001⟩</w:t>
+              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 124, pp.406-421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.future.2021.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03388392v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03388443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justified Representation for Perpetual Voting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sorting Signed Permutations by Intergenic Reversals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Rodrigues Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klairton Lima Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/access.2021.3095087⟩</w:t>
+              <w:t xml:space="preserve">IEEE/ACM Transactions on Computational Biology and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCBB.2020.2993002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03388430v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02901617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consensus Strings with Small Maximum Distance and Small Distance Sum</w:t>
+                <w:t xml:space="preserve">Tight Hardness Results for Consensus Problems on Circular Strings and Time Series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Markus L. Schmid</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Froese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolf Niedermeier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithmica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00453-019-00647-9⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (3), pp.1854-1883. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/19M1255781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02382881v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03031331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tight Hardness Results for Consensus Problems on Circular Strings and Time Series</w:t>
+                <w:t xml:space="preserve">Consensus Strings with Small Maximum Distance and Small Distance Sum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rolf Niedermeier</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus L. Schmid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/19M1255781⟩</w:t>
+              <w:t xml:space="preserve">Algorithmica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 82 (5), pp.1378-1409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00453-019-00647-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03031331v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02382881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorting Signed Permutations by Intergenic Reversals</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recognizing binary shuffle squares is NP-hard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vialette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ACM Transactions on Computational Biology and Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCBB.2020.2993002⟩</w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 806, pp.116-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2019.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02901617v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01986646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recognizing binary shuffle squares is NP-hard</w:t>
+                <w:t xml:space="preserve">The Clever Shopper Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danny Hermelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dušan Knop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2019.01.012⟩</w:t>
+              <w:t xml:space="preserve">Theory of Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 64, pp.17-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00224-019-09917-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01986646v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameterized Algorithms in Bioinformatics: An Overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Weller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 12 (12), pp.256. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/a12120256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03004037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Clever Shopper Problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bulteau</w:t>
+                <w:t xml:space="preserve">BacHBerry: BACterial Hosts for production of Bioactive phenolics from bERRY fruits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Dudnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipa Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danny Hermelin</w:t>
+                <w:t xml:space="preserve">Ricardo Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dušan Knop</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Barbara Avila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Bañados</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theory of Computing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00224-019-09917-z⟩</w:t>
+              <w:t xml:space="preserve">Phytochemistry Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11101-017-9532-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01998054v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01673596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Complexity of Finding Effectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Fafianie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Froese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolf Niedermeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nimrod Talmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theory of Computing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 60 (2), pp.253-279. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00224-016-9670-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01494357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partitioning Perfect Graphs into Stars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René van Bevern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bredereck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiehua Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Froese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Graph Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 85 (2), pp.297-335. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jgt.22062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01494420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BacHBerry: BACterial Hosts for production of Bioactive phenolics from bERRY fruits</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Combinatorial Algorithm for Microbial Consortia Synthetic Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filipa Almeida</w:t>
+                <w:t xml:space="preserve">Alice Julien-Laferrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Andrade</w:t>
+                <w:t xml:space="preserve">Delphine Parrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Avila</w:t>
+                <w:t xml:space="preserve">Alberto Marchetti-Spaccamela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pilar Bañados</w:t>
+                <w:t xml:space="preserve">Leen Stougie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, pp.1-36. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11101-017-9532-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep29182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01673596v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome rearrangements with indels in intergenes restrict the scenario space</w:t>
+                <w:t xml:space="preserve">Co-Clustering under the Maximum Norm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Fertin</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Froese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Tannier</w:t>
+                <w:t xml:space="preserve">Sepp Hartung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolf Niedermeier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 17 (Suppl 14), 426 (7 p.). </w:t>
+              <w:t xml:space="preserve">Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (1), pp.15 - 17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12859-016-1264-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/a9010017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01396842v1</w:t>
+                <w:t xml:space="preserve">hal-01494976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-Clustering under the Maximum Norm</w:t>
+                <w:t xml:space="preserve">Genome rearrangements with indels in intergenes restrict the scenario space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Froese</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sepp Hartung</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rolf Niedermeier</w:t>
+                <w:t xml:space="preserve">Eric Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 9 (1), pp.15 - 17. </w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (Suppl 14), 426 (7 p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/a9010017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12859-016-1264-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01494976v1</w:t>
+                <w:t xml:space="preserve">hal-01396842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Combinatorial Algorithm for Microbial Consortia Synthetic Design</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">(Prefix) reversal distance for (signed) strings with few blocks or small alphabets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Komusiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep29182⟩</w:t>
+              <w:t xml:space="preserve">Journal of Discrete Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37, pp.44-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jda.2016.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01344296v1</w:t>
+                <w:t xml:space="preserve">hal-01318663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Player Diffusion Games on Graph Classes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Froese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nimrod Talmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internet Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 12 (6), pp.363 - 380. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/15427951.2016.1197167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01494989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Prefix) reversal distance for (signed) strings with few blocks or small alphabets</w:t>
+                <w:t xml:space="preserve">Triangle Counting in Dynamic Graph Streams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Komusiewicz</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Froese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Kutzkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rasmus Pagh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Discrete Algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jda.2016.05.002⟩</w:t>
+              <w:t xml:space="preserve">Algorithmica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 76 (1), pp.259 - 278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00453-015-0036-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01318663v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01494399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triangle Counting in Dynamic Graph Streams</w:t>
+                <w:t xml:space="preserve">Combinatorial voter control in elections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rasmus Pagh</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiehua Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Faliszewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolf Niedermeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nimrod Talmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithmica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00453-015-0036-4⟩</w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 589, pp.99-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2015.04.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01494399v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01260623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing an Evolutionary Ordering is Hard</w:t>
+                <w:t xml:space="preserve">Fixed-parameter algorithms for scaffold filling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Blerina Sinaimeri</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Paola Carrieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Dondi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Notes in Discrete Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.endm.2015.07.043⟩</w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 568, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2014.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01249259v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01260577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some algorithmic results for [2]-sumset covers</w:t>
+                <w:t xml:space="preserve">Pancake Flipping Is Hard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Roméo Rizzi</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Processing Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computer and System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 81 (8), pp.1556-1574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcss.2015.02.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01044891v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01053461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fixed-parameter algorithms for scaffold filling</w:t>
+                <w:t xml:space="preserve">Computing an Evolutionary Ordering is Hard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Riccardo Dondi</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Sacomoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blerina Sinaimeri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2014.12.005⟩</w:t>
+              <w:t xml:space="preserve">Electronic Notes in Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.endm.2015.07.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01260577v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01249259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinatorial voter control in elections</w:t>
+                <w:t xml:space="preserve">Some algorithmic results for [2]-sumset covers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nimrod Talmon</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vialette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roméo Rizzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Information Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 115 (1), pp.1-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01260623v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01044891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pancake Flipping Is Hard</w:t>
+                <w:t xml:space="preserve">Multivariate Algorithmics for NP-Hard String Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Irena Rusu</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Falk Hüffner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Komusiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolf Niedermeier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computer and System Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin- European Association for Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 114</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01053461v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01260610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate Algorithmics for NP-Hard String Problems</w:t>
+                <w:t xml:space="preserve">Inapproximability of (1,2)-Exemplar Distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rolf Niedermeier</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minghui Jiang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin- European Association for Theoretical Computer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE/ACM Transactions on Computational Biology and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10 (6), pp.1384-1390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCBB.2012.144⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01260610v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01171580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximal Strip Recovery Problem with Gaps: Hardness and Approximation Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Discrete Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 19, pp.1-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00826876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inapproximability of (1,2)-Exemplar Distance</w:t>
+                <w:t xml:space="preserve">Revisiting the Minimum Breakpoint Linearization Problem Theoretical Computer Science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Minghui Jiang</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ACM Transactions on Computational Biology and Bioinformatics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 494, pp.122-133</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01171580v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00826880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the Minimum Breakpoint Linearization Problem Theoretical Computer Science</w:t>
+                <w:t xml:space="preserve">Tractability and approximability of maximal strip recovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minghui Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 494, pp.122-133</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 440-441, pp.14-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2012.04.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00826880v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00700598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorting by Transpositions is Difficult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 26 (3), pp.1148-1180. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1137/110851390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00826867v1</w:t>
-              </w:r>
-[...115 lines deleted...]
-                <w:t xml:space="preserve">hal-00700598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (42)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (43)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A coherent index for dichotomy in version-controlled repositories</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CREMSA: Compressed indexing of (ultra) large multiple sequence alignments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Salson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Boddaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Awa Bousso Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Hernandez--Courbevoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Symposium on Theoretical Aspects of Software Engineering (TASE 2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISMB/ECCB 2025 - 33rd international conference on Intelligent Systems for Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISCB, Jul 2025, Liverpool, United Kingdom. pp.i246-i254, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btaf211⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04778558v2</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04910677v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incremental Reachability Index</w:t>
+                <w:t xml:space="preserve">A coherent index for dichotomy in version-controlled repositories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves David</w:t>
@@ -4780,309 +4672,322 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Horn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euxane Tran-Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd Symposium on Experimental Algorithms (SEA 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Venice, Italy</w:t>
+              <w:t xml:space="preserve">19th International Symposium on Theoretical Aspects of Software Engineering (TASE 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Cyprus, Jul 2025, Limassol, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04929088v2</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04778558v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressed indexing of (ultra) large viral alignments</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Incremental Reachability Index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Horn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Euxane Tran-Girard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEQBIM 2024 - Journées du groupe de travail Séquences en Bioinformatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">23rd Symposium on Experimental Algorithms (SEA 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04773755v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04929088v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNA inverse folding can be solved in linear time for structures without isolated stacks or base pairs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Théo Boury</w:t>
+                <w:t xml:space="preserve">Compressed indexing of (ultra) large viral alignments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Salson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Baudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Boddaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Awa Bousso Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEQBIM 2024 - Journées du groupe de travail Séquences en Bioinformatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04773768v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04773755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RNA inverse folding can be solved in linear time for structures without isolated stacks or base pairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5095,571 +5000,562 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ponty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WABI 2024 - 24th Workshop on Algorithms in Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">SEQBIM 2024 - Journées du groupe de travail Séquences en Bioinformatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04589901v2</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04773768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Problem of Discovery in Version Control Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RNA inverse folding can be solved in linear time for structures without isolated stacks or base pairs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Boury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florian Horn</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ponty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XII Latin-American Algorithms, Graphs and Optimization Symposium (LAGOS 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WABI 2024 - 24th Workshop on Algorithms in Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, London, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03830513v2</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04589901v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reordering a tree according to an order on its leaves</w:t>
+                <w:t xml:space="preserve">The Problem of Discovery in Version Control Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olga Seminck</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Horn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CPM 2022</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.CPM.2022.24⟩</w:t>
+              <w:t xml:space="preserve">XII Latin-American Algorithms, Graphs and Optimization Symposium (LAGOS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Huatulco, Oaxaca, México, Mexico. pp.209-216, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2023.08.231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03413413v2</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03830513v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permutation Pattern Matching for Doubly Partially Ordered Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd Annual Symposium on Combinatorial Pattern Matching</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hideo Bannai and Jan Holub, Jun 2022, Prague, Czech Republic. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4230/lipics.cpm.2022.21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03624311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An FPT-Algorithm for Longest Common Subsequence Parameterized by the Maximum Number of Deletions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolf Niedermeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Till Tantau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd Annual Symposium on Combinatorial Pattern Matching (CPM 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Pragues (CZ), Czech Republic. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4230/LIPIcs.CPM.2022.6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03852740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated design of dynamic programming schemes for RNA folding with pseudoknots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Will</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Berkemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5674,3537 +5570,3641 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WABI 2022 - 22nd Workshop on Algorithms in Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Potsdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03676377v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Algorithmic Framework for Locally Constrained Homomorphisms</w:t>
+                <w:t xml:space="preserve">Reordering a tree according to an order on its leaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Daniël Paulusma</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gambette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Seminck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Graph-Theoretic Concepts in Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-15914-5_9⟩</w:t>
+              <w:t xml:space="preserve">CPM 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Prague, Czech Republic. pp.24:1-24:15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.CPM.2022.24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04495171v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03413413v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partition Aggregation for Participatory Budgeting</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Algorithmic Framework for Locally Constrained Homomorphisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konrad Dabrowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noleen Köhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Ordyniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniël Paulusma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAMAS'21</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop on Graph-Theoretic Concepts in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Tübingen, Germany. pp.114-128, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-15914-5_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03388463v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04495171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new parametrization for independent set reconfiguration and applications to RNA kinetics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Partition Aggregation for Participatory Budgeting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pallavi Jain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nimrod Talmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Ponty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPEC 2021 - 16th International Symposium on Parameterized and Exact Computation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AAMAS'21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, London (virtual), United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03272963v2</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03388463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequence graphs realizations and ambiguity in language models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sammy Khalife</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ponty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COCOON 2021 - 27th International Computing and Combinatorics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Tainan, Taiwan. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-89543-3_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02495333v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree Diet: Reducing the Treewidth to Unlock FPT Algorithms in RNA Bioinformatics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new parametrization for independent set reconfiguration and applications to RNA kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bulteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ponty</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WABI 2021 - 21st Workshop on Algorithms in Bioinformatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IPEC 2021 - 16th International Symposium on Parameterized and Exact Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Lisbon, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/lipics.ipec.2021.11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03206132v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03272963v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorting by Multi-cut Rearrangements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tree Diet: Reducing the Treewidth to Unlock FPT Algorithms in RNA Bioinformatics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ponty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Komusiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOFSEM 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WABI 2021 - 21st Workshop on Algorithms in Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03346830v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03206132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disorders and Permutations</w:t>
+                <w:t xml:space="preserve">Sorting by Multi-cut Rearrangements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Vialette</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Komusiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd Annual Symposium on Combinatorial Pattern Matching (CPM 2021)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.CPM.2021.11⟩</w:t>
+              <w:t xml:space="preserve">SOFSEM 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Bolzano-Bozen, Italy. pp.593-607, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-67731-2_43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03388489v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03346830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partition Aggregation for Budgeting</w:t>
+                <w:t xml:space="preserve">Disorders and Permutations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nimrod Talmon</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuele Giraudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M-PREF2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">32nd Annual Symposium on Combinatorial Pattern Matching (CPM 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Wroclaw, Poland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.CPM.2021.11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03388503v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03388489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability-Aware and Graph-Based Approach for Rank Aggregation of Biological Data</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Partition Aggregation for Budgeting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pallavi Jain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nimrod Talmon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 15th International Conference on eScience (eScience)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">M-PREF2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Santiago de Compostela, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02527738v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03388503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finding a Small Number of Colourful Components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konrad K. Dabrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniël Paulusma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CPM 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Pise, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4230/LIPIcs.CPM.2019.20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02304030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Your Rugby Mates Don’t Need to Know Your Colleagues: Triadic Closure with Edge Colors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reliability-Aware and Graph-Based Approach for Rank Aggregation of Biological Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryan Brancotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Cohen-Boulakia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niels Grüttemeier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alain Denise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIAC 2019</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-17402-6_9⟩</w:t>
+              <w:t xml:space="preserve">2019 15th International Conference on eScience (eScience)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, San Diego, France. pp.136-145, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/eScience.2019.00022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02382897v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02527738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consensus Strings with Small Maximum Distance and Small Distance Sum</w:t>
+                <w:t xml:space="preserve">Your Rugby Mates Don’t Need to Know Your Colleagues: Triadic Closure with Edge Colors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Markus L. Schmid</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niels Grüttemeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Komusiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Sorge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43rd International Symposium on Mathematical Foundations of Computer Science (MFCS 2018).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.MFCS.2018.1⟩</w:t>
+              <w:t xml:space="preserve">CIAC 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Rome, Italy. pp.99-111, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-17402-6_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01930623v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02382897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Clever Shopper Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danny Hermelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Labarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 13th International Computer Science Symposium in Russia (CSR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Moscow, Russia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-90530-3_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01715824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pattern Matching for k-Track Permutations</w:t>
+                <w:t xml:space="preserve">Consensus Strings with Small Maximum Distance and Small Distance Sum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Vialette</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus L. Schmid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Combinatorial Algorithms (IWOCA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-94667-2_9⟩</w:t>
+              <w:t xml:space="preserve">43rd International Symposium on Mathematical Foundations of Computer Science (MFCS 2018).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Liverpool, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.MFCS.2018.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01935941v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond Adjacency Maximization: Scaffold Filling for New String Distances</w:t>
+                <w:t xml:space="preserve">Pattern Matching for k-Track Permutations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian J Komusiewicz</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Rizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th Annual Symposium on Combinatorial Pattern Matching</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.CPM.2017.27⟩</w:t>
+              <w:t xml:space="preserve">International Workshop on Combinatorial Algorithms (IWOCA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Singapore, Singapore. pp.102-114, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-94667-2_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01615671v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01935941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decomposing Cubic Graphs into Connected Subgraphs of Size Three</w:t>
+                <w:t xml:space="preserve">Beyond Adjacency Maximization: Scaffold Filling for New String Distances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Irena Rusu</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian J Komusiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 22nd International Computing and Combinatorics Conference (COCOON)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-42634-1_32⟩</w:t>
+              <w:t xml:space="preserve">28th Annual Symposium on Combinatorial Pattern Matching</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Warsaw, Poland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.CPM.2017.27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01309152v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01615671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precedence-Constrained Scheduling Problems Parameterized by Partial Order Width</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Decomposing Cubic Graphs into Connected Subgraphs of Size Three</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Rizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irena Rusu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DOOR 2016: Discrete Optimization and Operations Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-44914-2_9⟩</w:t>
+              <w:t xml:space="preserve">The 22nd International Computing and Combinatorics Conference (COCOON)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Ho Chi Minh City, Vietnam. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-42634-1_32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01495042v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01309152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-player Diffusion Games on Graph Classes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Precedence-Constrained Scheduling Problems Parameterized by Partial Order Width</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René van Bevern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bredereck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian J Komusiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nimrod Talmon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAMC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-17142-5_18⟩</w:t>
+              <w:t xml:space="preserve">DOOR 2016: Discrete Optimization and Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Vladivostok, Russia. pp.345 - 120, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-44914-2_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01260620v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01495042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Complexity of Finding Effectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Fafianie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Froese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolf Niedermeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nimrod Talmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAMC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Singapore, China. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-17142-5_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01260613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-Clustering Under the Maximum Norm</w:t>
+                <w:t xml:space="preserve">Multi-player Diffusion Games on Graph Classes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Froese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rolf Niedermeier</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nimrod Talmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISAAC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-13075-0_24⟩</w:t>
+              <w:t xml:space="preserve">TAMC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Singapore, Singapore. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-17142-5_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01260592v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01260620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fixed-Parameter Algorithms for Scaffold Filling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Star Partitions of Perfect Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René van Bevern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bredereck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiehua Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Froese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCO</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-09174-7_12⟩</w:t>
+              <w:t xml:space="preserve">ICALP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Copenhague, Denmark. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-43948-7_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01260583v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01260593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Star Partitions of Perfect Graphs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fixed-Parameter Algorithms for Scaffold Filling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Paola Carrieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Dondi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICALP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-43948-7_15⟩</w:t>
+              <w:t xml:space="preserve">ISCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Lisbon, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-09174-7_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01260593v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01260583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimum Common String Partition Parameterized by Partition Size is Fixed-Parameter Tractable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Komusiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SODA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, University of Illinois, Urbana-Champaign, Illinois, United States. pp.102-121, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1137/1.9781611973402.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01176597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reversal Distances for Strings with Few Blocks or Small Alphabets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Komusiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th Annual Symposium on Combinatorial Pattern Matching (CPM 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Moscou, Russia. pp.50-59, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-07566-2_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01044938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fixed-Parameter Algorithm for Minimum Common String Partition with Few Duplications</w:t>
+                <w:t xml:space="preserve">Co-Clustering Under the Maximum Norm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Irena Rusu</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Froese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sepp Hartung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolf Niedermeier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Workshop on Algorithms in Bioinformatics (WABI2013)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-40453-5_19⟩</w:t>
+              <w:t xml:space="preserve">ISAAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Jeonju, South Korea. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-13075-0_24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00906903v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01260592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inapproximability of (1,2)-Exemplar Distance</w:t>
+                <w:t xml:space="preserve">A Fixed-Parameter Algorithm for Minimum Common String Partition with Few Duplications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Minghui Jiang</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Komusiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics Research and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-30191-9_2⟩</w:t>
+              <w:t xml:space="preserve">13th Workshop on Algorithms in Bioinformatics (WABI2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Nice, France. pp.244-258, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-40453-5_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01171579v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00906903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pancake Flipping is Hard</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hardness of longest common subsequence for sequences with bounded run-lengths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Irena Rusu</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minghui Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro J. Tejada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th International Symposium on Mathematical Foundations of Computer Science (MFCS 2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23rd Annual Symposium on Combinatorial Pattern Matching (CPM'12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Helsinki, Finland. pp.138-148, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-31265-6_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00717712v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00683311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardness of longest common subsequence for sequences with bounded run-lengths</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pancake Flipping is Hard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Vialette</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd Annual Symposium on Combinatorial Pattern Matching (CPM'12)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">37th International Symposium on Mathematical Foundations of Computer Science (MFCS 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Bratislava, Slovakia. pp.247-258</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00683311v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00717712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tractability and Approximability of Maximal Strip Recovery</w:t>
+                <w:t xml:space="preserve">Inapproximability of (1,2)-Exemplar Distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minghui Jiang</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Annual Symposium on Combinatorial Pattern Matching (CPM 2011)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioinformatics Research and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Dallas, United States. pp.13-23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-30191-9_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00606167v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01171579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorting by Transpositions is Difficult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th International Colloquium on Automata, Languages and Programming (ICALP 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Zürich, Switzerland. pp.654-665</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00606223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the Minimum Breakpoint Linearization Problem</w:t>
+                <w:t xml:space="preserve">Tractability and Approximability of Maximal Strip Recovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minghui Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Annual Conference on Theory and Applications of Models of Computation (TAMC 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Prague, France. pp.163-174</w:t>
+              <w:t xml:space="preserve">22nd Annual Symposium on Combinatorial Pattern Matching (CPM 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Palermo, Italy. pp.336-349</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00482856v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00606167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Revisiting the Minimum Breakpoint Linearization Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bulteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irena Rusu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th Annual Conference on Theory and Applications of Models of Computation (TAMC 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Prague, France. pp.163-174</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00482856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Maximal Strip Recovery Problem with Gaps: Hardness and Approximation Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISAAC 2009 (20th International Symposium on Algorithms and Computation)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Hawaii, United States. pp.710-719</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9607,51 +9607,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Turning A Graph Into A Phylogenetic Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Weller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louxin Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9695,77 +9695,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An FPT-Algorithm for Longest Common Subsequence Parameterized by the Number of Deletions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolf Niedermeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Till Tantau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9796,77 +9796,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finding a Small Number of Colourful Components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konrad K. Dabrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Paulusma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10173,51 +10173,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094405v5" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Boury" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bulteau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Marchand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ponty" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-026-01371-x" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910677v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Salson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Boddaert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Bousso Gueye" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Hernandez--Courbevoie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaf211" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761629v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gardelle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-025-00278-6" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797299v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Dabrowski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noleen K&#246;hler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Ordyniak" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#235;l Paulusma" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1513290" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290576v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jug&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vialette" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2022.10.028" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103565v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Will" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Berkemer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-023-00229-z" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608412v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-022-00213-z" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388443v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Andrieu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Brancotte" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cohen-Boulakia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Denise" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2021.06.013" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388474v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gal Shahaf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehud Shapiro" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimrod Talmon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.1.12388" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388451v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fertin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Jean" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Komusiewicz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a14060169" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388424v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Labarre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Rizzi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Rusu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.22713" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388392v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Gr&#252;ttemeier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Sorge" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2021.03.001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388430v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam Hazon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutvik Page" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Rosenfeld" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2021.3095087" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382881v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus L. Schmid" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-019-00647-9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031331v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Froese" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Niedermeier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1255781" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901617v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Rodrigues Oliveira" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klairton Lima Brito" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2020.2993002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986646v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2019.01.012" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004037v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Weller" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a12120256" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998054v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Hermelin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du&#353;an Knop" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-019-09917-z" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494357v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Fafianie" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-016-9670-8" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494420v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; van Bevern" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bredereck" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiehua Chen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.22062" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01673596v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Dudnik" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Almeida" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Andrade" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Avila" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Ba&#241;ados" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11101-017-9532-2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396842v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tannier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-016-1264-6" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494976v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepp Hartung" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a9010017" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344296v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Julien-Laferri&#232;re" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Parrot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Marchetti-Spaccamela" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leen Stougie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep29182" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494989v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15427951.2016.1197167" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318663v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2016.05.002" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494399v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Kutzkov" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Pagh" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-015-0036-4" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249259v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Sacomoto" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blerina Sinaimeri" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2015.07.043" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044891v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Rizzi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260577v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Paola Carrieri" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Dondi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2014.12.005" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260623v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Faliszewski" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.04.023" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053461v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2015.02.003" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260610v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk H&#252;ffner" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826876v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171580v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghui Jiang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2012.144" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826880v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826867v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110851390" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700598v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2012.04.034" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778558v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves David" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Horn" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euxane Tran-Girard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929088v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773755v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Salson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baudeau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773768v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589901v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830513v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2023.08.231" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413413v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gambette" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Seminck" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CPM.2022.24" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624311v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/lipics.cpm.2022.21" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852740v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Jones" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Tantau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CPM.2022.6" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03676377v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495171v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15914-5_9" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388463v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pallavi Jain" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272963v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/lipics.ipec.2021.11" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495333v4" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Khalife" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89543-3_13" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03206132v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346830v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67731-2_43" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388489v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Giraudo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CPM.2021.11" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388503v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527738v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eScience.2019.00022" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304030v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad K. Dabrowski" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Johnson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CPM.2019.20" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382897v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17402-6_9" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930623v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2018.1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715824v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-90530-3_6" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935941v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94667-2_9" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615671v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian J Komusiewicz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CPM.2017.27" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309152v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42634-1_32" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495042v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44914-2_9" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260620v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17142-5_18" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260613v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17142-5_20" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260592v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13075-0_24" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260583v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09174-7_12" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260593v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-43948-7_15" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176597v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611973402.8" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044938v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07566-2_6" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906903v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40453-5_19" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171579v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30191-9_2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717712v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683311v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro J. Tejada" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31265-6_11" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606167v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606223v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482856v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425145v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01394119v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Julien-Laferri&#232;re" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Parrot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Marchetti-Spaccamela" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Stougie" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510148v2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929691v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085424v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louxin Zhang" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322887v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986725v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Paulusma" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00906929v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094405v5" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Boury" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bulteau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Marchand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ponty" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-026-01371-x" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761629v3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gardelle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-025-00278-6" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797299v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Dabrowski" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noleen K&#246;hler" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Ordyniak" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#235;l Paulusma" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1513290" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103565v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Will" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Berkemer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-023-00229-z" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290576v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jug&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vialette" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2022.10.028" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608412v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-022-00213-z" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388451v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fertin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Jean" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Komusiewicz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a14060169" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388424v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Labarre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Rizzi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Rusu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.22713" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388392v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Gr&#252;ttemeier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Sorge" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2021.03.001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388474v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gal Shahaf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehud Shapiro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimrod Talmon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.1.12388" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388430v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam Hazon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutvik Page" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Rosenfeld" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2021.3095087" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388443v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Andrieu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Brancotte" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cohen-Boulakia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Denise" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2021.06.013" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901617v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Rodrigues Oliveira" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klairton Lima Brito" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2020.2993002" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031331v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Froese" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Niedermeier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1255781" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382881v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus L. Schmid" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-019-00647-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986646v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2019.01.012" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998054v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Hermelin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du&#353;an Knop" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-019-09917-z" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004037v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Weller" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a12120256" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01673596v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Dudnik" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Almeida" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Andrade" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Avila" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Ba&#241;ados" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11101-017-9532-2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494357v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Fafianie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-016-9670-8" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494420v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; van Bevern" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bredereck" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiehua Chen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.22062" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344296v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Julien-Laferri&#232;re" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Parrot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Marchetti-Spaccamela" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leen Stougie" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep29182" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494976v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepp Hartung" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a9010017" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396842v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tannier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-016-1264-6" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318663v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2016.05.002" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494989v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15427951.2016.1197167" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494399v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Kutzkov" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Pagh" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-015-0036-4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260623v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Faliszewski" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.04.023" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260577v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Paola Carrieri" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Dondi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2014.12.005" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053461v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2015.02.003" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249259v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Sacomoto" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blerina Sinaimeri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2015.07.043" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044891v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Rizzi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260610v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk H&#252;ffner" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171580v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghui Jiang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2012.144" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826876v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826880v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700598v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2012.04.034" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826867v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110851390" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910677v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Salson" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Boddaert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Bousso Gueye" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Hernandez--Courbevoie" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaf211" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778558v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves David" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Horn" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euxane Tran-Girard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929088v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773755v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Salson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baudeau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773768v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589901v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830513v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2023.08.231" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624311v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/lipics.cpm.2022.21" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852740v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Jones" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Tantau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CPM.2022.6" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03676377v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413413v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gambette" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Seminck" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CPM.2022.24" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495171v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15914-5_9" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388463v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pallavi Jain" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495333v4" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Khalife" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89543-3_13" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272963v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/lipics.ipec.2021.11" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03206132v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346830v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67731-2_43" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388489v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Giraudo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CPM.2021.11" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388503v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304030v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad K. Dabrowski" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Johnson" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CPM.2019.20" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527738v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eScience.2019.00022" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382897v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17402-6_9" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715824v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-90530-3_6" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930623v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2018.1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935941v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94667-2_9" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615671v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian J Komusiewicz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CPM.2017.27" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309152v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42634-1_32" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495042v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44914-2_9" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260613v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17142-5_20" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260620v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17142-5_18" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260593v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-43948-7_15" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260583v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09174-7_12" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176597v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611973402.8" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044938v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07566-2_6" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260592v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13075-0_24" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906903v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40453-5_19" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683311v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro J. Tejada" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31265-6_11" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717712v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171579v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30191-9_2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606223v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606167v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482856v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425145v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01394119v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Julien-Laferri&#232;re" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Parrot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Marchetti-Spaccamela" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Stougie" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510148v2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929691v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085424v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louxin Zhang" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322887v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986725v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Paulusma" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00906929v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>