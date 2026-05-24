--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -820,508 +820,508 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03608412v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorting by Multi-Cut Rearrangements</w:t>
+                <w:t xml:space="preserve">Aggregation over Metric Spaces: Proposing and Voting in Elections, Budgeting, and Legislation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Fertin</w:t>
+                <w:t xml:space="preserve">Gal Shahaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Jean</w:t>
+                <w:t xml:space="preserve">Ehud Shapiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Komusiewicz</w:t>
+                <w:t xml:space="preserve">Nimrod Talmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 14 (6), pp.169. </w:t>
+              <w:t xml:space="preserve">Journal of Artificial Intelligence Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/a14060169⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1613/jair.1.12388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03388451v1</w:t>
+                <w:t xml:space="preserve">hal-03388474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decomposing Subcubic Graphs into Claws, Paths or Triangles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Labarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Graph Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 98 (4), pp.557-588. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jgt.22713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03388424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Your rugby mates don't need to know your colleagues: Triadic closure with edge colors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niels Grüttemeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Komusiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Sorge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computer and System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 120, pp.75 - 96. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcss.2021.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03388392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggregation over Metric Spaces: Proposing and Voting in Elections, Budgeting, and Legislation</w:t>
+                <w:t xml:space="preserve">Sorting by Multi-Cut Rearrangements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ehud Shapiro</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nimrod Talmon</w:t>
+                <w:t xml:space="preserve">Géraldine Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Komusiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Artificial Intelligence Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (6), pp.169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1613/jair.1.12388⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/a14060169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03388474v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03388451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justified Representation for Perpetual Voting</w:t>
               </w:r>
@@ -1359,51 +1359,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rutvik Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Rosenfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nimrod Talmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9, pp.96598 - 96612. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1584,64 +1584,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorting Signed Permutations by Intergenic Reversals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Rodrigues Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klairton Lima Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2030,51 +2030,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danny Hermelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dušan Knop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Labarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2398,51 +2398,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Froese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolf Niedermeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nimrod Talmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theory of Computing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 60 (2), pp.253-279. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2738,456 +2738,456 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01344296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-Clustering under the Maximum Norm</w:t>
+                <w:t xml:space="preserve">Genome rearrangements with indels in intergenes restrict the scenario space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Froese</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sepp Hartung</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rolf Niedermeier</w:t>
+                <w:t xml:space="preserve">Eric Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 9 (1), pp.15 - 17. </w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (Suppl 14), 426 (7 p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/a9010017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12859-016-1264-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01494976v1</w:t>
+                <w:t xml:space="preserve">hal-01396842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome rearrangements with indels in intergenes restrict the scenario space</w:t>
+                <w:t xml:space="preserve">Co-Clustering under the Maximum Norm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Fertin</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Froese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Tannier</w:t>
+                <w:t xml:space="preserve">Sepp Hartung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolf Niedermeier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 17 (Suppl 14), 426 (7 p.). </w:t>
+              <w:t xml:space="preserve">Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (1), pp.15 - 17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12859-016-1264-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/a9010017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01396842v1</w:t>
+                <w:t xml:space="preserve">hal-01494976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Prefix) reversal distance for (signed) strings with few blocks or small alphabets</w:t>
+                <w:t xml:space="preserve">Multi-Player Diffusion Games on Graph Classes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Fertin</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Froese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Komusiewicz</w:t>
+                <w:t xml:space="preserve">Nimrod Talmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Discrete Algorithms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 37, pp.44-55. </w:t>
+              <w:t xml:space="preserve">Internet Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (6), pp.363 - 380. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jda.2016.05.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15427951.2016.1197167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01318663v1</w:t>
+                <w:t xml:space="preserve">hal-01494989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Player Diffusion Games on Graph Classes</w:t>
+                <w:t xml:space="preserve">(Prefix) reversal distance for (signed) strings with few blocks or small alphabets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nimrod Talmon</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Komusiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internet Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 12 (6), pp.363 - 380. </w:t>
+              <w:t xml:space="preserve">Journal of Discrete Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37, pp.44-55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15427951.2016.1197167⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jda.2016.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01494989v1</w:t>
+                <w:t xml:space="preserve">hal-01318663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Triangle Counting in Dynamic Graph Streams</w:t>
               </w:r>
@@ -3342,51 +3342,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Faliszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolf Niedermeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nimrod Talmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 589, pp.99-120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3537,64 +3537,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pancake Flipping Is Hard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computer and System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 81 (8), pp.1556-1574. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3745,51 +3745,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some algorithmic results for [2]-sumset covers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3866,51 +3866,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Falk Hüffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Komusiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolf Niedermeier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4052,64 +4052,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximal Strip Recovery Problem with Gaps: Hardness and Approximation Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Discrete Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 19, pp.1-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4147,64 +4147,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting the Minimum Breakpoint Linearization Problem Theoretical Computer Science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 494, pp.122-133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4242,77 +4242,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tractability and approximability of maximal strip recovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minghui Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 440-441, pp.14-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4359,64 +4359,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorting by Transpositions is Difficult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 26 (3), pp.1148-1180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4476,338 +4476,338 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CREMSA: Compressed indexing of (ultra) large multiple sequence alignments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A coherent index for dichotomy in version-controlled repositories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bulteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikaël Salson</w:t>
+                <w:t xml:space="preserve">Pierre-Yves David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Boddaert</w:t>
+                <w:t xml:space="preserve">Florian Horn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Awa Bousso Gueye</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Euxane Tran-Girard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMB/ECCB 2025 - 33rd international conference on Intelligent Systems for Molecular Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">19th International Symposium on Theoretical Aspects of Software Engineering (TASE 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Cyprus, Jul 2025, Limassol, Cyprus</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04910677v2</w:t>
+                <w:t xml:space="preserve">hal-04778558v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A coherent index for dichotomy in version-controlled repositories</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CREMSA: Compressed indexing of (ultra) large multiple sequence alignments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Salson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Boddaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Awa Bousso Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Horn</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yohan Hernandez--Courbevoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Symposium on Theoretical Aspects of Software Engineering (TASE 2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISMB/ECCB 2025 - 33rd international conference on Intelligent Systems for Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISCB, Jul 2025, Liverpool, United Kingdom. pp.i246-i254, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btaf211⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04778558v2</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04910677v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incremental Reachability Index</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Horn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euxane Tran-Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd Symposium on Experimental Algorithms (SEA 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4858,64 +4858,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Salson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Baudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Boddaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Awa Bousso Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5160,64 +5160,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Problem of Discovery in Version Control Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Horn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XII Latin-American Algorithms, Graphs and Optimization Symposium (LAGOS 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Huatulco, Oaxaca, México, Mexico. pp.209-216, </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5245,486 +5245,486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03830513v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permutation Pattern Matching for Doubly Partially Ordered Patterns</w:t>
+                <w:t xml:space="preserve">Reordering a tree according to an order on its leaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Vialette</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gambette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Seminck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd Annual Symposium on Combinatorial Pattern Matching</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/lipics.cpm.2022.21⟩</w:t>
+              <w:t xml:space="preserve">CPM 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Prague, Czech Republic. pp.24:1-24:15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.CPM.2022.24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03624311v1</w:t>
+                <w:t xml:space="preserve">hal-03413413v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An FPT-Algorithm for Longest Common Subsequence Parameterized by the Maximum Number of Deletions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automated design of dynamic programming schemes for RNA folding with pseudoknots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Will</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Berkemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Till Tantau</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ponty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd Annual Symposium on Combinatorial Pattern Matching (CPM 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WABI 2022 - 22nd Workshop on Algorithms in Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Potsdam, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03852740v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676377v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated design of dynamic programming schemes for RNA folding with pseudoknots</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Permutation Pattern Matching for Doubly Partially Ordered Patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yann Ponty</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jugé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WABI 2022 - 22nd Workshop on Algorithms in Bioinformatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">33rd Annual Symposium on Combinatorial Pattern Matching</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hideo Bannai and Jan Holub, Jun 2022, Prague, Czech Republic. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/lipics.cpm.2022.21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03676377v2</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03624311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reordering a tree according to an order on its leaves</w:t>
+                <w:t xml:space="preserve">An FPT-Algorithm for Longest Common Subsequence Parameterized by the Maximum Number of Deletions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Gambette</w:t>
+                <w:t xml:space="preserve">Mark Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolf Niedermeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga Seminck</w:t>
+                <w:t xml:space="preserve">Till Tantau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CPM 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Prague, Czech Republic. pp.24:1-24:15, </w:t>
+              <w:t xml:space="preserve">33rd Annual Symposium on Combinatorial Pattern Matching (CPM 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Pragues (CZ), Czech Republic. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.CPM.2022.24⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.CPM.2022.6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03413413v2</w:t>
+                <w:t xml:space="preserve">hal-03852740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Algorithmic Framework for Locally Constrained Homomorphisms</w:t>
               </w:r>
@@ -5834,330 +5834,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04495171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partition Aggregation for Participatory Budgeting</w:t>
+                <w:t xml:space="preserve">Sequence graphs realizations and ambiguity in language models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pallavi Jain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nimrod Talmon</w:t>
+                <w:t xml:space="preserve">Sammy Khalife</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ponty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAMAS'21</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COCOON 2021 - 27th International Computing and Combinatorics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Tainan, Taiwan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-89543-3_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03388463v1</w:t>
+                <w:t xml:space="preserve">hal-02495333v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequence graphs realizations and ambiguity in language models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sammy Khalife</w:t>
+                <w:t xml:space="preserve">A new parametrization for independent set reconfiguration and applications to RNA kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bulteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ponty</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COCOON 2021 - 27th International Computing and Combinatorics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Tainan, Taiwan. </w:t>
+              <w:t xml:space="preserve">IPEC 2021 - 16th International Symposium on Parameterized and Exact Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Lisbon, Portugal. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-89543-3_13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/lipics.ipec.2021.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02495333v4</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03272963v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new parametrization for independent set reconfiguration and applications to RNA kinetics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Partition Aggregation for Participatory Budgeting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pallavi Jain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nimrod Talmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Ponty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPEC 2021 - 16th International Symposium on Parameterized and Exact Computation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AAMAS'21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, London (virtual), United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03272963v2</w:t>
+                <w:t xml:space="preserve">hal-03388463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree Diet: Reducing the Treewidth to Unlock FPT Algorithms in RNA Bioinformatics</w:t>
               </w:r>
@@ -6251,77 +6251,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorting by Multi-cut Rearrangements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Komusiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SOFSEM 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Bolzano-Bozen, Italy. pp.593-607, </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6472,64 +6472,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partition Aggregation for Budgeting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pallavi Jain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nimrod Talmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M-PREF2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Santiago de Compostela, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6580,51 +6580,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konrad K. Dabrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6835,77 +6835,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Your Rugby Mates Don’t Need to Know Your Colleagues: Triadic Closure with Edge Colors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niels Grüttemeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Komusiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Sorge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIAC 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Rome, Italy. pp.99-111, </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6965,51 +6965,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danny Hermelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Labarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7160,51 +7160,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pattern Matching for k-Track Permutations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7264,51 +7264,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond Adjacency Maximization: Scaffold Filling for New String Distances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian J Komusiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7368,90 +7368,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decomposing Cubic Graphs into Connected Subgraphs of Size Three</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Labarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 22nd International Computing and Combinatorics Conference (COCOON)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Ho Chi Minh City, Vietnam. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7537,51 +7537,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian J Komusiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nimrod Talmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DOOR 2016: Discrete Optimization and Operations Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Vladivostok, Russia. pp.345 - 120, </w:t>
@@ -7671,51 +7671,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Froese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolf Niedermeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nimrod Talmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAMC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Singapore, China. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7775,51 +7775,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Froese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nimrod Talmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAMC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Singapore, Singapore. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8104,51 +8104,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimum Common String Partition Parameterized by Partition Size is Fixed-Parameter Tractable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Komusiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SODA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, University of Illinois, Urbana-Champaign, Illinois, United States. pp.102-121, </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8195,64 +8195,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reversal Distances for Strings with Few Blocks or Small Alphabets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Komusiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th Annual Symposium on Combinatorial Pattern Matching (CPM 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Moscou, Russia. pp.50-59, </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8312,51 +8312,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Froese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sepp Hartung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolf Niedermeier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8416,77 +8416,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Fixed-Parameter Algorithm for Minimum Common String Partition with Few Duplications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Komusiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Workshop on Algorithms in Bioinformatics (WABI2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Nice, France. pp.244-258, </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8663,64 +8663,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pancake Flipping is Hard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th International Symposium on Mathematical Foundations of Computer Science (MFCS 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Bratislava, Slovakia. pp.247-258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8849,64 +8849,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorting by Transpositions is Difficult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th International Colloquium on Automata, Languages and Programming (ICALP 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Zürich, Switzerland. pp.654-665</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8944,77 +8944,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tractability and Approximability of Maximal Strip Recovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minghui Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd Annual Symposium on Combinatorial Pattern Matching (CPM 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Palermo, Italy. pp.336-349</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9052,64 +9052,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting the Minimum Breakpoint Linearization Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Annual Conference on Theory and Applications of Models of Computation (TAMC 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Prague, France. pp.163-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9147,64 +9147,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximal Strip Recovery Problem with Gaps: Hardness and Approximation Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISAAC 2009 (20th International Symposium on Algorithms and Computation)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Hawaii, United States. pp.710-719</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9506,77 +9506,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CARDS: A collection of package, revision, and miscellaneous dependency graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euxane Tran-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9695,77 +9695,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An FPT-Algorithm for Longest Common Subsequence Parameterized by the Number of Deletions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolf Niedermeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Till Tantau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9809,51 +9809,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konrad K. Dabrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10173,51 +10173,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094405v5" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Boury" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bulteau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Marchand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ponty" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-026-01371-x" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761629v3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gardelle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-025-00278-6" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797299v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Dabrowski" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noleen K&#246;hler" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Ordyniak" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#235;l Paulusma" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1513290" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103565v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Will" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Berkemer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-023-00229-z" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290576v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jug&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vialette" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2022.10.028" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608412v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-022-00213-z" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388451v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fertin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Jean" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Komusiewicz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a14060169" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388424v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Labarre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Rizzi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Rusu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.22713" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388392v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Gr&#252;ttemeier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Sorge" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2021.03.001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388474v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gal Shahaf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehud Shapiro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimrod Talmon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.1.12388" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388430v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam Hazon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutvik Page" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Rosenfeld" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2021.3095087" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388443v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Andrieu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Brancotte" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cohen-Boulakia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Denise" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2021.06.013" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901617v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Rodrigues Oliveira" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klairton Lima Brito" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2020.2993002" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031331v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Froese" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Niedermeier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1255781" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382881v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus L. Schmid" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-019-00647-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986646v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2019.01.012" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998054v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Hermelin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du&#353;an Knop" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-019-09917-z" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004037v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Weller" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a12120256" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01673596v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Dudnik" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Almeida" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Andrade" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Avila" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Ba&#241;ados" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11101-017-9532-2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494357v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Fafianie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-016-9670-8" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494420v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; van Bevern" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bredereck" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiehua Chen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.22062" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344296v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Julien-Laferri&#232;re" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Parrot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Marchetti-Spaccamela" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leen Stougie" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep29182" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494976v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepp Hartung" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a9010017" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396842v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tannier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-016-1264-6" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318663v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2016.05.002" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494989v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15427951.2016.1197167" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494399v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Kutzkov" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Pagh" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-015-0036-4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260623v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Faliszewski" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.04.023" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260577v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Paola Carrieri" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Dondi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2014.12.005" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053461v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2015.02.003" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249259v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Sacomoto" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blerina Sinaimeri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2015.07.043" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044891v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Rizzi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260610v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk H&#252;ffner" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171580v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghui Jiang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2012.144" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826876v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826880v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700598v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2012.04.034" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826867v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110851390" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910677v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Salson" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Boddaert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Bousso Gueye" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Hernandez--Courbevoie" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaf211" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778558v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves David" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Horn" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euxane Tran-Girard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929088v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773755v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Salson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baudeau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773768v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589901v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830513v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2023.08.231" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624311v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/lipics.cpm.2022.21" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852740v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Jones" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Tantau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CPM.2022.6" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03676377v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413413v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gambette" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Seminck" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CPM.2022.24" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495171v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15914-5_9" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388463v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pallavi Jain" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495333v4" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Khalife" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89543-3_13" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272963v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/lipics.ipec.2021.11" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03206132v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346830v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67731-2_43" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388489v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Giraudo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CPM.2021.11" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388503v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304030v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad K. Dabrowski" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Johnson" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CPM.2019.20" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527738v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eScience.2019.00022" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382897v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17402-6_9" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715824v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-90530-3_6" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930623v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2018.1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935941v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94667-2_9" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615671v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian J Komusiewicz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CPM.2017.27" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309152v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42634-1_32" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495042v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44914-2_9" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260613v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17142-5_20" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260620v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17142-5_18" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260593v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-43948-7_15" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260583v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09174-7_12" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176597v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611973402.8" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044938v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07566-2_6" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260592v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13075-0_24" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906903v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40453-5_19" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683311v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro J. Tejada" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31265-6_11" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717712v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171579v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30191-9_2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606223v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606167v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482856v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425145v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01394119v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Julien-Laferri&#232;re" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Parrot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Marchetti-Spaccamela" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Stougie" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510148v2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929691v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085424v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louxin Zhang" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322887v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986725v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Paulusma" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00906929v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094405v5" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Boury" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bulteau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Marchand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ponty" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-026-01371-x" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761629v3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gardelle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-025-00278-6" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797299v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Dabrowski" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noleen K&#246;hler" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Ordyniak" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#235;l Paulusma" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1513290" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103565v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Will" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Berkemer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-023-00229-z" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290576v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jug&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vialette" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2022.10.028" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608412v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-022-00213-z" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388474v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gal Shahaf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehud Shapiro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimrod Talmon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.1.12388" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388424v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fertin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Labarre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Rizzi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Rusu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.22713" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388392v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Gr&#252;ttemeier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Komusiewicz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Sorge" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2021.03.001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388451v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Jean" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a14060169" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388430v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam Hazon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutvik Page" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Rosenfeld" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2021.3095087" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388443v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Andrieu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Brancotte" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cohen-Boulakia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Denise" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2021.06.013" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901617v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Rodrigues Oliveira" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klairton Lima Brito" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2020.2993002" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031331v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Froese" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Niedermeier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1255781" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382881v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus L. Schmid" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-019-00647-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986646v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2019.01.012" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998054v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Hermelin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du&#353;an Knop" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-019-09917-z" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004037v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Weller" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a12120256" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01673596v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Dudnik" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Almeida" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Andrade" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Avila" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Ba&#241;ados" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11101-017-9532-2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494357v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Fafianie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-016-9670-8" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494420v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; van Bevern" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bredereck" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiehua Chen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.22062" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344296v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Julien-Laferri&#232;re" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Parrot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Marchetti-Spaccamela" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leen Stougie" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep29182" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396842v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tannier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-016-1264-6" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494976v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepp Hartung" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a9010017" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494989v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15427951.2016.1197167" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318663v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2016.05.002" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494399v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Kutzkov" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Pagh" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-015-0036-4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260623v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Faliszewski" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.04.023" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260577v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Paola Carrieri" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Dondi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2014.12.005" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053461v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2015.02.003" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249259v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Sacomoto" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blerina Sinaimeri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2015.07.043" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044891v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Rizzi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260610v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk H&#252;ffner" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171580v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghui Jiang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2012.144" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826876v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826880v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700598v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2012.04.034" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826867v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110851390" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778558v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves David" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Horn" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euxane Tran-Girard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910677v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Salson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Boddaert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Bousso Gueye" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Hernandez--Courbevoie" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaf211" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929088v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773755v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Salson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baudeau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773768v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589901v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830513v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2023.08.231" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413413v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gambette" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Seminck" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CPM.2022.24" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03676377v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624311v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/lipics.cpm.2022.21" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852740v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Jones" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Tantau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CPM.2022.6" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495171v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15914-5_9" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495333v4" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Khalife" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89543-3_13" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272963v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/lipics.ipec.2021.11" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388463v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pallavi Jain" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03206132v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346830v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67731-2_43" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388489v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Giraudo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CPM.2021.11" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388503v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304030v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad K. Dabrowski" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Johnson" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CPM.2019.20" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527738v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eScience.2019.00022" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382897v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17402-6_9" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715824v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-90530-3_6" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930623v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2018.1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935941v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94667-2_9" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615671v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian J Komusiewicz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CPM.2017.27" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309152v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42634-1_32" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495042v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44914-2_9" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260613v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17142-5_20" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260620v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17142-5_18" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260593v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-43948-7_15" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260583v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09174-7_12" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176597v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611973402.8" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044938v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07566-2_6" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260592v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13075-0_24" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906903v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40453-5_19" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683311v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro J. Tejada" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31265-6_11" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717712v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171579v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30191-9_2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606223v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606167v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482856v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425145v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01394119v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Julien-Laferri&#232;re" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Parrot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Marchetti-Spaccamela" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Stougie" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510148v2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929691v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085424v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louxin Zhang" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322887v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986725v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Paulusma" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00906929v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>