--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -554,879 +554,879 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02390130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piecewise Polynomial Modeling for Control and Analysis of Aircraft Dynamics beyond Stall</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Torbjørn Cunis</w:t>
+                <w:t xml:space="preserve">Stabilization and Robustness Analysis for a Chain of Saturating Integrators with Imprecise Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mazenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Burlion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Condomines</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Malisoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Guidance, Control, and Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/1.G003618⟩</w:t>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (2), pp.428 - 433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2019.2892931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01893826v1</w:t>
+                <w:t xml:space="preserve">hal-02057620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer design for a class of parabolic systems with large delays and sampled measurements</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Piecewise Polynomial Modeling for Control and Analysis of Aircraft Dynamics beyond Stall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torbjørn Cunis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Burlion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Condomines</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2019.2941434⟩</w:t>
+              <w:t xml:space="preserve">Journal of Guidance, Control, and Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 42 (4), pp.949-957. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/1.G003618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02409383v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01893826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discontinuous model recovery anti-windup for image based visual servoing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Burlion</w:t>
+                <w:t xml:space="preserve">Observer design for a class of parabolic systems with large delays and sampled measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Ahmed-Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Fridman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Giri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kahelras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Zaccarian</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Françoise Lamnabhi-Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2019.02.049⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2019.2941434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324580v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization and Robustness Analysis for a Chain of Saturating Integrators with Imprecise Measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discontinuous model recovery anti-windup for image based visual servoing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Burlion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Zaccarian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry de Plinval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Mazenc</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michael Malisoff</w:t>
+                <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 3 (2), pp.428 - 433. </w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 104, pp.41-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2019.2892931⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2019.02.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02057620v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite-Time LPV Analysis of a Vision Based Landing System with Anti-Windup Augmentation</w:t>
+                <w:t xml:space="preserve">Visual estimation of deviations for the civil aircraft landing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Biannic</w:t>
+                <w:t xml:space="preserve">Victor Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Plestan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Burlion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Boada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Chriette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.11.171⟩</w:t>
+              <w:t xml:space="preserve">Control Engineering Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 75, pp.17-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.CONENGPRAC.2018.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02475652v1</w:t>
+                <w:t xml:space="preserve">hal-01740825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual estimation of deviations for the civil aircraft landing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Plestan</w:t>
+                <w:t xml:space="preserve">Bounded Backstepping Control and Robustness Analysis for Time-Varying Systems under Converging- Input-Converging-State Conditions *</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mazenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Malisoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Burlion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abdelhamid Chriette</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Weston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control Engineering Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.CONENGPRAC.2018.03.004⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 42, pp.15-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejcon.2018.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01740825v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounded Backstepping Control and Robustness Analysis for Time-Varying Systems under Converging- Input-Converging-State Conditions *</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Finite-Time LPV Analysis of a Vision Based Landing System with Anti-Windup Augmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Biannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Burlion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Mazenc</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jerome Weston</w:t>
+                <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 42, pp.15-24. </w:t>
+              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (26), pp.37-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejcon.2018.02.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.11.171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01848927v1</w:t>
+                <w:t xml:space="preserve">hal-02475652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Backstepping Design for Output Feedback Stabilization for a Class of Uncertain Systems *</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mazenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Burlion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1486,103 +1486,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive observer design with heat PDE sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Ahmed-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Giri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miroslav Krstic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Burlion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lamnabhi-Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 82 (6), pp.93-100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1867,64 +1867,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attitude tracking control of a flexible spacecraft under angular velocity constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Burlion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Biannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Ahmed-Ali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 92 (7), pp.1524-1540. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2088,51 +2088,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Duraffourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Burlion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Ahmed-Ali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vibration and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 24 (8), pp.1535-1550. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2192,77 +2192,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Folin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Hamed-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Giri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Burlion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lamnabhi-Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 61 (2), pp.462-467. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2296,90 +2296,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Observer for a Class of Parabolic PDEs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Ahmed-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Giri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miroslav Krstic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lamnabhi-Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Burlion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2902,282 +2902,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04093172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propellant Sloshing Torque H ∞ -based Observer Design for Enhanced Attitude Control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On robust LPV-based observation of fuel slosh dynamics for attitude control design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Biannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bourdelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Evain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Burlion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Symposium on Automatic Control in Aerospace</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IFAC LPVS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Eindhoven, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02472517v1</w:t>
+                <w:t xml:space="preserve">hal-02870310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On robust LPV-based observation of fuel slosh dynamics for attitude control design</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Propellant Sloshing Torque H ∞ -based Observer Design for Enhanced Attitude Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bourdelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Biannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Evain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Pittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC LPVS 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFAC Symposium on Automatic Control in Aerospace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Cranfield, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.257⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02870310v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02472517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilization and Robustness Analysis for a Chain of Saturating Integrators Arising in the Visual Landing of Aircraft</w:t>
               </w:r>
@@ -3189,51 +3189,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Burlion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Malisoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mazenc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">58th IEEE Conference on Decision and Control (CDC 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Nice, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3293,51 +3293,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bourdelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Burlion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Biannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Evain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3525,694 +3525,694 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02390139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fast Reference Governor for the Constrained Control of Linear Discrete-time Systems with Parametric Uncertainties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stabilization with imprecise measurements: application to a vision based landing problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mazenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Burlion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ilya V. Kolmanovsky</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Gibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE Conference on Decision and Control (CDC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CDC.2018.8618942⟩</w:t>
+              <w:t xml:space="preserve">ACC 2018 - American Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Milwaukee, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/acc.2018.8431402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02338903v1</w:t>
+                <w:t xml:space="preserve">hal-01848888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounded Backstepping through a Dynamic Extension with Delay</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael Malisoff</w:t>
+                <w:t xml:space="preserve">Piece-wise Identification and Analysis of the Aerodynamic Coefficients, Trim Conditions, and Safe Sets of the Generic Transport Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torbjørn Cunis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Burlion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Victor Gibert</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Condomines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56th IEEE Conference on Decision and Control (CDC 2017)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/cdc.2017.8263727⟩</w:t>
+              <w:t xml:space="preserve">GNC 2018 AIAA Guidance, Navigation, and Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Kissimmee, United States. pp.ISBN : 978-1-62410-526-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2018-1114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01660133v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01857272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization of a nonlinear system that arises in the context of vision based landing of an airliner</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Observer design for a class of parabolic systems with arbitrarily delayed measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Ahmed-Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Fridman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Giri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kahelras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lamnabhi-Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57th IEEE Conference on Decision and Control (CDC 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2018, Miami, United States. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/cdc.2018.8619686⟩</w:t>
+              <w:t xml:space="preserve">, Dec 2018, Miami Beach, United States. pp.2199-2204, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2018.8618938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01918348v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piece-wise Identification and Analysis of the Aerodynamic Coefficients, Trim Conditions, and Safe Sets of the Generic Transport Model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Fast Reference Governor for the Constrained Control of Linear Discrete-time Systems with Parametric Uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Burlion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Condomines</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco M. Nicotra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilya V. Kolmanovsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GNC 2018 AIAA Guidance, Navigation, and Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Kissimmee, United States. pp.ISBN : 978-1-62410-526-5, </w:t>
+              <w:t xml:space="preserve">2018 IEEE Conference on Decision and Control (CDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Miami Beach, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/6.2018-1114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2018.8618942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01857272v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer design for a class of parabolic systems with arbitrarily delayed measurements</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bounded Backstepping through a Dynamic Extension with Delay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mazenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Malisoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Burlion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57th IEEE Conference on Decision and Control (CDC 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Miami Beach, United States. pp.2199-2204, </w:t>
+              <w:t xml:space="preserve">56th IEEE Conference on Decision and Control (CDC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Melbourne, Australia. pp.607-611, </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC.2018.8618938⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/cdc.2017.8263727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02338989v1</w:t>
+                <w:t xml:space="preserve">hal-01660133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization with imprecise measurements: application to a vision based landing problem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Stabilization of a nonlinear system that arises in the context of vision based landing of an airliner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mazenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Burlion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Gibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACC 2018 - American Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Milwaukee, United States. </w:t>
+              <w:t xml:space="preserve">57th IEEE Conference on Decision and Control (CDC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Miami, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/acc.2018.8431402⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/cdc.2018.8619686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01848888v1</w:t>
+                <w:t xml:space="preserve">hal-01918348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-linear Analysis and Control Proposal for In-flight Loss-of-control</w:t>
               </w:r>
@@ -4397,103 +4397,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Observer for Parabolic PDEs with Uncertain Parameter in the Boundary Condition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Ahmed-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Giri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Krstic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Burlion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lamnabhi-Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th annual European Control Conference - ECC 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Linz, Australia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4622,103 +4622,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New pose estimation scheme in perspective vision system during civil aircraft landing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Burlion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Gibert</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Chriette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Boada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Plestan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th IFAC Symposium on Robot Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Salvador, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4743,103 +4743,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear observers in vision system: Application to civil aircraft landing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Burlion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Gibert</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Chriette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Boada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Plestan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Control Conference (ECC'15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Linz, Austria. pp.1818-1823, </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4968,103 +4968,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear observers in vision system: application to civil aircraft vision based landing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Burlion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Gibert</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Chriette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Boada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Plestan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Linz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5089,90 +5089,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new approach to enlarging sampling intervals for sampled-data systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Ahmed-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilia Fridman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Burlion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lamnabhi-Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th IFAC Workshop on Time Delay Systems TDS 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Ann Arbor, United States. pp.440-445, </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5206,103 +5206,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vision based automatic landing of a civil aircraft by using nonlinear pose estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Burlion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Gibert</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Chriette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Boada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Plestan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference for Aeronautics and Space Sciences EUCASS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5416,865 +5416,865 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01239047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Backup State Observer Based on Optic Flow Applied to Lunar Landing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Sabiron</w:t>
+                <w:t xml:space="preserve">An exponential observer with time-varying gain for a class of nonlinear systems with sampled-measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Ahmed-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Burlion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lamnabhi-Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Jonniaux</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hann Cheikh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Chicago, United States</w:t>
+              <w:t xml:space="preserve">53rd IEEE Annual Conference on Decision and Control (CDC 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01021322v1</w:t>
+                <w:t xml:space="preserve">hal-01102554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optic Flow-Based Nonlinear Control and Sub-optimal Guidance for Lunar Landing</w:t>
+                <w:t xml:space="preserve">Backup State Observer Based on Optic Flow Applied to Lunar Landing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sabiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Burlion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Ruffier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Grégory Jonniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Kervendal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bornschlegl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics and Biomimetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Bali, Indonesia</w:t>
+              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01079488v1</w:t>
+                <w:t xml:space="preserve">hal-01021322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An exponential observer with time-varying gain for a class of nonlinear systems with sampled-measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tarek Ahmed-Ali</w:t>
+                <w:t xml:space="preserve">Optic Flow-Based Nonlinear Control and Sub-optimal Guidance for Lunar Landing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sabiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Burlion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Françoise Lamnabhi-Lagarrigue</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hann Cheikh</w:t>
+                <w:t xml:space="preserve">Franck Ruffier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53rd IEEE Annual Conference on Decision and Control (CDC 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Los Angeles, United States</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Biomimetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Bali, Indonesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01102554v1</w:t>
+                <w:t xml:space="preserve">hal-01079488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear control of the longitudinal rotational dynamics of a flexible aircraft</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automatic UAV Landing with Ground Target Maintained in the Field of View.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Burlion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Françoise Lamnabhi-Lagarrigue</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. de Plinval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Control Conference (ECC 2013)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EuroGNC 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Delft, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00826145v1</w:t>
+                <w:t xml:space="preserve">hal-01061093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Asymptotic stabilization for some nonlinear models of flexible Aerospace vehicles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nonlinear control of the longitudinal rotational dynamics of a flexible aircraft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Duraffourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Burlion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Ahmed-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lamnabhi-Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Control Conference (ECC 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2013, Florence, Italy. pp.1-6, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CDC.2013.6760539⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2013, Zurich, Switzerland. pp.335-340, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC.2013.6669369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00925415v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00826145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward an Autonomous Lunar Landing Based on Low-speed Optic Flow Sensors</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Global Asymptotic stabilization for some nonlinear models of flexible Aerospace vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Burlion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Ahmed-Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Duraffourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lamnabhi-Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroGNC - 2nd CEAS Specialist Conference on Guidance, Navigation &amp; Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th European Control Conference (ECC 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Florence, Italy. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2013.6760539⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00820225v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00925415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic UAV Landing with Ground Target Maintained in the Field of View.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward an Autonomous Lunar Landing Based on Low-speed Optic Flow Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sabiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Chavent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Burlion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Kervendal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bornschlegl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroGNC 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">EuroGNC - 2nd CEAS Specialist Conference on Guidance, Navigation &amp; Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Delft, Netherlands. pp.993-1011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01061093v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00820225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Updating the gain of global finite-time high gain observers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Burlion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Ahmed-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lamnabhi-Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50th IEEE Conference on Decision and Control-European Control Conference (CDC-ECC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Orlando, United States. 6 p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6379,51 +6379,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Defay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Burlion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry de Plinval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 International Conference on Unmanned Aircraft Systems (ICUAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 227-234, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6457,103 +6457,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Observer for Range Identification in Perspective Vision Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Burlion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Gibert</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Chriette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Boada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Plestan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Aerospace Guidance, Navigation and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.401-412, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6600,51 +6600,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward an Autonomous Lunar Landing Based on Low-Speed Optic Flow Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sabiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Chavent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Burlion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6883,77 +6883,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detailed proof of the Lemma 1 used in the manuscript &amp;quot; Discontinuous model recovery anti-windup solution for image based visual servoing &amp;quot; submitted to Automatica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Burlion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Zaccarian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry de Plinval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Rapport LAAS n° 17378, ONERA; LAAS; University of Trento. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -7341,51 +7341,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02620375v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torbj&#248;rn Cunis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Condomines" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Burlion" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders La Cour-Harbo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.C035455" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390125v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G004753" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03113487v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Malisoff" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mazenc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2019.104574" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390130v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2019.108773" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01893826v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G003618" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02409383v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Ahmed-Ali" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Fridman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Giri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kahelras" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lamnabhi-Lagarrigue" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2019.2941434" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02324580v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Zaccarian" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry de Plinval" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tarbouriech" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2019.02.049" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02057620v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mazenc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2019.2892931" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475652v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Biannic" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.11.171" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740825v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gibert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Plestan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Boada" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Chriette" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CONENGPRAC.2018.03.004" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NQFD4Z5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01848927v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Weston" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2018.02.005" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02342856v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2018.11.007" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01628396v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Krstic" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2017.04.030" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727693v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chambon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Apkarian" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.50.75-94" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512955v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bidaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Burlion" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Plinval" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Loquen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marzat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12762/2016.AL12-13" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664704v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2017.1398841" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633711v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chambon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Apkarian" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2017.1286043" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315092v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Duraffourg" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1077546316664021" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01260152v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Folin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hamed-Ali" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2437522" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01260172v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tac.2015.2500237" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345321v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2015.0742" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270504v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sabiron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Raharijaona" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Kervendal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bornschlegl" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2015.130573" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660991v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Stoica Maniu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bertrand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.08.475" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093172v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Simsek" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Schieni" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onur Bilgen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472517v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bourdelle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Evain" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Moreno" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pittet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.257" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870310v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02342711v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc40024.2019.9029634" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502690v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-0115" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390139v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Liao-Mcpherson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Kolmanovsky" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9030207" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338903v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco M. Nicotra" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya V. Kolmanovsky" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8618942" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01660133v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2017.8263727" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01918348v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2018.8619686" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01857272v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2018-1114" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338989v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8618938" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01848888v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/acc.2018.8431402" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01543046v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01724784v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RED-UAS.2017.8101652" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01260473v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krstic" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2015.7330725" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208420v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311399v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317569v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2015.7330802" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147107v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179419v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01260456v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.418" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179407v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239047v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021322v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jonniaux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079488v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ruffier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01102554v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hann Cheikh" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00826145v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2013.6669369" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00925415v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6760539" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00820225v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chavent" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onera.hal.science/hal-01061093v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00648657v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2011.6160943" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436015v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Chauffaut" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Defay" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS.2016.7502651" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311370v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17518-8_23" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079728v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/engineering/mechanical+engineering/book/978-3-642-38252-9" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38253-6_39" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KBS0X118-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808649v3" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01593178v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00461750v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02908400v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02620375v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torbj&#248;rn Cunis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Condomines" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Burlion" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders La Cour-Harbo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.C035455" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390125v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G004753" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03113487v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Malisoff" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mazenc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2019.104574" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390130v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2019.108773" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02057620v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mazenc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2019.2892931" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01893826v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G003618" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02409383v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Ahmed-Ali" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Fridman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Giri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kahelras" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lamnabhi-Lagarrigue" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2019.2941434" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02324580v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Zaccarian" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry de Plinval" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tarbouriech" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2019.02.049" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740825v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gibert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Plestan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Boada" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Chriette" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CONENGPRAC.2018.03.004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NQFD4Z5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01848927v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Weston" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2018.02.005" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475652v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Biannic" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.11.171" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02342856v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2018.11.007" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01628396v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Krstic" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2017.04.030" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727693v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chambon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Apkarian" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.50.75-94" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512955v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bidaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Burlion" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Plinval" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Loquen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marzat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12762/2016.AL12-13" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664704v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2017.1398841" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633711v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chambon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Apkarian" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2017.1286043" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315092v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Duraffourg" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1077546316664021" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01260152v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Folin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hamed-Ali" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2437522" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01260172v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tac.2015.2500237" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345321v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2015.0742" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270504v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sabiron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Raharijaona" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Kervendal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bornschlegl" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2015.130573" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660991v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Stoica Maniu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bertrand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.08.475" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093172v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Simsek" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Schieni" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onur Bilgen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870310v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bourdelle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Evain" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Moreno" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472517v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pittet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.257" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02342711v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc40024.2019.9029634" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502690v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-0115" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390139v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Liao-Mcpherson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Kolmanovsky" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9030207" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01848888v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/acc.2018.8431402" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01857272v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2018-1114" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338989v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8618938" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338903v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco M. Nicotra" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya V. Kolmanovsky" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8618942" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01660133v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2017.8263727" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01918348v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2018.8619686" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01543046v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01724784v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RED-UAS.2017.8101652" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01260473v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krstic" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2015.7330725" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208420v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311399v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317569v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2015.7330802" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147107v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179419v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01260456v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.418" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179407v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239047v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01102554v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hann Cheikh" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021322v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jonniaux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079488v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ruffier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onera.hal.science/hal-01061093v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00826145v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2013.6669369" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00925415v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6760539" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00820225v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chavent" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00648657v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2011.6160943" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436015v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Chauffaut" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Defay" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS.2016.7502651" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311370v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17518-8_23" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079728v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/engineering/mechanical+engineering/book/978-3-642-38252-9" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38253-6_39" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KBS0X118-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808649v3" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01593178v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00461750v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02908400v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>