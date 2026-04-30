--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -554,486 +554,486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02390130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization and Robustness Analysis for a Chain of Saturating Integrators with Imprecise Measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Mazenc</w:t>
+                <w:t xml:space="preserve">Piecewise Polynomial Modeling for Control and Analysis of Aircraft Dynamics beyond Stall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torbjørn Cunis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Burlion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michael Malisoff</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Condomines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2019.2892931⟩</w:t>
+              <w:t xml:space="preserve">Journal of Guidance, Control, and Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 42 (4), pp.949-957. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/1.G003618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02057620v1</w:t>
+                <w:t xml:space="preserve">hal-01893826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piecewise Polynomial Modeling for Control and Analysis of Aircraft Dynamics beyond Stall</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Observer design for a class of parabolic systems with large delays and sampled measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Ahmed-Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Fridman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Giri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kahelras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lamnabhi-Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Guidance, Control, and Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/1.G003618⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2019.2941434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01893826v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer design for a class of parabolic systems with large delays and sampled measurements</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Kahelras</w:t>
+                <w:t xml:space="preserve">Discontinuous model recovery anti-windup for image based visual servoing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Burlion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Lamnabhi-Lagarrigue</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Luca Zaccarian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry de Plinval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2019.2941434⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 104, pp.41-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2019.02.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02409383v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discontinuous model recovery anti-windup for image based visual servoing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stabilization and Robustness Analysis for a Chain of Saturating Integrators with Imprecise Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mazenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Burlion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Malisoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 104, pp.41-47. </w:t>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (2), pp.428 - 433. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2019.02.049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2019.2892931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324580v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02057620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual estimation of deviations for the civil aircraft landing</w:t>
               </w:r>
@@ -1161,51 +1161,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bounded Backstepping Control and Robustness Analysis for Time-Varying Systems under Converging- Input-Converging-State Conditions *</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mazenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Malisoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1304,51 +1304,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Biannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Burlion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 51 (26), pp.37-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1382,51 +1382,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Backstepping Design for Output Feedback Stabilization for a Class of Uncertain Systems *</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mazenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Burlion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1486,103 +1486,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive observer design with heat PDE sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Ahmed-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Giri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miroslav Krstic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Burlion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lamnabhi-Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 82 (6), pp.93-100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1880,51 +1880,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Burlion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Biannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Ahmed-Ali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 92 (7), pp.1524-1540. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2088,51 +2088,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Duraffourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Burlion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Ahmed-Ali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vibration and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 24 (8), pp.1535-1550. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2192,77 +2192,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Folin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Hamed-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Giri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Burlion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lamnabhi-Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 61 (2), pp.462-467. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2296,90 +2296,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Observer for a Class of Parabolic PDEs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Ahmed-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Giri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miroslav Krstic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lamnabhi-Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Burlion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3189,51 +3189,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Burlion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Malisoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mazenc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">58th IEEE Conference on Decision and Control (CDC 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Nice, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3525,694 +3525,694 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02390139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization with imprecise measurements: application to a vision based landing problem</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Fast Reference Governor for the Constrained Control of Linear Discrete-time Systems with Parametric Uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Burlion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Victor Gibert</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco M. Nicotra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilya V. Kolmanovsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACC 2018 - American Control Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/acc.2018.8431402⟩</w:t>
+              <w:t xml:space="preserve">2018 IEEE Conference on Decision and Control (CDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Miami Beach, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2018.8618942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01848888v1</w:t>
+                <w:t xml:space="preserve">hal-02338903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piece-wise Identification and Analysis of the Aerodynamic Coefficients, Trim Conditions, and Safe Sets of the Generic Transport Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Torbjørn Cunis</w:t>
+                <w:t xml:space="preserve">Bounded Backstepping through a Dynamic Extension with Delay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mazenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Malisoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Burlion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Condomines</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Gibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GNC 2018 AIAA Guidance, Navigation, and Control Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/6.2018-1114⟩</w:t>
+              <w:t xml:space="preserve">56th IEEE Conference on Decision and Control (CDC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Melbourne, Australia. pp.607-611, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/cdc.2017.8263727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01857272v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01660133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer design for a class of parabolic systems with arbitrarily delayed measurements</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stabilization of a nonlinear system that arises in the context of vision based landing of an airliner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mazenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Burlion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57th IEEE Conference on Decision and Control (CDC 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2018, Miami Beach, United States. pp.2199-2204, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CDC.2018.8618938⟩</w:t>
+              <w:t xml:space="preserve">, Dec 2018, Miami, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/cdc.2018.8619686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02338989v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fast Reference Governor for the Constrained Control of Linear Discrete-time Systems with Parametric Uncertainties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Piece-wise Identification and Analysis of the Aerodynamic Coefficients, Trim Conditions, and Safe Sets of the Generic Transport Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torbjørn Cunis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Burlion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ilya V. Kolmanovsky</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Condomines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE Conference on Decision and Control (CDC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Miami Beach, United States. </w:t>
+              <w:t xml:space="preserve">GNC 2018 AIAA Guidance, Navigation, and Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Kissimmee, United States. pp.ISBN : 978-1-62410-526-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC.2018.8618942⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2514/6.2018-1114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02338903v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01857272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounded Backstepping through a Dynamic Extension with Delay</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Observer design for a class of parabolic systems with arbitrarily delayed measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Ahmed-Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Fridman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Giri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kahelras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lamnabhi-Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56th IEEE Conference on Decision and Control (CDC 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Melbourne, Australia. pp.607-611, </w:t>
+              <w:t xml:space="preserve">57th IEEE Conference on Decision and Control (CDC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Miami Beach, United States. pp.2199-2204, </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/cdc.2017.8263727⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2018.8618938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01660133v1</w:t>
+                <w:t xml:space="preserve">hal-02338989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization of a nonlinear system that arises in the context of vision based landing of an airliner</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Stabilization with imprecise measurements: application to a vision based landing problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mazenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Burlion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Gibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57th IEEE Conference on Decision and Control (CDC 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Miami, United States. </w:t>
+              <w:t xml:space="preserve">ACC 2018 - American Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Milwaukee, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/cdc.2018.8619686⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/acc.2018.8431402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01918348v1</w:t>
+                <w:t xml:space="preserve">hal-01848888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-linear Analysis and Control Proposal for In-flight Loss-of-control</w:t>
               </w:r>
@@ -4391,373 +4391,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01724784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Observer for Parabolic PDEs with Uncertain Parameter in the Boundary Condition</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Krstic</w:t>
+                <w:t xml:space="preserve">Robust Output Interval Constraint using O/I Saturation Transformation with Application to Uncertain Linear Launch Vehicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Burlion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Françoise Lamnabhi-Lagarrigue</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Apkarian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th annual European Control Conference - ECC 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the 14th European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Linz, Austria. pp.7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01260473v1</w:t>
+                <w:t xml:space="preserve">hal-01208420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Output Interval Constraint using O/I Saturation Transformation with Application to Uncertain Linear Launch Vehicle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Chambon</w:t>
+                <w:t xml:space="preserve">Adaptive Observer for Parabolic PDEs with Uncertain Parameter in the Boundary Condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Ahmed-Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Giri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Krstic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Burlion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Apkarian</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lamnabhi-Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 14th European Control Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th annual European Control Conference - ECC 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Linz, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ECC.2015.7330725⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208420v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01260473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New pose estimation scheme in perspective vision system during civil aircraft landing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Gibert</w:t>
+                <w:t xml:space="preserve">Metzler Matrix Transform Determination using a Nonsmooth Optimization Technique with an Application to Interval Observers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Apkarian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Burlion</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franck Plestan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IFAC Symposium on Robot Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Salvador, Brazil</w:t>
+              <w:t xml:space="preserve">SIAM Conference on Control and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01311399v1</w:t>
+                <w:t xml:space="preserve">hal-01147107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear observers in vision system: Application to civil aircraft landing</w:t>
               </w:r>
@@ -4867,122 +4841,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01317569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metzler Matrix Transform Determination using a Nonsmooth Optimization Technique with an Application to Interval Observers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Apkarian</w:t>
+                <w:t xml:space="preserve">New pose estimation scheme in perspective vision system during civil aircraft landing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Burlion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Chriette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Boada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Plestan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Conference on Control and its Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">11th IFAC Symposium on Robot Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Salvador, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01147107v1</w:t>
+                <w:t xml:space="preserve">hal-01311399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear observers in vision system: application to civil aircraft vision based landing</w:t>
               </w:r>
@@ -5089,90 +5089,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new approach to enlarging sampling intervals for sampled-data systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Ahmed-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Fridman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Burlion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lamnabhi-Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th IFAC Workshop on Time Delay Systems TDS 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Ann Arbor, United States. pp.440-445, </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5416,865 +5416,865 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01239047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An exponential observer with time-varying gain for a class of nonlinear systems with sampled-measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tarek Ahmed-Ali</w:t>
+                <w:t xml:space="preserve">Backup State Observer Based on Optic Flow Applied to Lunar Landing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sabiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Burlion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hann Cheikh</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Grégory Jonniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Kervendal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bornschlegl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53rd IEEE Annual Conference on Decision and Control (CDC 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Los Angeles, United States</w:t>
+              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01102554v1</w:t>
+                <w:t xml:space="preserve">hal-01021322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Backup State Observer Based on Optic Flow Applied to Lunar Landing</w:t>
+                <w:t xml:space="preserve">Optic Flow-Based Nonlinear Control and Sub-optimal Guidance for Lunar Landing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sabiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Burlion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Jonniaux</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Franck Ruffier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Chicago, United States</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Biomimetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Bali, Indonesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01021322v1</w:t>
+                <w:t xml:space="preserve">hal-01079488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optic Flow-Based Nonlinear Control and Sub-optimal Guidance for Lunar Landing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Sabiron</w:t>
+                <w:t xml:space="preserve">An exponential observer with time-varying gain for a class of nonlinear systems with sampled-measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Ahmed-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Burlion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lamnabhi-Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Ruffier</w:t>
+                <w:t xml:space="preserve">Hann Cheikh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics and Biomimetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Bali, Indonesia</w:t>
+              <w:t xml:space="preserve">53rd IEEE Annual Conference on Decision and Control (CDC 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01079488v1</w:t>
+                <w:t xml:space="preserve">hal-01102554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic UAV Landing with Ground Target Maintained in the Field of View.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nonlinear control of the longitudinal rotational dynamics of a flexible aircraft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Duraffourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Burlion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. de Plinval</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Ahmed-Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lamnabhi-Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroGNC 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th European Control Conference (ECC 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Zurich, Switzerland. pp.335-340, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC.2013.6669369⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01061093v1</w:t>
+                <w:t xml:space="preserve">hal-00826145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear control of the longitudinal rotational dynamics of a flexible aircraft</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global Asymptotic stabilization for some nonlinear models of flexible Aerospace vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Burlion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Ahmed-Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Duraffourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lamnabhi-Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Control Conference (ECC 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2013, Zurich, Switzerland. pp.335-340, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Dec 2013, Florence, Italy. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2013.6760539⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ECC.2013.6669369⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00826145v1</w:t>
+                <w:t xml:space="preserve">hal-00925415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Asymptotic stabilization for some nonlinear models of flexible Aerospace vehicles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward an Autonomous Lunar Landing Based on Low-speed Optic Flow Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sabiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Chavent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Burlion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Kervendal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bornschlegl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Control Conference (ECC 2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EuroGNC - 2nd CEAS Specialist Conference on Guidance, Navigation &amp; Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Delft, Netherlands. pp.993-1011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC.2013.6760539⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00925415v1</w:t>
+                <w:t xml:space="preserve">hal-00820225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward an Autonomous Lunar Landing Based on Low-speed Optic Flow Sensors</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automatic UAV Landing with Ground Target Maintained in the Field of View.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Burlion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. de Plinval</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroGNC - 2nd CEAS Specialist Conference on Guidance, Navigation &amp; Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Delft, Netherlands. pp.993-1011</w:t>
+              <w:t xml:space="preserve">EuroGNC 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00820225v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01061093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Updating the gain of global finite-time high gain observers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Burlion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Ahmed-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lamnabhi-Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50th IEEE Conference on Decision and Control-European Control Conference (CDC-ECC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Orlando, United States. 6 p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6379,51 +6379,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Defay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Burlion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry de Plinval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 International Conference on Unmanned Aircraft Systems (ICUAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 227-234, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6600,51 +6600,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward an Autonomous Lunar Landing Based on Low-Speed Optic Flow Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sabiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Chavent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Burlion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6883,77 +6883,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detailed proof of the Lemma 1 used in the manuscript &amp;quot; Discontinuous model recovery anti-windup solution for image based visual servoing &amp;quot; submitted to Automatica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Burlion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Zaccarian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry de Plinval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Rapport LAAS n° 17378, ONERA; LAAS; University of Trento. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -7341,51 +7341,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02620375v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torbj&#248;rn Cunis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Condomines" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Burlion" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders La Cour-Harbo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.C035455" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390125v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G004753" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03113487v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Malisoff" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mazenc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2019.104574" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390130v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2019.108773" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02057620v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mazenc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2019.2892931" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01893826v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G003618" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02409383v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Ahmed-Ali" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Fridman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Giri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kahelras" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lamnabhi-Lagarrigue" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2019.2941434" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02324580v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Zaccarian" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry de Plinval" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tarbouriech" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2019.02.049" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740825v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gibert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Plestan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Boada" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Chriette" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CONENGPRAC.2018.03.004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NQFD4Z5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01848927v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Weston" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2018.02.005" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475652v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Biannic" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.11.171" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02342856v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2018.11.007" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01628396v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Krstic" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2017.04.030" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727693v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chambon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Apkarian" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.50.75-94" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512955v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bidaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Burlion" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Plinval" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Loquen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marzat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12762/2016.AL12-13" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664704v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2017.1398841" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633711v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chambon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Apkarian" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2017.1286043" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315092v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Duraffourg" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1077546316664021" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01260152v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Folin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hamed-Ali" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2437522" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01260172v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tac.2015.2500237" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345321v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2015.0742" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270504v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sabiron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Raharijaona" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Kervendal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bornschlegl" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2015.130573" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660991v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Stoica Maniu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bertrand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.08.475" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093172v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Simsek" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Schieni" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onur Bilgen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870310v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bourdelle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Evain" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Moreno" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472517v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pittet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.257" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02342711v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc40024.2019.9029634" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502690v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-0115" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390139v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Liao-Mcpherson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Kolmanovsky" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9030207" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01848888v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/acc.2018.8431402" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01857272v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2018-1114" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338989v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8618938" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338903v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco M. Nicotra" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya V. Kolmanovsky" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8618942" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01660133v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2017.8263727" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01918348v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2018.8619686" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01543046v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01724784v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RED-UAS.2017.8101652" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01260473v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krstic" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2015.7330725" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208420v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311399v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317569v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2015.7330802" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147107v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179419v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01260456v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.418" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179407v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239047v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01102554v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hann Cheikh" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021322v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jonniaux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079488v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ruffier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onera.hal.science/hal-01061093v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00826145v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2013.6669369" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00925415v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6760539" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00820225v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chavent" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00648657v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2011.6160943" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436015v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Chauffaut" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Defay" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS.2016.7502651" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311370v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17518-8_23" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079728v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/engineering/mechanical+engineering/book/978-3-642-38252-9" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38253-6_39" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KBS0X118-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808649v3" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01593178v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00461750v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02908400v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02620375v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torbj&#248;rn Cunis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Condomines" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Burlion" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders La Cour-Harbo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.C035455" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390125v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G004753" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03113487v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Malisoff" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mazenc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2019.104574" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390130v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2019.108773" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01893826v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G003618" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02409383v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Ahmed-Ali" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Fridman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Giri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kahelras" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lamnabhi-Lagarrigue" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2019.2941434" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02324580v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Zaccarian" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry de Plinval" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tarbouriech" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2019.02.049" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02057620v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mazenc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2019.2892931" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740825v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gibert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Plestan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Boada" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Chriette" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CONENGPRAC.2018.03.004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NQFD4Z5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01848927v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Weston" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2018.02.005" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475652v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Biannic" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.11.171" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02342856v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2018.11.007" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01628396v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Krstic" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2017.04.030" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727693v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chambon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Apkarian" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.50.75-94" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512955v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bidaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Burlion" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Plinval" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Loquen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marzat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12762/2016.AL12-13" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664704v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2017.1398841" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633711v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chambon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Apkarian" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2017.1286043" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315092v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Duraffourg" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1077546316664021" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01260152v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Folin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hamed-Ali" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2437522" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01260172v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tac.2015.2500237" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345321v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2015.0742" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270504v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sabiron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Raharijaona" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Kervendal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bornschlegl" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2015.130573" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660991v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Stoica Maniu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bertrand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.08.475" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093172v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Simsek" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Schieni" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onur Bilgen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870310v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bourdelle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Evain" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Moreno" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472517v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pittet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.257" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02342711v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc40024.2019.9029634" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502690v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-0115" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390139v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Liao-Mcpherson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Kolmanovsky" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9030207" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338903v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco M. Nicotra" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya V. Kolmanovsky" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8618942" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01660133v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2017.8263727" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01918348v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2018.8619686" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01857272v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2018-1114" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338989v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8618938" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01848888v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/acc.2018.8431402" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01543046v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01724784v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RED-UAS.2017.8101652" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208420v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01260473v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krstic" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2015.7330725" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147107v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317569v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2015.7330802" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311399v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179419v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01260456v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.418" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179407v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239047v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021322v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jonniaux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079488v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ruffier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01102554v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hann Cheikh" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00826145v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2013.6669369" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00925415v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6760539" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00820225v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chavent" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onera.hal.science/hal-01061093v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00648657v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2011.6160943" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436015v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Chauffaut" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Defay" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS.2016.7502651" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311370v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17518-8_23" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079728v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/engineering/mechanical+engineering/book/978-3-642-38252-9" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38253-6_39" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KBS0X118-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808649v3" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01593178v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00461750v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02908400v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>