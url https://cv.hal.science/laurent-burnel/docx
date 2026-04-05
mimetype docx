--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent BURNEL </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan de Gestion de Données de l'UMR DYNAFOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clement-Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clelia Sirami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2026, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affiche « Cycle de vie des données d'entretien : un outil pour améliorer la gestion, la mise en qualité et l’ouverture des données » (version 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Johany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affiche « Cycle de vie des données : un outil pour améliorer la gestion, la mise en qualité et l’ouverture des données » (version 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Batifol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Johany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/hsc3-b796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204351v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogues Entre Chercheurs et Lycéens pour les Intéresser à la Construction des Savoirs, Lycée général Clémence Royer - Fonsorbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle valorisation pour les accrus de frêne en zone de montagne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Noisette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviculture et nutrition des accrus de frêne dans les Hautes-Pyrénées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Bertoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cabanettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrill Dulout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Noisette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data paper : quels enjeux ? Quelles actions à ACT ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Burgel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Zasser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire data paper</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE - département ACT, Oct 2024, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open data, enjeux actuels et futurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pritemps de la Donnée 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; Université Haute-Alsace; Université de Strasbourg; INSA; PNDB; AgroParisTech; Université de Lille; Sorbonne Université; Data Terra, Jun 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating past trajectories for a better understanding and conservation of present-day biodiversity : on-going research on the last Maramures Old-Growth fir-beech Forests (Romania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche TERRAE 2020 "Hors champs. Regards croisés sur les forêts et les incultes au Moyen Âge"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03028694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HERITSERV-GRASP Les services écosystémiques fournis par les prairies du Haut Vicdessos dans un contexte de changements globaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Sirami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dumora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2020 : Séminaire de restitution des projets 2018-2019 de l'OHM Pyrénées Haut Vicdessos 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WP1 Impacts on biodiversity - French site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Moliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Meeting. Bavaria NP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Spiegelau, Germany. 29 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépérissement et diversité des insectes forestiers - une étude de cas dans les sapinières pyrénéennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e rencontres annuelles du Groupe des Entomologistes Forestiers Francophones (GEFF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Quillan, France. pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does forest biodiversity respond to pulses of saproxylic microhabitats induced by tree dieback: a case study in mountain French silver fir forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique V. Cheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. IUFRO world congress 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Curitiba, Brazil. 770 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépérissement et diversité des insectes forestiers - une étude de cas dans les sapinières pyrénéennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du DSS Biodiversité, dynamique et gestion des écosystèmes, services écosystémiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Antony, France. pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Tree-related Microhabitats and associated biodiversity respond to forest dieback? A case study in French mountain Silver Fir forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Cheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXV IUFRO World Congress 2019 "Forest Research and Cooperation for Sustainable Development"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Curitiba, Brazil. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-topography associated to forest edges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Conférence POSADAS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Posadas, Argentina. 207 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une antenne GPS centimétrique low-cost. Oui ça existe !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ancelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journées de la Mesure et de la Métrologie (J2M)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une modelisation de la complexite des relations entre rendement agricole, services ecosystemiques et representations du paysage dans les coteaux de gascogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres d'Ecologie des Paysages 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France. 72 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens entre la quantite de bois et la diversite vevegale dans les petites forets des paysages ruraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ama Corinne Corcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Willm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres d'Ecologie des Paysages 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on géolocaliser précisément des arbres dans les forêts de montagne avec un appareil GPS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Mesure et de la Métrologie INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilite du chene a des herbicides a base de dalapon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon Wehrlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Conference Columa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1992, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aventures QualiNous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Batifol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Johany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Département ACT - INRAE. Institut National de Recherche pour l'Agriculture, l'Alimentation et l'Environnement, 8 p, 2024, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/7FPQ-JN03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree diversity drives associational resistance to herbivory at both forest edge and interior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Imbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (16), pp.9040-9051. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.5450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-harvesting dynamics of the deadwood profile: the case of lowland beech-oak coppice-with-standards set-aside stands in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cabanettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gouix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 138 (2), pp.239-251. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10342-019-01164-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« QualiNous » : un collectif pour accompagner les bonnes pratiques de gestion et de partage des données au Département SAD de l’Inra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Batifol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Johany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, N° Spécial: Données de la recherche, pp.13-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059782v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development over time of the tree-related microhabitat profile: the case of lowland beech-oak coppice-with-standards set-aside stands in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cabanettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gouix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 136 (1), pp.37-49. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10342-016-1006-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise à jour de l’aire de répartition de Stictoleptura (Stictoleptura) erythroptera (Hagenbach, 1822) en France (Coleoptera Cerambycidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Valladares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Calmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Willm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Entomologiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 71 (5), pp.325-330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du SIG et du GPS pour la création d’une base de données de desserte forestière dans les Pyrénées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Pédemay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, N° Spécial: GPS&amp;SIG, pp.152-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection de placettes forestières à l’échelle d’un territoire : complémentarité entre système d’information géographique et approches sur le terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Willm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried W. Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Guyot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 82, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et perspectives des deux écoles techniques « notions et techniques en écologie » organisées par le Département EFPA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Angibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 75, 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les accrus de frêne dans les Pyrénées Centrales : un avenir énergétique local ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Elyakime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cabanettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 99 (4), 11 p. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.1534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous ash tree reforestation in the Central Pyrenees: a future local energy source?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Elyakime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cabanettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 99 (4), 11 p. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.1585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on estimer rapidement depuis le sol le volume de bois mort des houppiers de chênes adultes avec une précision acceptable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cabanettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Willm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 74, 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous quelle forme valoriser des accrus de frêne en zone de montagne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fakorellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Elyakime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Forêt Privée - revue forestière européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 312, pp.56-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d’étalonnage de mini capteurs enregistreurs de température et d’humidité relative pour utilisation &amp;lt;em&amp;gt;in situ&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 70, pp.5-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de préparation d’échantillons de bois feuillus pour utilisation en dendrochronologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 66, pp.5-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemples d'amélioration de la croissance et de la forme du noyer hybride par l'accompagnement ligneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gavaland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Willm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 170, pp.26-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation spatiale fine de ligneux en milieu forestier. Comment procéder de manière précise et dans les délais acceptables ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Willm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, N° Spécial: Observation et évaluation, pp.97-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance et biomasse aérienne de noyers noirs en parcelle agroforestière à Les Eduts (Charente-Maritime).Dossiers &amp;quot;agroforesterie: produire autrement&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gavaland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chambres d'Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 945, pp.20-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hêtre : choix du matériel forestier de reproduction. Bilan à 15 ans d'une partie du réseau comparatif de provenances de l'INRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Teissier Du Cros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 111, pp.57-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPS&SIG. Pour la conduite de dispositifs expérimentaux. Vers l’émergence de la communauté métier « Géoexpé »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gavaland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, N° Spécial: GPS&amp;SIG</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundiv France Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité dans la thèse = une thèse de qualité !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion interne démarche qualité à Dynafor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Castanet-Tolosan, France. , 1 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cahier des techniques de l’INRA c’est quoi?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle J. Laffitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information sur les Cahiers des techniques de l'Inra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Inconnue, France. , 1 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId133"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent BURNEL </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan de Gestion de Données de l'UMR DYNAFOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clement-Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clelia Sirami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2026, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affiche « Cycle de vie des données d'entretien : un outil pour améliorer la gestion, la mise en qualité et l’ouverture des données » (version 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Johany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539918v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affiche « Cycle de vie des données : un outil pour améliorer la gestion, la mise en qualité et l’ouverture des données » (version 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Batifol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Johany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/hsc3-b796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204351v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogues Entre Chercheurs et Lycéens pour les Intéresser à la Construction des Savoirs, Lycée général Clémence Royer - Fonsorbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle valorisation pour les accrus de frêne en zone de montagne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Noisette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviculture et nutrition des accrus de frêne dans les Hautes-Pyrénées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Bertoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cabanettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrill Dulout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Noisette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data paper : quels enjeux ? Quelles actions à ACT ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Burgel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Zasser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire data paper</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE - département ACT, Oct 2024, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open data, enjeux actuels et futurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pritemps de la Donnée 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; Université Haute-Alsace; Université de Strasbourg; INSA; PNDB; AgroParisTech; Université de Lille; Sorbonne Université; Data Terra, Jun 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating past trajectories for a better understanding and conservation of present-day biodiversity : on-going research on the last Maramures Old-Growth fir-beech Forests (Romania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche TERRAE 2020 "Hors champs. Regards croisés sur les forêts et les incultes au Moyen Âge"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03028694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HERITSERV-GRASP Les services écosystémiques fournis par les prairies du Haut Vicdessos dans un contexte de changements globaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Sirami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dumora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2020 : Séminaire de restitution des projets 2018-2019 de l'OHM Pyrénées Haut Vicdessos 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WP1 Impacts on biodiversity - French site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Moliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Meeting. Bavaria NP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Spiegelau, Germany. 29 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépérissement et diversité des insectes forestiers - une étude de cas dans les sapinières pyrénéennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e rencontres annuelles du Groupe des Entomologistes Forestiers Francophones (GEFF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Quillan, France. pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does forest biodiversity respond to pulses of saproxylic microhabitats induced by tree dieback: a case study in mountain French silver fir forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique V. Cheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. IUFRO world congress 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Curitiba, Brazil. 770 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépérissement et diversité des insectes forestiers - une étude de cas dans les sapinières pyrénéennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du DSS Biodiversité, dynamique et gestion des écosystèmes, services écosystémiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Antony, France. pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Tree-related Microhabitats and associated biodiversity respond to forest dieback? A case study in French mountain Silver Fir forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Cheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXV IUFRO World Congress 2019 "Forest Research and Cooperation for Sustainable Development"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Curitiba, Brazil. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-topography associated to forest edges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Conférence POSADAS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Posadas, Argentina. 207 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une antenne GPS centimétrique low-cost. Oui ça existe !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ancelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journées de la Mesure et de la Métrologie (J2M)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une modelisation de la complexite des relations entre rendement agricole, services ecosystemiques et representations du paysage dans les coteaux de gascogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres d'Ecologie des Paysages 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France. 72 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens entre la quantite de bois et la diversite vevegale dans les petites forets des paysages ruraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ama Corinne Corcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Willm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres d'Ecologie des Paysages 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on géolocaliser précisément des arbres dans les forêts de montagne avec un appareil GPS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Mesure et de la Métrologie INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilite du chene a des herbicides a base de dalapon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon Wehrlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Conference Columa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1992, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aventures QualiNous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Batifol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Johany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Département ACT - INRAE. Institut National de Recherche pour l'Agriculture, l'Alimentation et l'Environnement, 8 p, 2024, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/7FPQ-JN03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree diversity drives associational resistance to herbivory at both forest edge and interior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Imbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (16), pp.9040-9051. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.5450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-harvesting dynamics of the deadwood profile: the case of lowland beech-oak coppice-with-standards set-aside stands in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cabanettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gouix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 138 (2), pp.239-251. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10342-019-01164-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« QualiNous » : un collectif pour accompagner les bonnes pratiques de gestion et de partage des données au Département SAD de l’Inra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Batifol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Johany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, N° Spécial: Données de la recherche, pp.13-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059782v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development over time of the tree-related microhabitat profile: the case of lowland beech-oak coppice-with-standards set-aside stands in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cabanettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gouix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 136 (1), pp.37-49. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10342-016-1006-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise à jour de l’aire de répartition de Stictoleptura (Stictoleptura) erythroptera (Hagenbach, 1822) en France (Coleoptera Cerambycidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Valladares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Calmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Willm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Entomologiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 71 (5), pp.325-330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du SIG et du GPS pour la création d’une base de données de desserte forestière dans les Pyrénées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Pédemay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, N° Spécial: GPS&amp;SIG, pp.152-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection de placettes forestières à l’échelle d’un territoire : complémentarité entre système d’information géographique et approches sur le terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Willm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried W. Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Guyot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 82, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et perspectives des deux écoles techniques « notions et techniques en écologie » organisées par le Département EFPA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Angibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 75, 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous ash tree reforestation in the Central Pyrenees: a future local energy source?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Elyakime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cabanettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 99 (4), 11 p. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.1585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on estimer rapidement depuis le sol le volume de bois mort des houppiers de chênes adultes avec une précision acceptable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cabanettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Willm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 74, 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les accrus de frêne dans les Pyrénées Centrales : un avenir énergétique local ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Elyakime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cabanettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 99 (4), 11 p. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.1534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous quelle forme valoriser des accrus de frêne en zone de montagne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fakorellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Elyakime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Forêt Privée - revue forestière européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 312, pp.56-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d’étalonnage de mini capteurs enregistreurs de température et d’humidité relative pour utilisation &amp;lt;em&amp;gt;in situ&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 70, pp.5-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de préparation d’échantillons de bois feuillus pour utilisation en dendrochronologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 66, pp.5-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemples d'amélioration de la croissance et de la forme du noyer hybride par l'accompagnement ligneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gavaland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Willm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 170, pp.26-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation spatiale fine de ligneux en milieu forestier. Comment procéder de manière précise et dans les délais acceptables ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Willm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, N° Spécial: Observation et évaluation, pp.97-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance et biomasse aérienne de noyers noirs en parcelle agroforestière à Les Eduts (Charente-Maritime).Dossiers &amp;quot;agroforesterie: produire autrement&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gavaland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chambres d'Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 945, pp.20-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hêtre : choix du matériel forestier de reproduction. Bilan à 15 ans d'une partie du réseau comparatif de provenances de l'INRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Teissier Du Cros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 111, pp.57-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPS&SIG. Pour la conduite de dispositifs expérimentaux. Vers l’émergence de la communauté métier « Géoexpé »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gavaland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, N° Spécial: GPS&amp;SIG</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundiv France Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité dans la thèse = une thèse de qualité !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion interne démarche qualité à Dynafor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Castanet-Tolosan, France. , 1 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cahier des techniques de l’INRA c’est quoi?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle J. Laffitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information sur les Cahiers des techniques de l'Inra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Inconnue, France. , 1 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId133"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05533943v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Burnel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Clement-Kumar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Heintz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia Sirami" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Molina" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05539918v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Johany" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gandon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03204351v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Batifol" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cardona" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/hsc3-b796" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811217v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Andrieu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Cl&#233;ment" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801000v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Harel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Borderie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Noisette" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810256v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bertoni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cabanettes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrill Dulout" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04981991v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Burgel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Zasser" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684151v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028694v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brun" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747690v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Sirami" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Philippe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dumora" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787977v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lopez-Vaamonde" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Moliard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609829v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moliard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734096v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Cheret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ladet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609830v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609828v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cheret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738444v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fayat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787657v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ancelin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737815v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duflot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Andrieu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787114v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama Corinne Corcher" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Willm" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793301v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777126v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Wehrlen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Maire" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04441492v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/7FPQ-JN03" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268916v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Guyot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Imbaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5450" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090583v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gouix" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-019-01164-8" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059782v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Batifol" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605327v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-016-1006-3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635174v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Valladares" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cocquempot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Calmont" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636054v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien P&#233;demay" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630084v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gauthier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried W. Heintz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414112v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Angibault" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939555v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Elyakime" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.1534" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608906v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.1585" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648541v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657334v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fakorellis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658333v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perrin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657594v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P&#233;lissier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655086v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gavaland" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duval" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661457v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682216v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697022v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vernier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Teissier Du Cros" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792241v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795595v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808011v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Raynaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809613v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle J. Laffitte" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05533943v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Burnel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Clement-Kumar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Heintz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia Sirami" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Molina" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05539918v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Johany" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gandon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03204351v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Batifol" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cardona" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/hsc3-b796" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811217v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Andrieu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Cl&#233;ment" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801000v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Harel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Borderie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Noisette" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810256v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bertoni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cabanettes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrill Dulout" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04981991v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Burgel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Zasser" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684151v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028694v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brun" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747690v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Sirami" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Philippe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dumora" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787977v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lopez-Vaamonde" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Moliard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609829v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moliard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734096v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Cheret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ladet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609830v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609828v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cheret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738444v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fayat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787657v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ancelin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737815v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duflot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Andrieu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787114v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama Corinne Corcher" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Willm" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793301v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777126v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Wehrlen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Maire" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04441492v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/7FPQ-JN03" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268916v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Guyot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Imbaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5450" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090583v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gouix" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-019-01164-8" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059782v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Batifol" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605327v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-016-1006-3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635174v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Valladares" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cocquempot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Calmont" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636054v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien P&#233;demay" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630084v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gauthier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried W. Heintz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414112v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Angibault" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608906v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Elyakime" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.1585" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648541v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939555v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.1534" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657334v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fakorellis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658333v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perrin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657594v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P&#233;lissier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655086v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gavaland" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duval" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661457v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682216v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697022v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vernier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Teissier Du Cros" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792241v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795595v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808011v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Raynaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809613v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle J. Laffitte" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>