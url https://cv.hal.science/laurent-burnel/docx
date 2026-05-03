--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent BURNEL </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan de Gestion de Données de l'UMR DYNAFOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clement-Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clelia Sirami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2026, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affiche « Cycle de vie des données d'entretien : un outil pour améliorer la gestion, la mise en qualité et l’ouverture des données » (version 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Johany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539918v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affiche « Cycle de vie des données : un outil pour améliorer la gestion, la mise en qualité et l’ouverture des données » (version 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Batifol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Johany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/hsc3-b796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204351v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogues Entre Chercheurs et Lycéens pour les Intéresser à la Construction des Savoirs, Lycée général Clémence Royer - Fonsorbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle valorisation pour les accrus de frêne en zone de montagne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Noisette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviculture et nutrition des accrus de frêne dans les Hautes-Pyrénées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Bertoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cabanettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrill Dulout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Noisette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data paper : quels enjeux ? Quelles actions à ACT ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Burgel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Zasser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire data paper</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE - département ACT, Oct 2024, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open data, enjeux actuels et futurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pritemps de la Donnée 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; Université Haute-Alsace; Université de Strasbourg; INSA; PNDB; AgroParisTech; Université de Lille; Sorbonne Université; Data Terra, Jun 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating past trajectories for a better understanding and conservation of present-day biodiversity : on-going research on the last Maramures Old-Growth fir-beech Forests (Romania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche TERRAE 2020 "Hors champs. Regards croisés sur les forêts et les incultes au Moyen Âge"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03028694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HERITSERV-GRASP Les services écosystémiques fournis par les prairies du Haut Vicdessos dans un contexte de changements globaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Sirami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dumora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2020 : Séminaire de restitution des projets 2018-2019 de l'OHM Pyrénées Haut Vicdessos 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WP1 Impacts on biodiversity - French site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Moliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Meeting. Bavaria NP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Spiegelau, Germany. 29 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépérissement et diversité des insectes forestiers - une étude de cas dans les sapinières pyrénéennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e rencontres annuelles du Groupe des Entomologistes Forestiers Francophones (GEFF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Quillan, France. pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does forest biodiversity respond to pulses of saproxylic microhabitats induced by tree dieback: a case study in mountain French silver fir forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique V. Cheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. IUFRO world congress 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Curitiba, Brazil. 770 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépérissement et diversité des insectes forestiers - une étude de cas dans les sapinières pyrénéennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du DSS Biodiversité, dynamique et gestion des écosystèmes, services écosystémiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Antony, France. pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Tree-related Microhabitats and associated biodiversity respond to forest dieback? A case study in French mountain Silver Fir forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Cheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXV IUFRO World Congress 2019 "Forest Research and Cooperation for Sustainable Development"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Curitiba, Brazil. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-topography associated to forest edges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Conférence POSADAS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Posadas, Argentina. 207 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une antenne GPS centimétrique low-cost. Oui ça existe !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ancelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journées de la Mesure et de la Métrologie (J2M)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une modelisation de la complexite des relations entre rendement agricole, services ecosystemiques et representations du paysage dans les coteaux de gascogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres d'Ecologie des Paysages 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France. 72 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens entre la quantite de bois et la diversite vevegale dans les petites forets des paysages ruraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ama Corinne Corcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Willm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres d'Ecologie des Paysages 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on géolocaliser précisément des arbres dans les forêts de montagne avec un appareil GPS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Mesure et de la Métrologie INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilite du chene a des herbicides a base de dalapon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon Wehrlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Conference Columa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1992, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aventures QualiNous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Batifol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Johany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Département ACT - INRAE. Institut National de Recherche pour l'Agriculture, l'Alimentation et l'Environnement, 8 p, 2024, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/7FPQ-JN03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree diversity drives associational resistance to herbivory at both forest edge and interior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Imbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (16), pp.9040-9051. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.5450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-harvesting dynamics of the deadwood profile: the case of lowland beech-oak coppice-with-standards set-aside stands in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cabanettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gouix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 138 (2), pp.239-251. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10342-019-01164-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« QualiNous » : un collectif pour accompagner les bonnes pratiques de gestion et de partage des données au Département SAD de l’Inra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Batifol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Johany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, N° Spécial: Données de la recherche, pp.13-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059782v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development over time of the tree-related microhabitat profile: the case of lowland beech-oak coppice-with-standards set-aside stands in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cabanettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gouix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 136 (1), pp.37-49. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10342-016-1006-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise à jour de l’aire de répartition de Stictoleptura (Stictoleptura) erythroptera (Hagenbach, 1822) en France (Coleoptera Cerambycidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Valladares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Calmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Willm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Entomologiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 71 (5), pp.325-330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du SIG et du GPS pour la création d’une base de données de desserte forestière dans les Pyrénées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Pédemay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, N° Spécial: GPS&amp;SIG, pp.152-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection de placettes forestières à l’échelle d’un territoire : complémentarité entre système d’information géographique et approches sur le terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Willm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried W. Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Guyot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 82, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et perspectives des deux écoles techniques « notions et techniques en écologie » organisées par le Département EFPA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Angibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 75, 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous ash tree reforestation in the Central Pyrenees: a future local energy source?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Elyakime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cabanettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 99 (4), 11 p. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.1585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on estimer rapidement depuis le sol le volume de bois mort des houppiers de chênes adultes avec une précision acceptable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cabanettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Willm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 74, 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les accrus de frêne dans les Pyrénées Centrales : un avenir énergétique local ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Elyakime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cabanettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 99 (4), 11 p. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.1534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous quelle forme valoriser des accrus de frêne en zone de montagne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fakorellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Elyakime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Forêt Privée - revue forestière européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 312, pp.56-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d’étalonnage de mini capteurs enregistreurs de température et d’humidité relative pour utilisation &amp;lt;em&amp;gt;in situ&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 70, pp.5-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de préparation d’échantillons de bois feuillus pour utilisation en dendrochronologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 66, pp.5-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemples d'amélioration de la croissance et de la forme du noyer hybride par l'accompagnement ligneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gavaland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Willm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 170, pp.26-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation spatiale fine de ligneux en milieu forestier. Comment procéder de manière précise et dans les délais acceptables ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Willm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, N° Spécial: Observation et évaluation, pp.97-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance et biomasse aérienne de noyers noirs en parcelle agroforestière à Les Eduts (Charente-Maritime).Dossiers &amp;quot;agroforesterie: produire autrement&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gavaland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chambres d'Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 945, pp.20-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hêtre : choix du matériel forestier de reproduction. Bilan à 15 ans d'une partie du réseau comparatif de provenances de l'INRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Teissier Du Cros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 111, pp.57-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPS&SIG. Pour la conduite de dispositifs expérimentaux. Vers l’émergence de la communauté métier « Géoexpé »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gavaland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, N° Spécial: GPS&amp;SIG</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundiv France Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité dans la thèse = une thèse de qualité !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion interne démarche qualité à Dynafor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Castanet-Tolosan, France. , 1 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cahier des techniques de l’INRA c’est quoi?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle J. Laffitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information sur les Cahiers des techniques de l'Inra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Inconnue, France. , 1 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId133"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent BURNEL </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affiche « Cycle de vie des données d'entretien : un outil pour améliorer la gestion, la mise en qualité et l’ouverture des données » (version 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Johany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539918v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affiche « Cycle de vie des données : un outil pour améliorer la gestion, la mise en qualité et l’ouverture des données » (version 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Batifol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Johany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/hsc3-b796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204351v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogues Entre Chercheurs et Lycéens pour les Intéresser à la Construction des Savoirs, Lycée général Clémence Royer - Fonsorbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle valorisation pour les accrus de frêne en zone de montagne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Noisette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviculture et nutrition des accrus de frêne dans les Hautes-Pyrénées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Bertoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cabanettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrill Dulout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Noisette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan de Gestion de Données de l'UMR DYNAFOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clement-Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Sirami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2026, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data paper : quels enjeux ? Quelles actions à ACT ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Burgel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Zasser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire data paper</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE - département ACT, Oct 2024, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open data, enjeux actuels et futurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pritemps de la Donnée 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; Université Haute-Alsace; Université de Strasbourg; INSA; PNDB; AgroParisTech; Université de Lille; Sorbonne Université; Data Terra, Jun 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating past trajectories for a better understanding and conservation of present-day biodiversity : on-going research on the last Maramures Old-Growth fir-beech Forests (Romania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche TERRAE 2020 "Hors champs. Regards croisés sur les forêts et les incultes au Moyen Âge"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03028694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HERITSERV-GRASP Les services écosystémiques fournis par les prairies du Haut Vicdessos dans un contexte de changements globaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Sirami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dumora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2020 : Séminaire de restitution des projets 2018-2019 de l'OHM Pyrénées Haut Vicdessos 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WP1 Impacts on biodiversity - French site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Moliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Meeting. Bavaria NP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Spiegelau, Germany. 29 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépérissement et diversité des insectes forestiers - une étude de cas dans les sapinières pyrénéennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e rencontres annuelles du Groupe des Entomologistes Forestiers Francophones (GEFF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Quillan, France. pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does forest biodiversity respond to pulses of saproxylic microhabitats induced by tree dieback: a case study in mountain French silver fir forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique V. Cheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. IUFRO world congress 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Curitiba, Brazil. 770 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépérissement et diversité des insectes forestiers - une étude de cas dans les sapinières pyrénéennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du DSS Biodiversité, dynamique et gestion des écosystèmes, services écosystémiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Antony, France. pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Tree-related Microhabitats and associated biodiversity respond to forest dieback? A case study in French mountain Silver Fir forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Cheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXV IUFRO World Congress 2019 "Forest Research and Cooperation for Sustainable Development"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Curitiba, Brazil. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-topography associated to forest edges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Conférence POSADAS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Posadas, Argentina. 207 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une antenne GPS centimétrique low-cost. Oui ça existe !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ancelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journées de la Mesure et de la Métrologie (J2M)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une modelisation de la complexite des relations entre rendement agricole, services ecosystemiques et representations du paysage dans les coteaux de gascogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres d'Ecologie des Paysages 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France. 72 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens entre la quantite de bois et la diversite vevegale dans les petites forets des paysages ruraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ama Corinne Corcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Willm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres d'Ecologie des Paysages 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on géolocaliser précisément des arbres dans les forêts de montagne avec un appareil GPS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Mesure et de la Métrologie INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilite du chene a des herbicides a base de dalapon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon Wehrlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Conference Columa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1992, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aventures QualiNous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Batifol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Johany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Département ACT - INRAE. Institut National de Recherche pour l'Agriculture, l'Alimentation et l'Environnement, 8 p, 2024, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/7FPQ-JN03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree diversity drives associational resistance to herbivory at both forest edge and interior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Imbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (16), pp.9040-9051. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.5450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-harvesting dynamics of the deadwood profile: the case of lowland beech-oak coppice-with-standards set-aside stands in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cabanettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gouix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 138 (2), pp.239-251. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10342-019-01164-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« QualiNous » : un collectif pour accompagner les bonnes pratiques de gestion et de partage des données au Département SAD de l’Inra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Batifol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Johany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, N° Spécial: Données de la recherche, pp.13-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059782v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development over time of the tree-related microhabitat profile: the case of lowland beech-oak coppice-with-standards set-aside stands in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cabanettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gouix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 136 (1), pp.37-49. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10342-016-1006-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise à jour de l’aire de répartition de Stictoleptura (Stictoleptura) erythroptera (Hagenbach, 1822) en France (Coleoptera Cerambycidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Valladares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Calmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Willm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Entomologiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 71 (5), pp.325-330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du SIG et du GPS pour la création d’une base de données de desserte forestière dans les Pyrénées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Pédemay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, N° Spécial: GPS&amp;SIG, pp.152-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection de placettes forestières à l’échelle d’un territoire : complémentarité entre système d’information géographique et approches sur le terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Willm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried W. Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Guyot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 82, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et perspectives des deux écoles techniques « notions et techniques en écologie » organisées par le Département EFPA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Angibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 75, 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les accrus de frêne dans les Pyrénées Centrales : un avenir énergétique local ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Elyakime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cabanettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 99 (4), 11 p. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.1534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous ash tree reforestation in the Central Pyrenees: a future local energy source?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Elyakime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cabanettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 99 (4), 11 p. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.1585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on estimer rapidement depuis le sol le volume de bois mort des houppiers de chênes adultes avec une précision acceptable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cabanettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Willm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 74, 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous quelle forme valoriser des accrus de frêne en zone de montagne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fakorellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Elyakime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Forêt Privée - revue forestière européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 312, pp.56-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d’étalonnage de mini capteurs enregistreurs de température et d’humidité relative pour utilisation &amp;lt;em&amp;gt;in situ&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 70, pp.5-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de préparation d’échantillons de bois feuillus pour utilisation en dendrochronologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 66, pp.5-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemples d'amélioration de la croissance et de la forme du noyer hybride par l'accompagnement ligneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gavaland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Willm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 170, pp.26-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation spatiale fine de ligneux en milieu forestier. Comment procéder de manière précise et dans les délais acceptables ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Willm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, N° Spécial: Observation et évaluation, pp.97-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance et biomasse aérienne de noyers noirs en parcelle agroforestière à Les Eduts (Charente-Maritime).Dossiers &amp;quot;agroforesterie: produire autrement&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gavaland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chambres d'Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 945, pp.20-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hêtre : choix du matériel forestier de reproduction. Bilan à 15 ans d'une partie du réseau comparatif de provenances de l'INRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Teissier Du Cros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 111, pp.57-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPS&SIG. Pour la conduite de dispositifs expérimentaux. Vers l’émergence de la communauté métier « Géoexpé »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gavaland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, N° Spécial: GPS&amp;SIG</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundiv France Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité dans la thèse = une thèse de qualité !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion interne démarche qualité à Dynafor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Castanet-Tolosan, France. , 1 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cahier des techniques de l’INRA c’est quoi?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle J. Laffitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information sur les Cahiers des techniques de l'Inra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Inconnue, France. , 1 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId132"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05533943v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Burnel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Clement-Kumar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Heintz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia Sirami" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Molina" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05539918v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Johany" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gandon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03204351v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Batifol" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cardona" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/hsc3-b796" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811217v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Andrieu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Cl&#233;ment" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801000v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Harel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Borderie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Noisette" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810256v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bertoni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cabanettes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrill Dulout" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04981991v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Burgel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Zasser" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684151v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028694v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brun" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747690v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Sirami" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Philippe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dumora" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787977v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lopez-Vaamonde" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Moliard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609829v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moliard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734096v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Cheret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ladet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609830v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609828v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cheret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738444v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fayat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787657v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ancelin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737815v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duflot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Andrieu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787114v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama Corinne Corcher" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Willm" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793301v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777126v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Wehrlen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Maire" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04441492v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/7FPQ-JN03" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268916v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Guyot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Imbaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5450" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090583v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gouix" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-019-01164-8" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059782v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Batifol" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605327v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-016-1006-3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635174v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Valladares" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cocquempot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Calmont" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636054v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien P&#233;demay" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630084v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gauthier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried W. Heintz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414112v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Angibault" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608906v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Elyakime" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.1585" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648541v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939555v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.1534" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657334v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fakorellis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658333v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perrin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657594v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P&#233;lissier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655086v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gavaland" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duval" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661457v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682216v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697022v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vernier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Teissier Du Cros" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792241v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795595v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808011v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Raynaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809613v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle J. Laffitte" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05539918v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Burnel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Johany" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gandon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03204351v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Batifol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cardona" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/hsc3-b796" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811217v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Andrieu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Cl&#233;ment" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801000v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Harel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Borderie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Noisette" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810256v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bertoni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cabanettes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrill Dulout" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05533943v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Clement-Kumar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Heintz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Sirami" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Molina" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04981991v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Burgel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Zasser" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684151v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028694v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brun" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747690v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Philippe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dumora" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787977v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lopez-Vaamonde" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Moliard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609829v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moliard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734096v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Cheret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ladet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609830v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609828v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cheret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738444v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fayat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787657v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ancelin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737815v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duflot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Andrieu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787114v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama Corinne Corcher" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Willm" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793301v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777126v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Wehrlen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Maire" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04441492v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/7FPQ-JN03" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268916v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Guyot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Imbaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5450" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090583v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gouix" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-019-01164-8" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059782v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Batifol" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605327v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-016-1006-3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635174v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Valladares" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cocquempot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Calmont" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636054v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien P&#233;demay" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630084v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gauthier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried W. Heintz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414112v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Angibault" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939555v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Elyakime" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.1534" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608906v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.1585" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648541v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657334v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fakorellis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658333v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perrin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657594v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P&#233;lissier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655086v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gavaland" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duval" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661457v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682216v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697022v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vernier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Teissier Du Cros" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792241v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795595v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808011v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Raynaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809613v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle J. Laffitte" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>