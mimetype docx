--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent BURNEL </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affiche « Cycle de vie des données d'entretien : un outil pour améliorer la gestion, la mise en qualité et l’ouverture des données » (version 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Johany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539918v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affiche « Cycle de vie des données : un outil pour améliorer la gestion, la mise en qualité et l’ouverture des données » (version 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Batifol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Johany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/hsc3-b796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204351v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogues Entre Chercheurs et Lycéens pour les Intéresser à la Construction des Savoirs, Lycée général Clémence Royer - Fonsorbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle valorisation pour les accrus de frêne en zone de montagne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Noisette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviculture et nutrition des accrus de frêne dans les Hautes-Pyrénées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Bertoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cabanettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrill Dulout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Noisette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan de Gestion de Données de l'UMR DYNAFOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clement-Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Sirami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2026, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data paper : quels enjeux ? Quelles actions à ACT ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Burgel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Zasser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire data paper</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE - département ACT, Oct 2024, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open data, enjeux actuels et futurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pritemps de la Donnée 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; Université Haute-Alsace; Université de Strasbourg; INSA; PNDB; AgroParisTech; Université de Lille; Sorbonne Université; Data Terra, Jun 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating past trajectories for a better understanding and conservation of present-day biodiversity : on-going research on the last Maramures Old-Growth fir-beech Forests (Romania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche TERRAE 2020 "Hors champs. Regards croisés sur les forêts et les incultes au Moyen Âge"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03028694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HERITSERV-GRASP Les services écosystémiques fournis par les prairies du Haut Vicdessos dans un contexte de changements globaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Sirami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dumora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2020 : Séminaire de restitution des projets 2018-2019 de l'OHM Pyrénées Haut Vicdessos 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WP1 Impacts on biodiversity - French site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Moliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Meeting. Bavaria NP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Spiegelau, Germany. 29 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépérissement et diversité des insectes forestiers - une étude de cas dans les sapinières pyrénéennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e rencontres annuelles du Groupe des Entomologistes Forestiers Francophones (GEFF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Quillan, France. pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does forest biodiversity respond to pulses of saproxylic microhabitats induced by tree dieback: a case study in mountain French silver fir forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique V. Cheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. IUFRO world congress 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Curitiba, Brazil. 770 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépérissement et diversité des insectes forestiers - une étude de cas dans les sapinières pyrénéennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du DSS Biodiversité, dynamique et gestion des écosystèmes, services écosystémiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Antony, France. pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Tree-related Microhabitats and associated biodiversity respond to forest dieback? A case study in French mountain Silver Fir forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Cheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXV IUFRO World Congress 2019 "Forest Research and Cooperation for Sustainable Development"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Curitiba, Brazil. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-topography associated to forest edges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Conférence POSADAS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Posadas, Argentina. 207 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une antenne GPS centimétrique low-cost. Oui ça existe !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ancelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journées de la Mesure et de la Métrologie (J2M)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une modelisation de la complexite des relations entre rendement agricole, services ecosystemiques et representations du paysage dans les coteaux de gascogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres d'Ecologie des Paysages 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France. 72 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens entre la quantite de bois et la diversite vevegale dans les petites forets des paysages ruraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ama Corinne Corcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Willm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres d'Ecologie des Paysages 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on géolocaliser précisément des arbres dans les forêts de montagne avec un appareil GPS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Mesure et de la Métrologie INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilite du chene a des herbicides a base de dalapon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon Wehrlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Conference Columa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1992, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aventures QualiNous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Batifol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Johany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Département ACT - INRAE. Institut National de Recherche pour l'Agriculture, l'Alimentation et l'Environnement, 8 p, 2024, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/7FPQ-JN03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree diversity drives associational resistance to herbivory at both forest edge and interior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Imbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (16), pp.9040-9051. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.5450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-harvesting dynamics of the deadwood profile: the case of lowland beech-oak coppice-with-standards set-aside stands in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cabanettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gouix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 138 (2), pp.239-251. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10342-019-01164-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« QualiNous » : un collectif pour accompagner les bonnes pratiques de gestion et de partage des données au Département SAD de l’Inra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Batifol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Johany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, N° Spécial: Données de la recherche, pp.13-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059782v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development over time of the tree-related microhabitat profile: the case of lowland beech-oak coppice-with-standards set-aside stands in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cabanettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gouix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 136 (1), pp.37-49. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10342-016-1006-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise à jour de l’aire de répartition de Stictoleptura (Stictoleptura) erythroptera (Hagenbach, 1822) en France (Coleoptera Cerambycidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Valladares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Calmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Willm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Entomologiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 71 (5), pp.325-330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du SIG et du GPS pour la création d’une base de données de desserte forestière dans les Pyrénées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Pédemay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, N° Spécial: GPS&amp;SIG, pp.152-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection de placettes forestières à l’échelle d’un territoire : complémentarité entre système d’information géographique et approches sur le terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Willm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried W. Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Guyot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 82, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et perspectives des deux écoles techniques « notions et techniques en écologie » organisées par le Département EFPA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Angibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 75, 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les accrus de frêne dans les Pyrénées Centrales : un avenir énergétique local ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Elyakime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cabanettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 99 (4), 11 p. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.1534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous ash tree reforestation in the Central Pyrenees: a future local energy source?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Elyakime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cabanettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 99 (4), 11 p. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.1585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on estimer rapidement depuis le sol le volume de bois mort des houppiers de chênes adultes avec une précision acceptable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cabanettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Willm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 74, 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous quelle forme valoriser des accrus de frêne en zone de montagne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fakorellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Elyakime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Forêt Privée - revue forestière européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 312, pp.56-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d’étalonnage de mini capteurs enregistreurs de température et d’humidité relative pour utilisation &amp;lt;em&amp;gt;in situ&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 70, pp.5-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de préparation d’échantillons de bois feuillus pour utilisation en dendrochronologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 66, pp.5-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemples d'amélioration de la croissance et de la forme du noyer hybride par l'accompagnement ligneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gavaland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Willm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 170, pp.26-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation spatiale fine de ligneux en milieu forestier. Comment procéder de manière précise et dans les délais acceptables ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Willm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, N° Spécial: Observation et évaluation, pp.97-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance et biomasse aérienne de noyers noirs en parcelle agroforestière à Les Eduts (Charente-Maritime).Dossiers &amp;quot;agroforesterie: produire autrement&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gavaland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chambres d'Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 945, pp.20-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hêtre : choix du matériel forestier de reproduction. Bilan à 15 ans d'une partie du réseau comparatif de provenances de l'INRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Teissier Du Cros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 111, pp.57-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPS&SIG. Pour la conduite de dispositifs expérimentaux. Vers l’émergence de la communauté métier « Géoexpé »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gavaland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, N° Spécial: GPS&amp;SIG</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundiv France Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité dans la thèse = une thèse de qualité !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion interne démarche qualité à Dynafor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Castanet-Tolosan, France. , 1 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cahier des techniques de l’INRA c’est quoi?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle J. Laffitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information sur les Cahiers des techniques de l'Inra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Inconnue, France. , 1 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId132"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent BURNEL </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affiche « Cycle de vie des données d'entretien : un outil pour améliorer la gestion, la mise en qualité et l’ouverture des données » (version 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Johany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539918v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affiche « Cycle de vie des données : un outil pour améliorer la gestion, la mise en qualité et l’ouverture des données » (version 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Batifol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Johany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/hsc3-b796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204351v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogues Entre Chercheurs et Lycéens pour les Intéresser à la Construction des Savoirs, Lycée général Clémence Royer - Fonsorbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle valorisation pour les accrus de frêne en zone de montagne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Noisette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviculture et nutrition des accrus de frêne dans les Hautes-Pyrénées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Bertoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cabanettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrill Dulout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Noisette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan de Gestion de Données de l'UMR DYNAFOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clement-Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Sirami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2026, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aventures QualiNous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Batifol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Johany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Département ACT - INRAE. Institut National de Recherche pour l'Agriculture, l'Alimentation et l'Environnement, 8 p, 2024, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/7FPQ-JN03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data paper : quels enjeux ? Quelles actions à ACT ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Burgel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Zasser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire data paper</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE - département ACT, Oct 2024, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open data, enjeux actuels et futurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pritemps de la Donnée 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; Université Haute-Alsace; Université de Strasbourg; INSA; PNDB; AgroParisTech; Université de Lille; Sorbonne Université; Data Terra, Jun 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating past trajectories for a better understanding and conservation of present-day biodiversity : on-going research on the last Maramures Old-Growth fir-beech Forests (Romania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche TERRAE 2020 "Hors champs. Regards croisés sur les forêts et les incultes au Moyen Âge"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03028694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HERITSERV-GRASP Les services écosystémiques fournis par les prairies du Haut Vicdessos dans un contexte de changements globaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Sirami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dumora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2020 : Séminaire de restitution des projets 2018-2019 de l'OHM Pyrénées Haut Vicdessos 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WP1 Impacts on biodiversity - French site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Moliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Meeting. Bavaria NP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Spiegelau, Germany. 29 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépérissement et diversité des insectes forestiers - une étude de cas dans les sapinières pyrénéennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e rencontres annuelles du Groupe des Entomologistes Forestiers Francophones (GEFF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Quillan, France. pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does forest biodiversity respond to pulses of saproxylic microhabitats induced by tree dieback: a case study in mountain French silver fir forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique V. Cheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. IUFRO world congress 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Curitiba, Brazil. 770 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépérissement et diversité des insectes forestiers - une étude de cas dans les sapinières pyrénéennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du DSS Biodiversité, dynamique et gestion des écosystèmes, services écosystémiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Antony, France. pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Tree-related Microhabitats and associated biodiversity respond to forest dieback? A case study in French mountain Silver Fir forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Cheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXV IUFRO World Congress 2019 "Forest Research and Cooperation for Sustainable Development"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Curitiba, Brazil. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-topography associated to forest edges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Conférence POSADAS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Posadas, Argentina. 207 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une antenne GPS centimétrique low-cost. Oui ça existe !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ancelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journées de la Mesure et de la Métrologie (J2M)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une modelisation de la complexite des relations entre rendement agricole, services ecosystemiques et representations du paysage dans les coteaux de gascogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres d'Ecologie des Paysages 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France. 72 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens entre la quantite de bois et la diversite vevegale dans les petites forets des paysages ruraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ama Corinne Corcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Willm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres d'Ecologie des Paysages 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on géolocaliser précisément des arbres dans les forêts de montagne avec un appareil GPS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Mesure et de la Métrologie INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilite du chene a des herbicides a base de dalapon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon Wehrlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Conference Columa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1992, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-harvesting dynamics of the deadwood profile: the case of lowland beech-oak coppice-with-standards set-aside stands in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cabanettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gouix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 138 (2), pp.239-251. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10342-019-01164-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree diversity drives associational resistance to herbivory at both forest edge and interior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Imbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (16), pp.9040-9051. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.5450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« QualiNous » : un collectif pour accompagner les bonnes pratiques de gestion et de partage des données au Département SAD de l’Inra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Batifol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Johany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, N° Spécial: Données de la recherche, pp.13-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059782v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development over time of the tree-related microhabitat profile: the case of lowland beech-oak coppice-with-standards set-aside stands in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cabanettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gouix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 136 (1), pp.37-49. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10342-016-1006-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise à jour de l’aire de répartition de Stictoleptura (Stictoleptura) erythroptera (Hagenbach, 1822) en France (Coleoptera Cerambycidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Valladares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Calmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Willm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Entomologiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 71 (5), pp.325-330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du SIG et du GPS pour la création d’une base de données de desserte forestière dans les Pyrénées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Pédemay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, N° Spécial: GPS&amp;SIG, pp.152-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection de placettes forestières à l’échelle d’un territoire : complémentarité entre système d’information géographique et approches sur le terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Willm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried W. Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Guyot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 82, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et perspectives des deux écoles techniques « notions et techniques en écologie » organisées par le Département EFPA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Angibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 75, 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous ash tree reforestation in the Central Pyrenees: a future local energy source?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Elyakime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cabanettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 99 (4), 11 p. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.1585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on estimer rapidement depuis le sol le volume de bois mort des houppiers de chênes adultes avec une précision acceptable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cabanettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Willm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 74, 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les accrus de frêne dans les Pyrénées Centrales : un avenir énergétique local ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Elyakime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cabanettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 99 (4), 11 p. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.1534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous quelle forme valoriser des accrus de frêne en zone de montagne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fakorellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Elyakime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Forêt Privée - revue forestière européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 312, pp.56-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d’étalonnage de mini capteurs enregistreurs de température et d’humidité relative pour utilisation &amp;lt;em&amp;gt;in situ&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 70, pp.5-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de préparation d’échantillons de bois feuillus pour utilisation en dendrochronologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 66, pp.5-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemples d'amélioration de la croissance et de la forme du noyer hybride par l'accompagnement ligneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gavaland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Willm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 170, pp.26-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation spatiale fine de ligneux en milieu forestier. Comment procéder de manière précise et dans les délais acceptables ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Willm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, N° Spécial: Observation et évaluation, pp.97-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance et biomasse aérienne de noyers noirs en parcelle agroforestière à Les Eduts (Charente-Maritime).Dossiers &amp;quot;agroforesterie: produire autrement&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gavaland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chambres d'Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 945, pp.20-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hêtre : choix du matériel forestier de reproduction. Bilan à 15 ans d'une partie du réseau comparatif de provenances de l'INRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Teissier Du Cros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 111, pp.57-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPS&SIG. Pour la conduite de dispositifs expérimentaux. Vers l’émergence de la communauté métier « Géoexpé »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gavaland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, N° Spécial: GPS&amp;SIG</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundiv France Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité dans la thèse = une thèse de qualité !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion interne démarche qualité à Dynafor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Castanet-Tolosan, France. , 1 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cahier des techniques de l’INRA c’est quoi?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle J. Laffitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information sur les Cahiers des techniques de l'Inra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Inconnue, France. , 1 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId132"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05539918v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Burnel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Johany" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gandon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03204351v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Batifol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cardona" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/hsc3-b796" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811217v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Andrieu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Cl&#233;ment" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801000v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Harel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Borderie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Noisette" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810256v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bertoni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cabanettes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrill Dulout" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05533943v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Clement-Kumar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Heintz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Sirami" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Molina" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04981991v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Burgel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Zasser" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684151v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028694v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brun" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747690v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Philippe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dumora" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787977v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lopez-Vaamonde" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Moliard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609829v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moliard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734096v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Cheret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ladet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609830v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609828v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cheret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738444v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fayat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787657v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ancelin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737815v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duflot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Andrieu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787114v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama Corinne Corcher" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Willm" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793301v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777126v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Wehrlen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Maire" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04441492v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/7FPQ-JN03" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268916v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Guyot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Imbaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5450" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090583v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gouix" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-019-01164-8" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059782v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Batifol" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605327v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-016-1006-3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635174v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Valladares" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cocquempot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Calmont" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636054v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien P&#233;demay" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630084v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gauthier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried W. Heintz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414112v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Angibault" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939555v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Elyakime" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.1534" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608906v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.1585" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648541v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657334v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fakorellis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658333v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perrin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657594v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P&#233;lissier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655086v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gavaland" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duval" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661457v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682216v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697022v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vernier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Teissier Du Cros" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792241v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795595v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808011v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Raynaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809613v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle J. Laffitte" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05539918v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Burnel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Johany" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gandon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03204351v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Batifol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cardona" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/hsc3-b796" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811217v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Andrieu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Cl&#233;ment" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801000v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Harel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Borderie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Noisette" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810256v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bertoni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cabanettes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrill Dulout" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05533943v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Clement-Kumar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Heintz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Sirami" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Molina" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04441492v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/7FPQ-JN03" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04981991v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Burgel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Zasser" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684151v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028694v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747690v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Philippe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dumora" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787977v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lopez-Vaamonde" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Moliard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609829v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moliard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734096v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Cheret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ladet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609830v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609828v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cheret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738444v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fayat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787657v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ancelin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737815v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duflot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Andrieu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787114v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama Corinne Corcher" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Willm" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793301v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777126v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Wehrlen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Maire" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090583v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gouix" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-019-01164-8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268916v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Guyot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Imbaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5450" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059782v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Batifol" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605327v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-016-1006-3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635174v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Valladares" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cocquempot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Calmont" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636054v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien P&#233;demay" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630084v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gauthier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried W. Heintz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414112v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Angibault" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608906v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Elyakime" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.1585" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648541v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939555v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.1534" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657334v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fakorellis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658333v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perrin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657594v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P&#233;lissier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655086v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gavaland" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duval" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661457v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682216v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697022v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vernier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Teissier Du Cros" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792241v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795595v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808011v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Raynaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809613v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle J. Laffitte" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>