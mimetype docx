--- v0 (2026-03-04)
+++ v1 (2026-05-10)
@@ -1174,226 +1174,226 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">風景的含義，再論山水</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cédric Laurent; Deng Fei. University Press of Fudan, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05389566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le Sûtra du Diamant et ses miracles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Despeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Diane de Selliers., A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Despeux</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Diane de Selliers., A paraître</w:t>
+                <w:t xml:space="preserve">hal-05389561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La peinture chinoise en douze notes illustrées et dix œuvres commentées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUR, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05389558v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-05389566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Social Lives of Chinese Objects</w:t>
               </w:r>
@@ -1939,173 +1939,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Xie Bin 謝彬 (1601-1681) : Immortel dérivant sur une souche »</w:t>
+                <w:t xml:space="preserve">« Yu Shiji 虞世吉 (XVIe s. ?) : L’Immortel Lü Dongbin »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">C. Tran-Bourdonneau; P.auline d’Abrigeon; P. Guyot. </w:t>
+              <w:t xml:space="preserve">C. Tran-Bourdonneau; Pauline d’Abrigeon; P. Guyot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A portée d’Asie : Collectionneurs, collecteurs et marchands d’art asiatique en France (1750-1930)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, musée des Beaux-Arts de Dijon, INHA, p. 126-129., 2023</w:t>
+              <w:t xml:space="preserve">, musée des Beaux-Arts de Dijon, INHA, p. 122-125., 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05389582v1</w:t>
+                <w:t xml:space="preserve">hal-05389587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Yu Shiji 虞世吉 (XVIe s. ?) : L’Immortel Lü Dongbin »</w:t>
+                <w:t xml:space="preserve">« Xie Bin 謝彬 (1601-1681) : Immortel dérivant sur une souche »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">C. Tran-Bourdonneau; Pauline d’Abrigeon; P. Guyot. </w:t>
+              <w:t xml:space="preserve">C. Tran-Bourdonneau; P.auline d’Abrigeon; P. Guyot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A portée d’Asie : Collectionneurs, collecteurs et marchands d’art asiatique en France (1750-1930)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, musée des Beaux-Arts de Dijon, INHA, p. 122-125., 2023</w:t>
+              <w:t xml:space="preserve">, musée des Beaux-Arts de Dijon, INHA, p. 126-129., 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05389587v1</w:t>
+                <w:t xml:space="preserve">hal-05389582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Reevaluating Chinese Landscape Iconography: Painting and Poetry of Meditation during the Fifteenth and Sixteenth Centuries »</w:t>
               </w:r>
@@ -2721,51 +2721,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389609v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Laurent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626462v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de La Robertie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Laurent" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413669v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413656v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413687v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413697v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413708v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413715v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413720v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633511v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633512v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633509v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626678v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633507v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389561v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Despeux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389558v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389566v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03842315v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bianchi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyce Jankowski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnie Cheng" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Dal Lago" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Foong" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389551v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01539202v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389574v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389572v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365587v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365679v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389582v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389587v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389589v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389596v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lavoix" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389604v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389601v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633515v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633514v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389609v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Laurent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626462v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de La Robertie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Laurent" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413669v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413656v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413687v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413697v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413708v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413715v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413720v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633511v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633512v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633509v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626678v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633507v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389566v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389561v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Despeux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389558v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03842315v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bianchi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyce Jankowski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnie Cheng" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Dal Lago" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Foong" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389551v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01539202v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389574v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389572v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365587v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365679v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389587v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389582v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389589v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389596v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lavoix" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389604v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389601v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633515v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633514v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>