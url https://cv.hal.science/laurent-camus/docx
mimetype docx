--- v0 (2026-03-31)
+++ v1 (2026-05-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Camus </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurent-camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9244-0278</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sequential and reflexive achievement of coach participation in the live TV broadcasting of football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports Coaching Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (1), pp.133-157. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21640629.2023.2269029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documenter le spectacle vivant. Apports théoriques et méthodologiques de l’analyse vidéo des interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylene Tanferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Waeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (1), pp.67-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mythe des origines de la cognition humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mondémé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2022/2 (77), pp.93-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexivité filmique et participation animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N° 176 (2), pp.103-126. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ls.176.0105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The local and filmed accountability of sensorial practices. The intersubjectivity of touch as an interactional achievement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenza Mondada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofian Bouaouina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Svensson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Interaction. Video-Based Studies of Human Sociality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (3), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7146/si.v4i3.128160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03348385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production télévisuelle de l’objectivité. La révélation du hors-jeu en football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 230, pp.141-170. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.230.0141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537573v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le technicien invisible de l’événement médiatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39, pp.209-238. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.25560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03487510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’anaphore à distance : enjeux multimodaux, épistémiques et normatifs en interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenza Mondada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 210 (2), pp.77-100. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lf.210.0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03259980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le problème de la fidélité au réel dans la réalisation télévisée du football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Télévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.103-120. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/telev.012.0103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03205602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human sociality in the times of the Covid‐19 pandemic: A systematic examination of change in greetings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenza Mondada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Bänninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofian Bouaouina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sociolinguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (4), pp.441-468. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/josl.12433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02958389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La faute et son ralenti. Le cadrage temporel et visuel de l’action normée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/temporalites.3635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02958377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attendre le signal. Une analyse des pratiques de synchronisation de l’événement avec sa retransmission télévisée en direct</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n° 202-203 (2), pp.341-372. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.202.0341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02958367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des formes d’autorité en régie audiovisuelle : la réalisation télévisée de la Fête des Vignerons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylene Tanferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C'est qui ton chef?! Sociologie du leadership en Suisse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPFL Press, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analysabilité de l’interaction entre humains et animaux : le cas de l’éducation canine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eileen Crist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Lynch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mondémé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ls.176.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’étude des connaissances pratiques situées en anthropologie du sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Serres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de l’anthropologie et de l’ethnologie du sport et du corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La querelle des réflexivités : circulation de l’argument ethnométhodologique dans la sociologie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e congrès de l'AFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de sociologie, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04175506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensoriality in social interaction: food, language and the body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenza Mondada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofian Bouaouina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Svensson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Helveticum Linguisticae Applicatae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Zürich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material, interactional and normative environment for tasting: first vs. second assessments of wine in gastronomic restaurants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenza Mondada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Pragmatics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Winterthur, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuisines numériques. Une analyse des pratiques de réalisation télévisée d’une émission culinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenza Mondada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VALS-ASLA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relocating practices of production: the ‘’optical pulsar paper’’ (Garfinkel, Lynch & Livingston, 1981) and its legacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EASST-4S</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire l’objectivité par un artefact matériel : le révélateur de hors-jeu en football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Sports, Culture populaire et Culture matérielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeing “real” pain or faking as organizational issue in TV broadcasting of football matches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIEMCA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Mannheim, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing emotion with video. Relocating aggressive behaviors in their ecological environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mondémé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VALS ASLA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Basel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02406857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filmic Reflexivity in Action: The Interactional Production of Objectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VALS-ASLA 2018: A Video Turn in Linguistics?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Basel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réalisation télévisée du sport comme pratique réflexive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Congrès International de la Société de Sociologie du Sport de Langue Française (3SLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Université d'Artois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiérarchies en action et prises de parole. L’organisation verbale de l’activité de réalisation télévisée du direct</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réalisateur comme spectateur. Voir et mettre en images la douleur en direct</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La culture des médias en pratiques. Actualités de la recherche sur la réception (colloque RT14 et RT37 de l'AFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris-Sorbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Listening and repeating in remote participation frameworks: the tacit use of commentators’ talk in live sport TV production of replays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revisiting Participation: Language and Bodies in Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Basel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sequential Organization of Replay Insertions in Live Sports TV Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Conversation Analysis (ICCA-14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réaliser en direct : une vidéo-ethnographie de la production interactionnelle du match de football télévisé depuis la régie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Télécom ParisTech, 2015. Français. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2015ENST0036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01336803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId67"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Camus </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurent-camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9244-0278</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sequential and reflexive achievement of coach participation in the live TV broadcasting of football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports Coaching Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (1), pp.133-157. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21640629.2023.2269029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documenter le spectacle vivant. Apports théoriques et méthodologiques de l’analyse vidéo des interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylene Tanferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Waeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (1), pp.67-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mythe des origines de la cognition humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mondémé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2022/2 (77), pp.93-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexivité filmique et participation animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N° 176 (2), pp.103-126. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ls.176.0105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The local and filmed accountability of sensorial practices. The intersubjectivity of touch as an interactional achievement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenza Mondada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofian Bouaouina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Svensson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Interaction. Video-Based Studies of Human Sociality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (3), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7146/si.v4i3.128160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03348385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production télévisuelle de l’objectivité. La révélation du hors-jeu en football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 230, pp.141-170. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.230.0141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537573v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le technicien invisible de l’événement médiatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39, pp.209-238. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.25560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03487510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le problème de la fidélité au réel dans la réalisation télévisée du football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Télévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.103-120. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/telev.012.0103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03205602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’anaphore à distance : enjeux multimodaux, épistémiques et normatifs en interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenza Mondada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 210 (2), pp.77-100. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lf.210.0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03259980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human sociality in the times of the Covid‐19 pandemic: A systematic examination of change in greetings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenza Mondada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Bänninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofian Bouaouina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sociolinguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (4), pp.441-468. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/josl.12433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02958389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attendre le signal. Une analyse des pratiques de synchronisation de l’événement avec sa retransmission télévisée en direct</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n° 202-203 (2), pp.341-372. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.202.0341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02958367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La faute et son ralenti. Le cadrage temporel et visuel de l’action normée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/temporalites.3635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02958377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des formes d’autorité en régie audiovisuelle : la réalisation télévisée de la Fête des Vignerons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylene Tanferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C'est qui ton chef?! Sociologie du leadership en Suisse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPFL Press, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analysabilité de l’interaction entre humains et animaux : le cas de l’éducation canine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eileen Crist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Lynch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mondémé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ls.176.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’étude des connaissances pratiques situées en anthropologie du sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Serres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de l’anthropologie et de l’ethnologie du sport et du corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La querelle des réflexivités : circulation de l’argument ethnométhodologique dans la sociologie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e congrès de l'AFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de sociologie, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04175506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensoriality in social interaction: food, language and the body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenza Mondada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofian Bouaouina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Svensson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Helveticum Linguisticae Applicatae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Zürich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material, interactional and normative environment for tasting: first vs. second assessments of wine in gastronomic restaurants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenza Mondada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Pragmatics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Winterthur, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire l’objectivité par un artefact matériel : le révélateur de hors-jeu en football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Sports, Culture populaire et Culture matérielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuisines numériques. Une analyse des pratiques de réalisation télévisée d’une émission culinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenza Mondada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VALS-ASLA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relocating practices of production: the ‘’optical pulsar paper’’ (Garfinkel, Lynch & Livingston, 1981) and its legacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EASST-4S</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeing “real” pain or faking as organizational issue in TV broadcasting of football matches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIEMCA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Mannheim, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filmic Reflexivity in Action: The Interactional Production of Objectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VALS-ASLA 2018: A Video Turn in Linguistics?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Basel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing emotion with video. Relocating aggressive behaviors in their ecological environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mondémé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VALS ASLA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Basel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02406857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiérarchies en action et prises de parole. L’organisation verbale de l’activité de réalisation télévisée du direct</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réalisation télévisée du sport comme pratique réflexive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Congrès International de la Société de Sociologie du Sport de Langue Française (3SLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Université d'Artois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réalisateur comme spectateur. Voir et mettre en images la douleur en direct</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La culture des médias en pratiques. Actualités de la recherche sur la réception (colloque RT14 et RT37 de l'AFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris-Sorbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Listening and repeating in remote participation frameworks: the tacit use of commentators’ talk in live sport TV production of replays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revisiting Participation: Language and Bodies in Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Basel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sequential Organization of Replay Insertions in Live Sports TV Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Conversation Analysis (ICCA-14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réaliser en direct : une vidéo-ethnographie de la production interactionnelle du match de football télévisé depuis la régie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Télécom ParisTech, 2015. Français. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2015ENST0036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01336803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId67"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D8E4151E"/>
+    <w:nsid w:val="0FB5CD4B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-camus" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9244-0278" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241453v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Camus" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21640629.2023.2269029" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356508v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Tanferri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Waeber" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vinck" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048067v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mond&#233;m&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684766v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.176.0105" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03348385v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenza Mondada" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Bouaouina" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gauthier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Svensson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7146/si.v4i3.128160" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537573v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.230.0141" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487510v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.25560" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259980v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.210.0077" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03205602v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/telev.012.0103" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02958389v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia B&#228;nninger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/josl.12433" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02958377v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.3635" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02958367v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.202.0341" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216936v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Fischer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010675v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eileen Crist" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lynch" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.176.0027" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033883v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rix-Li&#232;vre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Rochat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Serres" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175506v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010681v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538888v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958396v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958901v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960142v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958399v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02406857v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958400v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958401v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958432v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958433v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958425v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958429v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01336803v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015ENST0036" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-camus" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9244-0278" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241453v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Camus" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21640629.2023.2269029" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356508v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Tanferri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Waeber" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vinck" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048067v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mond&#233;m&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684766v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.176.0105" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03348385v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenza Mondada" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Bouaouina" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gauthier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Svensson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7146/si.v4i3.128160" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537573v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.230.0141" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487510v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.25560" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03205602v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/telev.012.0103" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259980v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.210.0077" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02958389v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia B&#228;nninger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/josl.12433" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02958367v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.202.0341" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02958377v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.3635" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216936v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Fischer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010675v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eileen Crist" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lynch" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.176.0027" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033883v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rix-Li&#232;vre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Rochat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Serres" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175506v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010681v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538888v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960142v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958396v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958901v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958399v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958400v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02406857v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958432v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958401v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958433v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958425v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958429v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01336803v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015ENST0036" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>