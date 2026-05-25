--- v1 (2026-05-05)
+++ v2 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Camus </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurent-camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9244-0278</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sequential and reflexive achievement of coach participation in the live TV broadcasting of football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports Coaching Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (1), pp.133-157. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21640629.2023.2269029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documenter le spectacle vivant. Apports théoriques et méthodologiques de l’analyse vidéo des interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylene Tanferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Waeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (1), pp.67-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mythe des origines de la cognition humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mondémé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2022/2 (77), pp.93-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexivité filmique et participation animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N° 176 (2), pp.103-126. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ls.176.0105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The local and filmed accountability of sensorial practices. The intersubjectivity of touch as an interactional achievement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenza Mondada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofian Bouaouina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Svensson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Interaction. Video-Based Studies of Human Sociality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (3), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7146/si.v4i3.128160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03348385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production télévisuelle de l’objectivité. La révélation du hors-jeu en football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 230, pp.141-170. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.230.0141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537573v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le technicien invisible de l’événement médiatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39, pp.209-238. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.25560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03487510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le problème de la fidélité au réel dans la réalisation télévisée du football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Télévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.103-120. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/telev.012.0103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03205602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’anaphore à distance : enjeux multimodaux, épistémiques et normatifs en interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenza Mondada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 210 (2), pp.77-100. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lf.210.0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03259980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human sociality in the times of the Covid‐19 pandemic: A systematic examination of change in greetings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenza Mondada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Bänninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofian Bouaouina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sociolinguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (4), pp.441-468. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/josl.12433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02958389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attendre le signal. Une analyse des pratiques de synchronisation de l’événement avec sa retransmission télévisée en direct</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n° 202-203 (2), pp.341-372. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.202.0341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02958367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La faute et son ralenti. Le cadrage temporel et visuel de l’action normée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/temporalites.3635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02958377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des formes d’autorité en régie audiovisuelle : la réalisation télévisée de la Fête des Vignerons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylene Tanferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C'est qui ton chef?! Sociologie du leadership en Suisse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPFL Press, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analysabilité de l’interaction entre humains et animaux : le cas de l’éducation canine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eileen Crist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Lynch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mondémé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ls.176.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’étude des connaissances pratiques situées en anthropologie du sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Serres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de l’anthropologie et de l’ethnologie du sport et du corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La querelle des réflexivités : circulation de l’argument ethnométhodologique dans la sociologie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e congrès de l'AFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de sociologie, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04175506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensoriality in social interaction: food, language and the body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenza Mondada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofian Bouaouina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Svensson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Helveticum Linguisticae Applicatae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Zürich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material, interactional and normative environment for tasting: first vs. second assessments of wine in gastronomic restaurants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenza Mondada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Pragmatics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Winterthur, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire l’objectivité par un artefact matériel : le révélateur de hors-jeu en football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Sports, Culture populaire et Culture matérielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuisines numériques. Une analyse des pratiques de réalisation télévisée d’une émission culinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenza Mondada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VALS-ASLA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relocating practices of production: the ‘’optical pulsar paper’’ (Garfinkel, Lynch & Livingston, 1981) and its legacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EASST-4S</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeing “real” pain or faking as organizational issue in TV broadcasting of football matches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIEMCA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Mannheim, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filmic Reflexivity in Action: The Interactional Production of Objectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VALS-ASLA 2018: A Video Turn in Linguistics?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Basel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing emotion with video. Relocating aggressive behaviors in their ecological environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mondémé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VALS ASLA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Basel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02406857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiérarchies en action et prises de parole. L’organisation verbale de l’activité de réalisation télévisée du direct</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réalisation télévisée du sport comme pratique réflexive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Congrès International de la Société de Sociologie du Sport de Langue Française (3SLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Université d'Artois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réalisateur comme spectateur. Voir et mettre en images la douleur en direct</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La culture des médias en pratiques. Actualités de la recherche sur la réception (colloque RT14 et RT37 de l'AFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris-Sorbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Listening and repeating in remote participation frameworks: the tacit use of commentators’ talk in live sport TV production of replays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revisiting Participation: Language and Bodies in Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Basel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sequential Organization of Replay Insertions in Live Sports TV Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Conversation Analysis (ICCA-14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réaliser en direct : une vidéo-ethnographie de la production interactionnelle du match de football télévisé depuis la régie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Télécom ParisTech, 2015. Français. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2015ENST0036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01336803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId67"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Camus </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurent-camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9244-0278</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sequential and reflexive achievement of coach participation in the live TV broadcasting of football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports Coaching Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (1), pp.133-157. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21640629.2023.2269029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mythe des origines de la cognition humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mondémé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2022/2 (77), pp.93-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documenter le spectacle vivant. Apports théoriques et méthodologiques de l’analyse vidéo des interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylene Tanferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Waeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (1), pp.67-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexivité filmique et participation animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N° 176 (2), pp.103-126. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ls.176.0105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production télévisuelle de l’objectivité. La révélation du hors-jeu en football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 230, pp.141-170. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.230.0141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537573v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The local and filmed accountability of sensorial practices. The intersubjectivity of touch as an interactional achievement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenza Mondada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofian Bouaouina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Svensson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Interaction. Video-Based Studies of Human Sociality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (3), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7146/si.v4i3.128160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03348385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le problème de la fidélité au réel dans la réalisation télévisée du football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Télévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.103-120. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/telev.012.0103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03205602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le technicien invisible de l’événement médiatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39, pp.209-238. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.25560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03487510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’anaphore à distance : enjeux multimodaux, épistémiques et normatifs en interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenza Mondada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 210 (2), pp.77-100. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lf.210.0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03259980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human sociality in the times of the Covid‐19 pandemic: A systematic examination of change in greetings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenza Mondada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Bänninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofian Bouaouina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sociolinguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (4), pp.441-468. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/josl.12433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02958389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attendre le signal. Une analyse des pratiques de synchronisation de l’événement avec sa retransmission télévisée en direct</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n° 202-203 (2), pp.341-372. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.202.0341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02958367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La faute et son ralenti. Le cadrage temporel et visuel de l’action normée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/temporalites.3635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02958377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des formes d’autorité en régie audiovisuelle : la réalisation télévisée de la Fête des Vignerons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylene Tanferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C'est qui ton chef?! Sociologie du leadership en Suisse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPFL Press, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analysabilité de l’interaction entre humains et animaux : le cas de l’éducation canine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eileen Crist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Lynch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mondémé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ls.176.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’étude des connaissances pratiques situées en anthropologie du sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Serres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de l’anthropologie et de l’ethnologie du sport et du corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La querelle des réflexivités : circulation de l’argument ethnométhodologique dans la sociologie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e congrès de l'AFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de sociologie, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04175506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensoriality in social interaction: food, language and the body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenza Mondada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofian Bouaouina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Svensson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Helveticum Linguisticae Applicatae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Zürich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material, interactional and normative environment for tasting: first vs. second assessments of wine in gastronomic restaurants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenza Mondada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Pragmatics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Winterthur, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relocating practices of production: the ‘’optical pulsar paper’’ (Garfinkel, Lynch & Livingston, 1981) and its legacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EASST-4S</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuisines numériques. Une analyse des pratiques de réalisation télévisée d’une émission culinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenza Mondada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VALS-ASLA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire l’objectivité par un artefact matériel : le révélateur de hors-jeu en football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Sports, Culture populaire et Culture matérielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeing “real” pain or faking as organizational issue in TV broadcasting of football matches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIEMCA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Mannheim, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing emotion with video. Relocating aggressive behaviors in their ecological environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Mondémé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VALS ASLA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Basel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02406857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filmic Reflexivity in Action: The Interactional Production of Objectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VALS-ASLA 2018: A Video Turn in Linguistics?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Basel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réalisation télévisée du sport comme pratique réflexive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Congrès International de la Société de Sociologie du Sport de Langue Française (3SLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Université d'Artois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiérarchies en action et prises de parole. L’organisation verbale de l’activité de réalisation télévisée du direct</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réalisateur comme spectateur. Voir et mettre en images la douleur en direct</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La culture des médias en pratiques. Actualités de la recherche sur la réception (colloque RT14 et RT37 de l'AFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris-Sorbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Listening and repeating in remote participation frameworks: the tacit use of commentators’ talk in live sport TV production of replays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revisiting Participation: Language and Bodies in Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Basel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sequential Organization of Replay Insertions in Live Sports TV Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Conversation Analysis (ICCA-14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réaliser en direct : une vidéo-ethnographie de la production interactionnelle du match de football télévisé depuis la régie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Télécom ParisTech, 2015. Français. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2015ENST0036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01336803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId67"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0FB5CD4B"/>
+    <w:nsid w:val="61F6948A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-camus" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9244-0278" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241453v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Camus" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21640629.2023.2269029" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356508v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Tanferri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Waeber" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vinck" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048067v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mond&#233;m&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684766v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.176.0105" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03348385v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenza Mondada" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Bouaouina" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gauthier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Svensson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7146/si.v4i3.128160" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537573v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.230.0141" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487510v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.25560" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03205602v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/telev.012.0103" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259980v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.210.0077" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02958389v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia B&#228;nninger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/josl.12433" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02958367v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.202.0341" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02958377v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.3635" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216936v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Fischer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010675v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eileen Crist" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lynch" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.176.0027" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033883v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rix-Li&#232;vre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Rochat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Serres" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175506v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010681v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538888v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960142v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958396v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958901v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958399v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958400v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02406857v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958432v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958401v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958433v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958425v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958429v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01336803v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015ENST0036" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-camus" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9244-0278" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241453v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Camus" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21640629.2023.2269029" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048067v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mond&#233;m&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356508v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Tanferri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Waeber" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vinck" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684766v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.176.0105" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537573v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.230.0141" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03348385v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenza Mondada" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Bouaouina" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gauthier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Svensson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7146/si.v4i3.128160" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03205602v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/telev.012.0103" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487510v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.25560" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259980v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.210.0077" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02958389v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia B&#228;nninger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/josl.12433" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02958367v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.202.0341" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02958377v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.3635" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216936v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Fischer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010675v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eileen Crist" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lynch" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.176.0027" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033883v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rix-Li&#232;vre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Rochat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Serres" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175506v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010681v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538888v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958901v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958396v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960142v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958399v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02406857v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958400v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958401v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958432v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958433v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958425v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958429v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01336803v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015ENST0036" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>