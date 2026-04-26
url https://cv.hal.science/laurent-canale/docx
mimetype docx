--- v0 (2026-03-19)
+++ v1 (2026-04-26)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:104.91803278689px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> LAURENT CANALE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de Recherche au CNRS ;Président du Comité de l'Eclairage et Affichage Industriel (ILDC - IEEE) ; Président de l'Association Française de l'éclairage Midi-Pyrénées</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurent-canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1097-889X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">069285187</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dr Laurent Canale, Ingénieur de Recherche CNRS, est né à Saint-Martin d’Hères en 1972. Il a obtenu sa Maîtrise en Électronique, Électrotechnique et Automatisme, option télécommunications, en 1996 à l’Université de Savoie, son DEA d’Électronique des Hautes Fréquences et Optoélectronique en 1998 à l'Université de Limoges et soutenu sa thèse de doctorat de l’Université de Limoges en 2002. Il est aujourd'hui Ingénieur de Recherche au CNRS au laboratoire LAPLACE, Toulouse (France). En 2004, il a obtenu par voie de concours le poste d’Ingénieur de Recherche à l’Institut National de Recherche Agronomique dans le laboratoire BioEmCo, (Bio-géochimie des Milieux Continentaux) avant d’intégrer le CNRS en 2010 au Laboratoire LAPLACE. Après une spécialité en physique des semi-conducteurs, puis une thèse en sciences des matériaux appliqués aux télécommunications optiques, il se spécialise en science et technologies des sources de lumière et des systèmes d’éclairage au sein de l’équipe Lumière et Matière (LM). Son champ de compétences s’étend de la physique des semi-conducteurs à l’optique en passant par l’électronique des alimentations, les télécommunications et les applications des systèmes d’éclairage et leurs impacts sur la consommation énergétique, le smart-lighting, la 5G et les télécommunications, l’environnement, les écosystèmes et l’humain, la santé, etc… depuis la source de lumière jusqu’aux applications et leurs impacts. Il a publié plus de 250 communications dans des conférences nationales ou internationales ainsi que des articles de vulgarisations scientifiques dans divers ouvrages dont plus de 100 articles dans de revues scientifiques référencées (index H=16 selon scopus, H=20 selon Google Scholar). Il a dirigé 4 thèses de doctorats dont 2 en cours ainsi qu’une dizaine de co-encadrements. Il a été coordinateur d’un Programme Hubert Curien Maghreb MELINA (Mastering Efficient Lighting In North Africa) avec le Maroc, la Tunisie et l’Algérie et d’un PHC Nusantara avec l’Indonésie. Il est également Président régional de l’Association Française de l’Éclairage depuis 2014, Senior Member de IEEE depuis 2019 et Président de l’ILDC (Industrial Light and Display Committee, IEEE, USA) depuis 2023.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Pour la période 2024-2027, il est directeur d'un programme européen &amp;quot;Capacity Building in High Education&amp;quot; avec 10 partenaires pour un montant total de 800.000 €.En 2024, il a été honoré de la médaille Augustin Fresnel pour ses travaux scientifiques dans le domaine de l'éclairage.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pour plus informations :</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">ORCID ID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://orcid.org/0000-0003-1097-889X</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">HAL : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://cv.archives-ouvertes.fr/laurent-canale</w:t></w:r></w:hyperlink><w:br/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.youtube.com/watch?v=aL3mfnzg8yc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Google Scholar : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=kWfhgA0AAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (78)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photometrically consistent real-time rendering pipeline for street-lighting digital twins: A road-section study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassen Ben Hnia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1402-4896/ae49c2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History of artificial lighting, from fire to LED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Hamady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Industry Applications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (2), pp.10-25. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIAS.2024.3516339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and Floral Induction in Okra (Abelmoschus esculentus L.) Under Blue and Red LED Light and Their Alternation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Hervé Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banah Florent Degni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arouna Khalil Fanny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (5), pp.548. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/horticulturae11050548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Measurement of the Near Electric Emission from LED Driver as function of Power Variation and Lighting Mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Zeghoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelber Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Benhamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Tilmatine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.172347. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijleo.2025.172347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Analysis of a New Corona Ionic Wind Blower Used for Solar Panel Cleaning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khelifa Yanallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chelih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Bellebna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nezha Kadous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeid Bendaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 61 (2), pp.3502-3511. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2025.3531827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Thermal Management Using the Taguchi Method for LED Lighting Squared Heat Sink, Including Statistical Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Saadouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaima Douass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bousselham Samoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (5), pp.1811. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su17051811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal management of circular led heat sink in a multi-hole cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Ben Abdelmlek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Ben Halima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2025.3540725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04945844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Performance Evaluation of a Novel FOPID Control Strategy for Electric Furnace Temperature Regulation using HHO Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Akroum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Nesri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guedida Sifelislam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications of Modelling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (2025), pp.349-362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Analysis of Fractionalized Order PID Controller-based on Metaheuristic Optimization Algorithms for Vehicle Cruise Control Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Zemmit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khatir Khettab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Nesri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sifelislam Guedida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science, engineering and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (1), </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54327/set2025/v5.i1.241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Importance of Technical Regulations for Reducing Light Pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Daniel Galatanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, IEEE, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2025.3542001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04952665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A High-Gain Reconfigurable Beam-Switched Circular Array Antenna Based on Pentagonal Radiating Elements Fed by Mutual Coupling for Sub-6 GHz Wireless Application Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Rahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha El Bakkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Dkiouak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Amar Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmounaim Belbachir Kchairi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (18), pp.3701. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics14183701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MELINA : Une synergie maghrébine et européenne pour innover vers éclairage durable et responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magazine de l'Université de Monastir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2, pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Photosynthetic Photon Flux Distribution under LED Lighting using Genetic Algorithm for Efficient Okra Cultivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Hervé Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banah Florent Degni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Cissé Haba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2025.3635588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flicker Visibility and Irritability Threshold Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leos Kukacka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Svobodova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Necasek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Svobodova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Hergesel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2025.3620330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric Study by Design of Experiments of Thermal Management of a Light-Emitting Diode Dissipator in a Cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Ben Abdelmlek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symmetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (1), pp.58. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/sym17010058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENHANCING THE TRANSIENT PERFORMANCES AND STABILITY OF THREE-TANK LIQUID LEVEL USING A MODIFIED PID CONTROLLER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Nesri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Belhouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sifelislam Guedida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Roumaine des Sciences Techniques. Serie Électrotechnique et Énergétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 70 (4), pp.567-572. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.59277/RRST-EE.2025.4.23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Management of Circular Led Heat Sink in a Multi-Hole Cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Ben Abdelmlek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Ben Halima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 61 (3), pp.4451-4462. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2025.3540725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of approximation methods on the design of the novel low-order fractionalized PID controller for aircraft system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bensafia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Brazilian Society of Mechanical Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 46 (2), pp.98. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40430-023-04627-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning-Based Forecasting of Temperature and Solar Irradiance for Photovoltaic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Tercha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sid Ahmed Tadjer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathia Chekired</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (5), pp.1124. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en17051124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04480114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal management of honeycomb heat sink filled with phase change material for smart lighting applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Ben Abdelmlek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaeddine Amor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Heat Transfer, Part A Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10407782.2024.2316215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optically Transparent Honeycomb Mesh Antenna Integrated into OLED Light Source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha El Halaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pigaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Asselman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (2), pp.289. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics13020289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate Method for Solar Power Generation Estimation for Different PV (Photovoltaic Panels) Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissa Meflah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathia Chekired</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Drir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (12), pp.166. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/resources13120166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamental processes in an induction lamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Ben Halima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Ben Abdelmlak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bousselham Samoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pure and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (3), pp.204-209. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37532/2752-8081.23.7(3).204-209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study between Fractionalized and Fractional Order PID Controllers for Control of a Stable System Based on Particle Swarm Optimization Algorithm.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Berrabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Przeglad Elektrotechniczny </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023 (12), pp.87. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15199/48.2023.12.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Industrial Lighting and Display Committee Story [History]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Brusso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Industry Applications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (6), pp.9-15. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIAS.2023.3304849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of Lighting Technology Application in Indonesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umar Khayam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arpan Zaeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Marojahan Banjar-Nahor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deny Hamdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngapuli Irmea Sinisuka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (7), pp.6283. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su15076283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling OLED luminance decay under thermal, constant and cyclic electrical stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Al Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 59 (1), pp.676 - 683. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2022.3206286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial - Smart and Small Power Conversion with Integration Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Dalla Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yueshi Guan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2023.3348427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Impact of the power dimming and Lighting Modes of LED lamps on the Near Magnetic Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Zeghoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelber Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Tilmatine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyfeddine Bechkir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.169997. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijleo.2022.169997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hotspots and Tendencies of Energy Optimization Based on Bibliometric Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Hanafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bousselham Samoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Ben Halima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (1), pp.158. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en16010158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminance Imaging Measurements for Façades With Asymmetrical Light Reflection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Daniel Galatanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2022.3195969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of thermal and optical behavior of multi-chip LEDs package</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Ben Abdelmlek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Case Studies in Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 39, pp.102395. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csite.2022.102395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Impact and Electromagnetic Disturbances of different Lighting modes from Spot LED Lamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Zeghoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelber Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helima Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baghdadi Benazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Miloudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.169898. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijleo.2022.169898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal management of LEDs packages within inclined enclosures for lighting applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ben Abdelmlek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ben Nejma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2022.3195865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance improvement of aircraft pitch angle control using a new reduced order fractionalized PID controller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bensafia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Khettab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asjc.3009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy efficiency of a LED lighting system using a Peltier module thermal converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Ben Halima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Case Studies in Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34, pp.101989. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csite.2022.101989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Robust Performance Analysis of Low-Order Approximation of Fractional PID Controller Based on an IABC Algorithm for an Automatic Voltage Regulator System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Bensafia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khatir Khettab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (23), pp.8973. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en15238973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the Deep Optical Properties of Healthy and Diseased Skin Using Diffuse Reflectance Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Yable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Cissé Haba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Optics and Photonics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (08), pp.191-199. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/opj.2022.128014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-Zero-Energy Building Management Based on Arduino Microcontroller—On-Site Lighting Management Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathia Chekired</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Taabli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Mehdi Khellili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Tilmatine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aníbal de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (23), pp.9064. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en15239064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire des sciences se conjugue au futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LUX, La revue de l'éclairage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 315 (5), pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences de l'éclairage continuent à réinventer notre quotidien - 1ère partie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LUX, La revue de l'éclairage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 315 (5), pp.36-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Modeling of a Flexible Conductive Fabric Antenna Integrated in an OLED Light Source for WIMAX Wireless Communication Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina Sekkal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha El Halaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othmane Bendaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Asselman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Optics and Photonics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Optics and Photonics Journal, 11 (09), pp.413-429. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/opj.2021.119030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of OLED luminance using impedance measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Al Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 58 (1), pp.996 - 1004. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2021.3123096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the needs for trained lighting engineers in construction industry: the first outcomes from ecoslight skills alliances european project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos-Nikolaos Madias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos Bourousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Light &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (6), pp.6-24. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33383/2021-087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal substrate design for thermal management of high power multi-chip LEDs module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Ben Abdelmlek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.167179. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijleo.2021.167179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Approach for Designing Mixed Light-Emitting Diodes to Match Greenhouse Plant Absorption Spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Bachouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neermalsing Sewraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (8), pp.4329. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su13084329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light Pollution, Blue Light, Stress and Insomnia: Dark Sides of the LED Light?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electronics and Electrical Engineering Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and survey of lighting and color ambiance for a suitable elderly's environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Guerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Bécheras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Light &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (1), pp.79-89. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33383/2019-003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eclairage horticole : pourquoi choisir la technologie LED ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N’goran Urbain Florent Niangoran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020 (1), pp.62-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revision of Threshold Luminance Levels in Tunnels Aiming to Minimize Energy Consumption at No Cost: Methodology and Case Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambros Doulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Sioutis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aris Tsangrassoulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostantinos Faidas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (7), pp.1707. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en13071707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La LED, chemins croisés entre éclairage et radio télécommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020 (1), pp.40-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-Band 28/38 GHz Inverted-F Array Antenna for Fifth Generation Mobile Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha El Halaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Asselman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 63 (1), pp.53. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/proceedings2020063053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Transparent Antenna for 5G Wireless Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanae Azizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saida Ahyoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Asselman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 63 (1), pp.54. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/proceedings2020063054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Luminance Degradation of OLEDs using Design of Experiments (DoE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Al Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (6), pp.6548 -6558. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2019.2929150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminance Contrast Assessment for Elderly Visual Comfort Using Imaging Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Guerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cătălin Daniel Gălățanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32, pp.474-479. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.promfg.2019.02.242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photometric and Electrical Characterizations of Large-Area OLEDs Aged Under Thermal and Electrical Stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Alchaddoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassan Ibrahem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (1), pp.991-995. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2018.2864939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the luminous environment using DiaLUX software at “Constantin and Elena” Elderly House – Study Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Guerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cătălin Daniel Gălățanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32, pp.466-473. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.promfg.2019.02.241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life Cycle Assessment of Lighting Systems and Light Loss Factor: A Case Study for Indoor Workplaces in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Ben Abdellah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc André Mequignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (11), pp.1278. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics8111278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éclairage à base de LEDs - Conception des systèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Photonique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-e6502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal spectrum modeling calculation with light emitting diodes set based on relative quantum efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N’goran Urbain Florent Niangoran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Cissé Haba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1242, pp.815-822. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/actahortic.2019.1242.121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptualization of color temperature scenario applied to quality lighting design.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Guerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Bécheras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Color and Imaging Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019 (1), pp.99-103. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2352/issn.2169-2629.2019.27.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éclairage à base de LEDs - Composants LED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Photonique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-e6501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave Characterization of Silicon Carbide Sample at the ISM Band from 25°C to 165°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rammal W</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rammal J</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salameh F</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taoubi M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouany J</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electrical Engineering and Electronic Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 07 (02), </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/2325-9833.1000160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eclairage-élevage : un couple gagnant-gagnant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eclairage Québec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, La lumière source de bien-être, 1 (2), pp.19-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light and color: a factor of safety in the everyday life of the elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Guerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Bécheras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Environment and Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spirulina platensis biomass estimation using reflectance signal and infragram technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N’goran Urbain Florent Niangoran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cisse Theodore Haba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Algal Biomass Utilization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (4), pp.69-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of High-Brightness LED Samples Aged Under Stress Temperature Conditions: Electrical Characterizations and Signature Evolution Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sovannarith Leng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52 (1), pp.502-510. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2015.2475424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of LED Lighting System for Greenhouse Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N’goran Urbain Florent Niangoran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China Illuminating Engineering Society Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (1), pp.120-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light Sources Technology from past to the Future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China Illuminating Engineering Society Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (1), pp.71-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitioning evapotranspiration fluxes into soil evaporation and plant transpiration using water stable isotopes under controlled conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Rothfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (22), pp.3177-3194. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.7743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00564703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitioning evapotranspiration fluxes into Soil Evaporation and Plant Transpiration using water stable isotopes under controlled conditions (RUBIC I)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Rothfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24, pp.3177-3194. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.10002/hyp.7743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitioning evapotranspiration fluxes into soil evaporation and plant transpiration using water stable isotopes under controlled conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Rothfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (22), pp.3177-3194. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.7743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic composition of bare soil evaporated water vapor. Part I: RUBIC IV experimental set up and results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 369, p. 1 - p. 16. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2009.01.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic composition of bare soil evaporated water vapor Part I: RUBIC IV experimental setup and results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39 (1-2), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2009.01.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00455535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profondeur d'extraction racinaire et signature isotopique de l'eau prélevée par les racines des couverts végétaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Boujamlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 337, pp.589-598. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2005.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00169341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defect structure of pulsed laser deposited LiNbO3/Al2O3 layers determined by X-ray diffraction reciprocal space mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Guinebretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Girault-Di Bin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 429 (1-2), pp.55-62. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0040-6090(03)00030-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and optical properties of LiNbO 3 thin films grown by pulsed laser deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Girault-Di Bin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Di Bin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Decossas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Taupiac-Darraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 11 (PR11), pp.Pr11-187-Pr11-191. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:20011130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed laser deposition of strontium ferrite thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bessaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celerier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Cosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 154-155, pp.444-448. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0169-4332(99)00375-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (165)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Investigation of Natural Convection Heat Transfer in Partially Opened Cavity for LEDs Lighting Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Ben Abdelmlek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Ben Halima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faycal Ben Nejma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Days on Thermal Science and Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Abdelmalek Essaâdi University, Nov 2022, Tanger, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05522581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude thermique des systèmes à ailettes linéaires et spiralées des lampes LEDs avec et sans module Peltier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Ben Halima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Ben Abdelmlek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bousselham Samoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JITH2022 - International Days of Thermal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, a, Nov 2022, Tanger, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05522613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological efficiency and degradation of LEDs used of okra plants growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Hervé Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banah Florent Degni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Cissé Haba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE Industry Applications Society Annual Meeting (IAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE IAS, Jun 2025, Taipei, Taiwan. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAS62731.2025.11061556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PID α Controller Design Technique for an Electric Furnace Temperature Control System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Nesri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sifelislam Guedida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on Environment and Electrical Engineering and 2025 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2025, Chania, Greece. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC/ICPSEurope64998.2025.11169209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Political Decisions on Nuclear Energy: A Comparative Environmental Analysis of France and Germany in Lighting Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ridha Kouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-André Méquignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE Industry Applications Society Annual Meeting (IAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE IAS, Jun 2025, Taipei, Taiwan. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAS62731.2025.11061665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flicker Severity Threshold Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leoš Kukačka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Svobodová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Nečásek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sára Svobodová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE Industry Applications Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2024, Phoenix (AZ), United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAS55788.2024.11023752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Smarter University Digital Twins: A Real-Time Rendering Pipeline for Street-Lighting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassen Ben Hnia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th London Imaging Meeting (LIM 2025) - London, United Kingdom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, London, United Kingdom. pp.012016, </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/3128/1/012016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on EM Interferences Due to LED Lighting Sources and Their Impacts on the Railway Telecommunication System in Ukraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetiana Serdiuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksym Serchenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on Environment and Electrical Engineering and 2025 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2025, Chania, Greece. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC/ICPSEurope64998.2025.11169275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Smart City Street Lighting: A Hybrid IoT-SAC Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Tercha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathia Chekired</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sid Ahmed Tadjer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE International Smart Cities Conference on “Smart Cities: Revolution for Mankind”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Smart Cities Technical Community, Oct 2024, Pattaya, Thailand. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISC260477.2024.11004225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI-Driven User Interface for KNX-Based Home Automation Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Hamady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadeq Alsaffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE Industry Applications Society Annual Meeting (IAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Industry Application Society, Jun 2025, Taipei, Taiwan. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAS62731.2025.11061550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light spectrum effect on stomatal characteristics of okra leaves - Relationship between ndvi and leaf area index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Hervé Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banah Florent Degni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cissé Théodore Haba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Biomass Conference &amp; Exhibition (EUCBE2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05129557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research on Electromagnetic Compatibility Issues Caused by LED Lighting in Metro Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetiana M. Serdiuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artem O. Smirnov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIХ International Conference «MODERN INFORMATION AND COMMUNICATION TECHNOLOGIES ON A TRANSPORT, IN INDUSTRY AND EDUCATION»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ukrainian State University of Science and Technologies, Dec 2025, Dnipro, Ukraine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Implementation of Control and Management System for Smart Street Lighting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathia Chekired</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smain Berkane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chakib Djillali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidali Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Laldji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sustainable Smart Lighting World Conference (LS:2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Smart Cities Technical Community; Eindhoven University of Technology; Intelligent Lighting Institute (ILI), Nov 2024, Eindhoven, Netherlands. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LS2463127.2024.10881773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Step in Real-Time Energy Management: Forecasting Energy Production Using Machine Learning Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Tercha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sid Ahmed Tadjer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathia Chekired</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Conference on Environment and Electrical Engineering and 2024 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Italy Section, Jun 2024, Rome, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC/ICPSEurope61470.2024.10751102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Photosynthetic Photon Flux Distribution under LED Lighting for Efficient Okra Cultivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Hervé Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banah Florent Degni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Cissé Haba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE Industry Applications Society Annual Meeting (AM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Industry Application Society, Oct 2024, Phoenix (AZ), United States. pp 1-6, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAS55788.2024.11023647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical and Optical Simulation of Organic Light-Emitting Devices: The Role of Emissive Layer Thickness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Halaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha El Halaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Amhaimar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bousselham Samoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sustainable Smart Lighting World Conference (LS:24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Smart Cities Technical Community; Eindhoven University of Technology; Intelligent Lighting Institute (ILI), Nov 2024, Eindhoven, Netherlands. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LS2463127.2024.10881655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Importance of Technical Regulations for Reducing Light Pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Daniel Galatanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Industry Applications Society Annual Meeting (IAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Nashville, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAS54024.2023.10406225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04437760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LED lighting, an astonishing story of serendipity at the crossroads of light and telecommunications research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE International Conference and Exposition on Electrical and Power Engineering (EPEi 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Romanian Section; “Gheorghe Asachi” Technical University of Iasi; Faculty of Electrical Engineering of Iasi; SETIS – Alumni Society of the Graduatesof the Faculty of Electrical Engineering of Iasi, Oct 2024, Iasi, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KNX-based Lighting System Controlled by Brain Signals (EEG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadeq Alsaffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Hamady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sustainable Smart Lighting World Conference (LS:24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Smart Cities Technical Community &amp; Technical University of Eindhoven, Nov 2024, Eindhoven, Netherlands. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LS2463127.2024.10881370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility Analysis of an Energy Storage System Without Batteries for Isolated Street Lighting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atef Silini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sustainable Smart Lighting World Conference (LS:24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Intelligent Lighting Institute (ILI); Eindhoven University of Technology; IEEE Smart Cities Technical Community, Nov 2024, Eindhoven, Netherlands. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LS2463127.2024.10881134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser driven white light generation with specially shaped phosphor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Kyrginas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO ( Conference on Lasers and Electro-Optics) : Science and Innovations 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Optica (OSA - The Optical Society), May 2024, Charlotte, NC, United States. paper JTh2A.217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LISN’s Effect on Electromagnetic Interference and DM Filter in Two-Stage AC/DC Flyback PFC Boost LED Driver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Zeghoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelber Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorin Lucache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Tilmatine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sustainable Smart Lighting World Conference (LS:24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Smart Cities Technical Community; Eindhoven University of Technology; Intelligent Lighting Institute (ILI), Nov 2024, Eindhoven, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LS2463127.2024.10881909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PID Controller Design with a New Method Based on Fractionalized Integral Gain for Cruise Control System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Zemmit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Nesri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sifelislam Guedida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Akroum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Conference on Environment and Electrical Engineering and 2024 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Italy Section, Jun 2024, Rome, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC/ICPSEurope61470.2024.10751521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal convection of a high-power LED Heat Sink - Analysis and processing of images obtained by Schlieren Optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saifeddine Gharsellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sustainable Smart Lighting World Conference (LS:24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Smart Cities Technical Community; Eindhoven University of Technology; Intelligent Lighting Institute (ILI), Nov 2024, Eindhoven, Netherlands. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LS2463127.2024.10880946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing LED Cooling Efficiency Through wind ionic Technology: A Numerical Analysis of Point-to-Plane and Line-to-Plane Configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firdawss Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sustainable Smart Lighting World Conference (LS:24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Smart Cities Technical Community; Eindhoven University of Technology; Intelligent Lighting Institute (ILI), Nov 2024, Eindhoven, Netherlands. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LS2463127.2024.10882108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Part 2: Light Emitting Diodes as component for lighting systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE International Smart Cities Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE PES Thai Section, Oct 2024, Pattaya City, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light Yesterday, Today, and Tomorrow An Everyday Perspective …</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Advanced Electrical Engineering 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AAGEE "Association Algérienne de Génie Électrique et Électronique"; IEEE Algeria Section; Djillali Liabès University, Nov 2024, Sidi Bel Abbès, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life Cycle Assessment of a Circular Economic Model for Street Lighting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ridha Kouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mequignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Interdisciplinaire sur l'Économie Circulaire 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DEFI CLEF CRCULADES; Association Interdisciplinaire Française pour la Recherche en Économie Circulaire, Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Environmental Impact of Sensors in Smart Lighting Systems: Enhancing the Lighting as a Service (LaaS) Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ridha Kouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Andre Méquignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sustainable Smart Lighting World Conference (LS:24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Smart Cities Technical Community; Technical University of Eindhoven; Intelligent Lighting Institute (ILI), Nov 2024, Eindhoven, Netherlands. 4 p., </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LS2463127.2024.10881727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact Analysis of Control Frequency Variations Using SI MOSFETs and SIC IGBTs in Boost Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Zeghoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorin Lucache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelber Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Conference And Exposition On Electric And Power Engineering (EPEi)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Romanian Section, Oct 2024, Iasi, Romania. pp.193-198, </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPEi63510.2024.10758091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Study of Electromagnetic Disturbances between Single-Stage and Two-Stages AC/DC Boost Flyback Converters for LED Lighting Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Zeghoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelber Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorin Lucache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 10th International Conference on Modern Power Systems (MPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Cluj-Napoca, Romania. pp.01-05, </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MPS58874.2023.10187534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal management of LEDs packages: Numerical study of natural convection heat transfer in partially opened enclosures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Ben Abdelmlek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Ben Nejma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Congrès Tunisien de Mécanique, CoTuMe'2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Monastir (TU), Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04051255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Implementation of Lighting and Household Loads Monitoring System based on Power Line Carrier Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathia Chekired</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Laldji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Eddine Drioueche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Nezzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissa Meflah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Exergy, Energy and Environment Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Piri Reis University, Dec 2023, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of LED Lighting: a History of Science between Research, Work and Serendipity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 4th International Conference on High Voltage Engineering and Power Systems (ICHVEPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Denpasar Bali, Indonesia. pp.856-861, </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICHVEPS58902.2023.10257422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Measurements of Near Electric Field for AC/DC LED Lamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Zeghoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelber Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Tilmatine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Sustainable Smart Lighting World Conference &amp; Expo (LS18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2023, Mumbai, India. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LS1858153.2023.10170068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment of a circular economic model for public lighting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ridha Kouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mequignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Interdisciplinaire sur l’Economie Circulaire CIEC-2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Montpellier, France. pp.1 - 5, </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ls1858153.2023.10170478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Harmonic Filters on LED Lamp Loads to Reduce Odd Order THD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vica Claudia Meylinda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agung Cahyadi Putra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deny Hamdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umar Khayam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Marojahan Banjar-Nahor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 4th International Conference on High Voltage Engineering and Power Systems (ICHVEPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Aug 2023, Denpasar Bali, Indonesia. pp.573-578, </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICHVEPS58902.2023.10257486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Amazing History of LED Lighting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Industrial Engineering and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chulalongkorn University; Hainan University, Apr 2023, Phuket, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study of Integer Order PID, Fractionalized Order PID and Fractional order PID Controllers on a Class of Stable System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Akroum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sid Ahmed Tadjer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Conference on Environment and Electrical Engineering and 2023 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&amp;CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Madrid, Spain. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC/ICPSEurope57605.2023.10194844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Corona Discharges for High-Voltage Applications in Active Ionic Wind Cooling of High-Power LEDs Lighting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Ben Halima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 4th International Conference on High Voltage Engineering and Power Systems (ICHVEPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Aug 2023, Denpasar Bali, Indonesia. pp.521-526, </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICHVEPS58902.2023.10257361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal management of circular Led heat sink in a multi-hole cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Ben Abdelmlek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Ben Halima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Sustainable Smart Lighting World Conference &amp; Expo (LS18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2023, Mumbai, India. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LS1858153.2023.10170675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an optical analysis device using the ray tracing method for the detection of skin infections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Hamady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kyrginas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Yable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Sustainable Smart Lighting World Conference &amp; Expo (LS18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2023, Mumbai, India. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LS1858153.2023.10170153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric Modeling of the Capacitive Phenomenon in an OLED Excited by Transient Voltage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helima Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelber Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Reguig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Zeghoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Tilmatine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Sustainable Smart Lighting World Conference &amp; Expo (LS18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Mumbai, India. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LS1858153.2023.10170364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Measurements of Shielding Influences on Near Magnetic Field for LED Lighting Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Zeghoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelber Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Tilmatine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Conference on Environment and Electrical Engineering and 2023 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&amp;CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2023, Madrid, Spain. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC/ICPSEurope57605.2023.10194716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact assessment of Smart Lighting System for Residential Use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouki Mohamed Ridha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Andrê Mêquignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Sustainable Smart Lighting World Conference &amp; Expo (LS18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2023, Mumbai, India. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LS1858153.2023.10170478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realization and Experimental Characterizations by Schlieren Optics of an Ionic Wind Cooling System for High Power LEDs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Biganzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Hamady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Sustainable Smart Lighting World Conference &amp; Expo (LS18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2023, Mumbai, India. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LS1858153.2023.10170729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of LED Lighting: a History of Science between Research, Work and Serendipity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 4th International Conference on High Voltage Engineering and Power Systems (ICHVEPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Indonesia Section; STEI-ITB, Aug 2023, Bali, Indonesia. pp.856-861</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modern Light Sources' Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Sustainable Smart Lighting World Conference &amp; Expo (LS18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Bombay Section, Jun 2023, Bombay, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Shielding on the Magnetic Field Emitted by the LED Driver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Zeghoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelber Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyf Eddine Bechekir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 1st national conference on emergent technologies in electrical engineering (NCETEE'23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Sétif, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Energy Saving Lamps in Indonesia Based on Power Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agung Cahyadi Putra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deny Hamdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umar Khayam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Marojahan Banjar-Nahor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngapuli Irmea Sinisuka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 5th International Conference on Power Engineering and Renewable Energy (ICPERE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Bandung, Indonesia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPERE56870.2022.10037315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approach of “Digital Twins” applied to smart urban lighting: from concept to application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Jebeniani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Sustainable Smart Lighting World Conference &amp; Expo (LS18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2023, Mumbai, India. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LS1858153.2023.10170326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal sizing and placement of DFIG Wind Farm for Line Loss Reduction and Volt/Var Control in Distribution Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bouzina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sid Ahmed Tadjer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathia Chekired</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Conference on Environment and Electrical Engineering and 2023 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&amp;CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Madrid, Spain. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC/ICPSEurope57605.2023.10194680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Power Quality of Microgrids with High Penetration of Renewable Energy on the Characteristics of LED Lamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Nainggolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Marojahan Banjar-Nahor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arpan Zaeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deny Hamdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngapuli Irmea Sinisuka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 4th International Conference on High Voltage Engineering and Power Systems (ICHVEPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Aug 2023, Denpasar Bali, Indonesia. pp.589-593, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICHVEPS58902.2023.10257347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational fluid dynamics investigation of air flow generated by ion wind around a LED heat sink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imene Dorsaf Bouzaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Ben Abdelmlek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE International Conference on Environment and Electrical Engineering and 2022 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&amp;CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Prague, Czech Republic. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC/ICPSEurope54979.2022.9854704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warm and Neutral White OLEDs Aging Comparison Studies under Electrical and Thermal Stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha El Halaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Al Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Asselman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE International Conference on Environment and Electrical Engineering and 2022 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&amp;CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Prague, Czech Republic. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC/ICPSEurope54979.2022.9854657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Measurements of Near Magnetic Field by different Probe for AC/DC LED Driver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Zeghoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelber Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Miloudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Miloudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE International Conference on Environment and Electrical Engineering and 2022 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&amp;CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Prague, Czech Republic. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC/ICPSEurope54979.2022.9854788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures Expérimentales des harmoniques Générés par l’alimentation AC/DC des Lampes LED de typeSpot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Zeghoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelber Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Miloudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First National Conference on Science &amp;Technology (1 st NCST22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Mascara, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual, non-visual and psychological effects of light on the textile and clothing factory workers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Bouzgarrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Aziez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taoufik Khalfallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Joint Conference - 11th International Conference on Energy Efficiency in Domestic Appliances and Lighting &amp; 17th International Symposium on the Science and Technology of Lighting (EEDAL/LS:17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Idea to the Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Planning and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Technologique de Bandung, Sep 2022, Bandung, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable campus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Energy and Sustainability in the Campus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common and Differential Modes Filter for the PFC Boost AC/DC LED Driver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Zeghoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelber Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Khalladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Miloudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE International Conference on Environment and Electrical Engineering and 2022 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&amp;CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Prague, Czech Republic. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC/ICPSEurope54979.2022.9854760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of chip spacing on thermal and optical behavior of circular multi-chip LEDs package</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Ben Abdelmlek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Joint Conference - 11th International Conference on Energy Efficiency in Domestic Appliances and Lighting &amp; 17th International Symposium on the Science and Technology of Lighting (EEDAL/LS:17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Toulouse, France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La RSU à l’Université de Toulouse 3 – Paul Sabatier :Entre initiatives locales et obligations légales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Assise Nationale deLa Responsabilité Sociétale de l’Université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Abdelmalek Essaâdi de Tanger-Tétouan, Feb 2022, Tanger, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light quality, color perception and emotions in the interior space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chéma Gargouri Hbaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Joint Conference - 11th International Conference on Energy Efficiency in Domestic Appliances and Lighting &amp; 17th International Symposium on the Science and Technology of Lighting (EEDAL/LS:17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Toulouse, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Amazing History of LED Lighting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Engineering and Industrial Knowledge Sharing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Technologique de Bandung, Sep 2022, Bandung, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Measurement of Harmonic Distortion and Electromagnetic Interferences For LED Lamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Zeghoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelber Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Tilmatine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Miloudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Miloudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE Industry Applications Society Annual Meeting (IAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Detroit, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAS54023.2022.9940136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulse Width Modulation current control for LED lighting horticulture systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Bachouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neermalsing Sewraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE Industry Applications Society Annual Meeting (IAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Detroit, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAS54023.2022.9939775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OLED Aging Detection through Voltage Noise Characterization under Constant Current</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha El Halaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Asselman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Joint Conference - 11th International Conference on Energy Efficiency in Domestic Appliances and Lighting &amp; 17th International Symposium on the Science and Technology of Lighting (EEDAL/LS:17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse 3, Jun 2022, Toulouse, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Order Approximation of Fractional PID Controller based on Grey Wolf Optimization for DC Motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sid Ahmed Tadjer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathia Chekired</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE International Conference on Environment and Electrical Engineering and 2022 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&amp;CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Prague, Czech Republic. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC/ICPSEurope54979.2022.9854520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Implementation of LEDs Boost Driver for street lighting system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Mohamed Mrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeljelil Chammam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Joint Conference - 11th International Conference on Energy Efficiency in Domestic Appliances and Lighting &amp; 17th International Symposium on the Science and Technology of Lighting (EEDAL/LS:17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Toulouse, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Simulation of a LED with the Effect of a Thermoelectric Module on the Junction Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Ben Halima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Charrada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Joint Conference - 11th International Conference on Energy Efficiency in Domestic Appliances and Lighting &amp; 17th International Symposium on the Science and Technology of Lighting (EEDAL/LS:17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Toulouse, France. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Reduced Luminance Coefficients for Asphalt Based on Imaging Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Daniel Galatanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE International Conference on Environment and Electrical Engineering and 2022 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&amp;CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Prague, Czech Republic. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC/ICPSEurope54979.2022.9854751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental visualization of natural convection around a LED dissipator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Ben Abdelmalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ridha Kouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Joint Conference - 11th International Conference on Energy Efficiency in Domestic Appliances and Lighting &amp; 17th International Symposium on the Science and Technology of Lighting (EEDAL/LS:17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Toulouse, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identify the necessary skills for designing the training tracks for the next-gen of lighting engineers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Krakowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stylianos Zerefos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos-Nikolaos Madias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE Global Engineering Education Conference (EDUCON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Tunis, Tunisia. pp.656-662, </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EDUCON52537.2022.9766629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonic Impacts on the Electrical Distribution Network by the Broad Usage of LED Lamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Jelil Chammam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Mrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 18th International Multi-Conference on Systems, Signals &amp; Devices (SSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Monastir, Tunisia. pp.312-316, </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD52085.2021.9429438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Characterization of Buruli Ulcer by Diffuse Reflectance using LEDs illumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Yable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Cisse Haba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Zoueu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE Industry Applications Society Annual Meeting (IAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Vancouver, Canada. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAS48185.2021.9677047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common Mode and Differential Mode noise of AC/DC LED Driver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Zeghoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelber Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Tilmatine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helima Slimani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Conference on Environment and Electrical Engineering and 2021 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&amp;CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bari, Italy. 6 p., </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC/ICPSEurope51590.2021.9584616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03414010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Blue-Blocking Lenses Effects on the Melatonin Production level.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Ben Abdellah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bousselham Samoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Asselman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Conference on Environment and Electrical Engineering and 2021 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&amp;CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bari, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC/ICPSEurope51590.2021.9584685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03416912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel optical design by ultraviolet visible-near infrared absorption spectroscopy with dual elliptical reflectors for the detection of Mycobacterium ulcerans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Yable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Cisse Haba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Kyrginas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Conference on Environment and Electrical Engineering and 2021 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&amp;CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bari, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC/ICPSEurope51590.2021.9584792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03416907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Cost House Automation System based on Arduino Microcontroller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathia Chekired</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidahmed Tadjer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Louni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos Bouroussis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE Industry Applications Society Annual Meeting (IAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Vancouver, Canada. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAS48185.2021.9677162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of Power Factor and Harmonic Distortion of AC/DC LED Driver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Zeghoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelber Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Tilmatine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helima Slimani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Conference on Environment and Electrical Engineering and 2021 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&amp;CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bari, Italy. 6 p., </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC/ICPSEurope51590.2021.9584665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminance Imaging Measurements for Facades with Asymmetrical Light Reflection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Daniel Galatanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE Industry Applications Society Annual Meeting (IAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Vancouver, Canada. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAS48185.2021.9677147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal management of LEDs packages within inclined enclosures for lighting applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Ben Abdelmlek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faycal Ben Nejma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE Industry Applications Society Annual Meeting (IAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Vancouver, Canada. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAS48185.2021.9677379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Optically Transparent Mesh-Antenna Integrated in OLEDs for WLAN Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha El Halaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Asselman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE Industry Applications Society Annual Meeting (IAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Vancouver, Canada. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAS48185.2021.9677344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Valorization of the LED by a Thermoelectric Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Ben Halima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 3rd International Conference on High Voltage Engineering and Power Systems (ICHVEPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bandung, Indonesia. pp.161-165, </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICHVEPS53178.2021.9601040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling OLED luminance decay under thermal, constant and cyclic electrical stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Al Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE Industry Applications Society Annual Meeting (IAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Vancouver, Canada. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAS48185.2021.9677120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Optically Transparent Array Antenna Using Conductive ITO Film and Integrated in OLED for mm-Wave 5G Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha El Halaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Ben Abdellah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Asselman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Mastering Energy Supply focusing on Isolated Areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Pathumthani, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Analysis of Transparent and Non-Transparent Antennas Integrated in OLEDs at 3.5 GHz Band for 5G Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha El Halaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Asselman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Conference on Environment and Electrical Engineering and 2021 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&amp;CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bari, Italy. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC/ICPSEurope51590.2021.9584636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03416921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element sensitivity and reliability analysis with application in thermal management of LED packages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda El Nouino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Bendaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othmane Bendaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Asselman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE Industry Applications Society Annual Meeting (IAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Vancouver, Canada. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAS48185.2021.9677138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable multiple-LEDs combination spectrum for plants based on McCree PAR spectrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Bachouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neermalsing Sewraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Conference on Environment and Electrical Engineering and 2020 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&amp;CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Madrid, Spain. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC/ICPSEurope49358.2020.9160753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-band CPW Transparent Bandpass Filter for Wireless Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanae Azizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saida Ahyoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha El Halaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 Fifth Junior Conference on Lighting (Lighting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Ruse, Bulgaria. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Lighting47792.2020.9240568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of RGB LEDs to Better Control the Melatonin Suppression for Humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Abdellah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Asselman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Conference on Environment and Electrical Engineering and 2020 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&amp;CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Madrid, Spain. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC/ICPSEurope49358.2020.9160611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OLED luminance prediction using impedance measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Al Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE Industry Applications Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Detroit, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAS44978.2020.9391575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of Reflectance Properties of Asphalt using Photographical Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Daniel Galatanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Conference on Environment and Electrical Engineering and 2020 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&amp;CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Madrid, Spain. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC/ICPSEurope49358.2020.9160776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sons et lumières du Vicdessos. Explorations méthodologiques pour l’étude d’un socio-écosystème nocturne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2020 : Séminaire de restitution des projets 2018-2019 de l'OHM Pyrénées Haut Vicdessos 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and Optical Early Diagnosis by Diffuse Reflectance Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Yable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Cisse Haba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Zoueu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Conference on Environment and Electrical Engineering and 2020 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&amp;CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Madrid, Spain. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC/ICPSEurope49358.2020.9160668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of a Brightness Matching Experiment setup in Mesopic and Scotopic Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leoš Kukačka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Vik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ales Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 Fifth Junior Conference on Lighting (Lighting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Ruse, Bulgaria. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Lighting47792.2020.9240564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbitrary light waveform generator for the validation of the light flicker measurement devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos Bouroussis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Tsirbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frangiskos Topalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2020 - 46th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Singapore, Singapore. pp.3603-3608, </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON43393.2020.9254670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Cost Automation System for Smart Houses based on PIC Microcontrollers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathia Chekired</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Houtti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos A Bouroussis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Rahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Tilmatine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Conference on Environment and Electrical Engineering and 2020 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&amp;CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Madrid, Spain. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC/ICPSEurope49358.2020.9160808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Optically Transparent Antenna Integrated in OLED Light Source for 5G Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha El Halaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Asselman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Conference on Environment and Electrical Engineering and 2020 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&amp;CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Madrid, Spain. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC/ICPSEurope49358.2020.9160811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible Textile Antenna Design with Transparent Conductive Fabric Integrated in OLED for WiMAX Wireless Communication Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina Sekkal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Asselman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Conference on Environment and Electrical Engineering and 2020 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&amp;CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Madrid, Spain. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC/ICPSEurope49358.2020.9160757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colorimetric Characterizations of Large Area White OLEDs Under Thermal And Electrical Stress Using TM-30-18 Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Ben Abdellah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Al Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha El Halaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 Fifth Junior Conference on Lighting (Lighting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Ruse, Bulgaria. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Lighting47792.2020.9240586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of energy efficiency indicators on the office lighting planning and its implications for office lighting market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Manolis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambros Doulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spyros Niavis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Conference on Environment and Electrical Engineering and 2019 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&amp;CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Genova, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC.2019.8783856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing lighting consumption in existing tunnels using a no-cost fine-tuning method for switching lighting stages according revised luminance levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambros Doulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Sioutis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aris Tsangrassoulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostantinos Faidas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Conference on Environment and Electrical Engineering and 2019 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&amp;CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Genova, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC.2019.8783789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aging study of remote luminophore at ambient temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eko Purwanto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngapuli Sinisuka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Conference on Environment and Electrical Engineering and 2019 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&amp;CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Genova, Italy. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC.2019.8783248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation of the luminance and impedance evolution analysis of an OLED under thermal and electrical stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Al Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lisbon, Portugal. pp.4260-4267, </w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2019.8927330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aging Model for Life Prediction and Simulation of Organic Light-Emitting Diodes (OLEDs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guirguis Abdelmessih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marcos Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Alchaddoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Conference on Environment and Electrical Engineering and 2019 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&amp;CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Genova, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC.2019.8783814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting the Light Pollution: A Study Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Daniel Galatanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Husch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorin Lucache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Conference on Environment and Electrical Engineering and 2019 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&amp;CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Genova, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC.2019.8783515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on the Influence of Various Factors on Measurement of CCT for a Controlled Lighting System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian-Gyozo Haba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liviu Breniuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Daniel Galatanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE Industry Applications Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Baltimore, United States. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ias.2019.8912313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric degradation model of OLED using Design of Experiments (DoE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Al Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE 12th International Symposium on Diagnostics for Electrical Machines, Power Electronics and Drives (SDEMPED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Toulouse, France. pp.432-438, </w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/demped.2019.8864855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A chromate-luminous identity vs the sundowning syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Guerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Becheras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IES Research Symposium 2018 - Light + Human Health, April 8-10, 2018, Atlanta, GA (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l’évolution des caractéristiques photométriques, radiométriques et colorimétriques sur OLEDs blanches de grande surface sous stress thermique et électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Alchaddoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française d’Optique (OPTIQUE Toulouse 2018), 3-6 juillet 2018, Toulouse (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toulouse, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of electrical and thermal stress on luminance decay of large area white organic light emitting diodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Alchaddoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Symposium on the Science and Technology of Lighting (LS16), June 17-22, 2018, Sheffield (UK)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Sheffield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of thermal and electrical stress on photometric, radiometric, and colorimetric characteristics of large area white organic light emitting diodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Alchaddoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Rammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE Industry Applications Society Annual Meeting (IAS2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Portland, United States. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAS.2018.8544590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light Pollution, blue light, stress and insomnia : Dark sides of the LED Light ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Journée Internationale sur les Radiations Électromagnétiques et leur Impact sur l’Environnement, 28 Avril 2018, Tétouan (MAROC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Tétouan, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light and color : a factor of safety in the everyday life of the elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Guerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Becheras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Environmental and Electrical Engineering (EEEIC18), June 12-15, 2018, Palermo (ITALY)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Palermo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction in Light Pollution by Measurements According to EN 13201 Standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Daniel Galatanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorin Dumitru Lucache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Conference and Exposition on Electrical And Power Engineering (EPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Iasi, Romania. pp.1074-1079, </w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEPE.2018.8559722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisation d’un dispositif de mesure de réflectance diffuse pour le diagnostic précoce de l’ulcère de Buruli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbain Niangoran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. C. Haba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Yable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française d’Optique (OPTIQUE Toulouse 2018), 3-6 juillet 2018, Toulouse (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toulouse, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topologies d’alimentation pour OLED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Alchaddoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française d’Optique (OPTIQUE Toulouse 2018), 3-6 juillet 2018, Toulouse (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toulouse, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light and Color: a Factor of Safety in the Everyday Life of the Elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Guerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Bécheras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Conference on Environment and Electrical Engineering and 2018 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&amp;CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Palermo, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC.2018.8494499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the color temperature of artificial lighting on the comfort of life of the elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Guerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Becheras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIC Interim Meeting - Colour &amp; Human Comfort (AIC LISBOA 2018), Sept. 25-29, 2018, Lisbon (PORTUGAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Lisbon, Portugal. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Printing Manufacturing for an Integrating Sphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. D. Galatanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Burlacu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Husch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Atanasiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th International Conference Interdisciplinarity in Engineering (INTER-ENG 2018), Oct. 4-5, 2018, Tîrgu-Mureş (ROMANIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Tîrgu-Mure, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the Driver Exposure to the Light Pollution Developing Experimental Setup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Daniel Galatanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Gherasim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Conference on Environment and Electrical Engineering and 2018 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&amp;CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Palermo, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC.2018.8493826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the LEDs Spectrums Influence on the Spirulina Platensis Growth in Batch Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N’goran Urbain Florent Niangoran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cisse Theodore Haba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Conference on Environment and Electrical Engineering and 2018 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&amp;CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Palermo, Italy. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC.2018.8493759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric lifespan models for OLEDs using Design of Experiments (DoE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53rd IEEE Industry Applications Society Annual Meeting (IAS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Portland, OR, United States. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAS.2018.8544500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impedance Spectroscopy and Evolution of the Equivalent Electrical Circuit Model for Large Area Organic Light Emitting Diodes Aged Under Stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Alchaddoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassan Ibrahem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Conference on Environment and Electrical Engineering and 2018 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&amp;CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Palermo, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC.2018.8493877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the driver exposure to the light pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Daniel Galatanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Gherasim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Light Pollution: Theory, Modelling, and Measurements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Cellers, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux usages de la lumière dans la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Luneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sémidor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table Ronde, exposition "Luminopolis", 20 sept. 2017, Bordeaux (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photometric and electrical characterizations of large area OLEDs aged under thermal and electrical stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Alchaddoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE Industry Applications Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Cincinnati, United States. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ias.2017.8101810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La LED ou les dessous d’une révolution en marche…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Journées Doctorales de Génie Électrique, 4-5 décembre 2017, Sidi-Bel Abbès (ALGÉRIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Sidi-Bel Abbès, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomass estimation of spirulina platensis by reflectance signal and infragram technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbain Niangoran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. H. Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlgaEurope 2016, Dec. 13-15, 2016, Madrid (SPAIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aging study of white high power LED under thermal and electrical stresses – New experimental setup prototype, photometric and electrical characterizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sovannarith Leng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: Applications and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, San Jose, United States. pp.ATh3K.4, </w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/cleo_at.2016.ath3k.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative bench aging prototype for High-Power White LED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sovannarith Leng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on the Science and Technology of Lighting Systems (LS15), June 22-27, 2016, Kyoto (JAPAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Kyoto, Japan. pp.521-526</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of light-emitting diodes spectrum for greenhouse plant lighting based on relative quantum efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbain Niangoran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. C. Haba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIIrd International Symposium on Horticulture in Europe (SHE2016), Oct. 17-21, 2016, Chania (GREECE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light-Emitting Diodes (LEDs) Characteristic Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sovannarith Leng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Science to Photonic Applications (CLEO 2016), June 5-10, 2016, San Jose CA (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical and optical characterizations of White Organic LEDs upon aging under thermal and electrical stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Alchaddoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Balkan Light 2015, sept. 16-19, 2015, Athens (GREECE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Athens, Greece. pp.121-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Investigations of the Natural Convection Heat Transfer Around LEDs Mounted on Rectangular Heat Sink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ben Abdelmlek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Photonics Algeria, dec. 14-15, 2015, Algiers (ALGERIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Algiers, Algeria. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LEDs, source de lumière du XXIème siècle… Mais encore?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIe Colloque sur les Arcs Électriques (CAE), 16-17 mars 2015, Clermont-Ferrand (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid State Light… A revolution and 2 Nobel prizes : But Dream or Nightmare ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indo-French Workshop New perspective on Colour &amp; Light : Sciences, Arts &amp; Humanities (CEFIPRA 2015), Nov. 12-13, 2015, Kolkata (INDIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Kolkata, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical characterization by impedance spectroscopy of organic light emitting diodes (OLEDs) before and during accelerated aging under electrical and thermal stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Alchaddoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Organic Electronics (ICOE-15), june 15-17, 2015, Erlangen (GERMANY)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Erlangen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification par spectroscopie d’impédance de l’évolution des signatures de diodes électroluminescentes organiques sous stress thermiques et électriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Alchaddoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Bretagne-15, 6-9 juillet 2015, Rennes (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Rennes, France. pp.170-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid State Lighting. A Revolution enlightening the world… But dreams or nightmare ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Photonics Algeria (OPAL 2015), dec. 14-15, 2016, Algiers (ALGERIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Algiers, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of Orientation Effects on Natural Convection Around New/Old LED Package</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Ben Abdelmlek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Conférence Internationale des Energies Renouvelables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OLED ageing signature characterization under combined thermal and electrical stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Alchaddoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Symposium on Electrical Insulating Materials (ISEIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Niigata, Japan. pp.311-314, </w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISEIM.2014.6870781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LED lighting - Reduce the power consumption and increase the users comfort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Barroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE Industry Applications Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Vancouver, Canada. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAS.2014.6978439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the dynamic interaction &amp;quot;Power System - HPS Lamps&amp;quot; by the methodology of design of experiments (MPE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Medles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tilmatine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium on the Science and Technology of Lighting Systems, 22-27 June 2014, Como (ITALY)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Como, Italy. pp 533-546</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du comportement électrique et photométrique des diodes électroluminescentes organiques (OLEDs) pour l’éclairage ayant subi un vieillissement accéleré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Alchaddoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Journées Nationales Photonique Organique 2014, 24 et 25 septembre 2014, Strasbourg (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Strasbourg, France. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power quality of energy saving lamps under wide voltage variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rikardo Simanjuntak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngapuli I Sinisuka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE Industry Applications Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Vancouver, Canada. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAS.2014.6978427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LED: Lifetime & Reliability, Legends & Realities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Reliability of Advanced Light Sources Workshop 2014, 27-29 October 2014, Jhongli (TAIWAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Jhongli, Taiwan. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of high brightness LED samples aged under stress temperature conditions: Electrical characterizations and signature evolution analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE Industry Applications Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Lake Buena Vista, United States. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAS.2013.6682543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’importance de streaming acoustique dans la simulation des résonances acoustiques dans les décharges électriques haute pression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arezki Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Colloque sur les Arcs électriques, Toulouse ,France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petite Histoire de l'éclairage : à l'aube de la révolution LED...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PREMIER CONGRÈS INTERNATIONAL SUR LES PLASMAS ET L’ENERGIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Antananarivo et l’Université Paul SABATIER de Toulouse, Jul 2012, Antananarivo, Madagascar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éclairage : la révolution &amp;quot;O-LED&amp;quot; en marche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Arexis-Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">no</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Toulouse, France. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petite histoire de l’éclairage : à l’aube de la révolution LED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International Plasma-Energie, Anntananarivo, Madagascar.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Anntananarivo, Madagascar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lampes à décharge, éclairage et autres applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières Rencontres Plasma et Photochimie - Applications à la santé et à l’environnement, Toulouse (France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes d'éclairage et les retombées énergétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1e Journées Haute Tension et Electrostatique, Sidi-Bel-Abbès (Algeria)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Sidi-Bel-Abbès, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological responses during short-term acclimation to increasing atmospheric CO2 concentration in Pinus nigra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadmiel Maseyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Geophysical Union, Dec 2010, San Francisco CA, United States. pp.B21A-0297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05253352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realising a partition of evapotranspiration into soil evaporation and plant transpiration using isotopes of water in controlled conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Rothfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly, Vienna, AUT, 13-18 April 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.EGU2008-A-07592</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking root extraction depths and plant contribution to evapotranspiration using isotopes of water in controlled conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Rothfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly, Vienna, AUT, 13-18 April 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.EGU2008-A-07592</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and modelling of the evaporation-transpiration partition under controlled conditions (RUBIC), using stable isotopes of water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Rothfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference: Continental Biosphere: water cycle and vegetation: analysis and perspectives, Paris, FRA, 27-30 August 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.44-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitioning of evapotranspiration into soil evaporation and plant transpiration using isotopes of water in controlled conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Rothfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting, San Fransisco, USA, 10-14 December 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la partition isotopique évapotranspiration évaporation transpiration (PIETE) par mesure et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Canal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Colloque ECCO, Toulouse, 5-7 Décembre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.435-440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical characterization of pulsed-laser-deposited LiNbO3 waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Di Bin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Bouibrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Di Bin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Systems Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2004, St. Etienne, France. pp.294, </w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.513886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PIETE : étude de la partition entre évaporation du sol et transpiration par utilisation de la géochimie isotopique. Mesures et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29èmes journées scientifiques du GFHN, Grenoble, 24-25 novembre 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed laser deposition of lithium niobate thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Girault-Di Bin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Cosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bessaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celerier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2000 International Conference on Application of Photonic Technology (ICAPT 2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Quebec City, Canada. pp.1207, </w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.406370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets du spectre lumineux sur le temps de floraison du gombo abelmoschus esculentus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Hervé Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banah Florent Degni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N’goran Urbain Florent Niangoran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAPLACE à la Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Correlated Colour Temperature: An Influential Parameter in Ageing OLEDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Ben Abdellah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha El Halaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Al Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CIE Commission Internationale de l'Eclairage. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIE-2021 mid-term Meeting and Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Kuala Lumpur (virtual), Malaysia. PO23, pp.217-218, Abstracts of CIE-2021 mid-term Meeting and Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Color And Therapeutic Lighting : An Alternative Treatment For The Sundowning Syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Guerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Becheras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Symposium on the Science and Technology of Lighting (LS16), June 17-22, 2018, Sheffield (UK)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Sheffield, United Kingdom. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sons et lumières du Haut Vicdessos. La nuit au prisme d'une écologie du son et de la lumière artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Sirami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel du LabEx DRIIHM (Dispositif de Recherche Interdisciplinaire sur les Interactions Hommes-Milieux)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Marseille, France. , </w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.18803.58409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility study of thermal losses conversion into Light for High Power LEDs using thermoelectric modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabeb Ben Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Symposium on the Science and Technology of Lighting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Sheffield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerated ageing of OLED under different temperature and current conditions: photometric and electrical characterizations and analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Zerrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Organic Electronics (ICOE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03238163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic and physiological responses during short-term acclimation to atmospheric CO2 concentration in Pinus nigra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadmiel Maseyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Geosciences Union. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU2010 - European Geosciences Union General Assembly 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Geosciences Union</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, EGU - EGU General assembly 2010, 12, pp.11443, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05253359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Lighting Systems for Smart Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazim Pigenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holistic Approach for Decision Making Towards Designing Smart Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18, Springer International Publishing, pp.75-92, 2021, Future City, </w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85566-6_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SETTING AN INNOVATIVE MASTER DEGREE ON ENERGY SUPPLY FOCUSING ON ISOLATED AREAS – THE MESfIA ERASMUS+ PROJECT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonios Tsikalakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiannis Katsigiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarintip Tantanee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings Of International Conference Building Services And Energy Efficiency</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciendo; Sciendo, pp.120-128, 2020, </w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/9788395720413-011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Strioscopie…Révélations des dessous des LEDs, une lumière « froide » dans un corps chaud !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voir l'Invisible T.2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Puits Fleuris, pp.100-101, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Odyssée de éclairage&amp;quot; (1/3) - L'Ère du Feu - de la Préhistoire à l'Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'« Odyssée de l'éclairage » (3/3) De l'électron à l'IA - Les nouveaux horizons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'« Odyssée de l'éclairage » (2/3) - La fée électricité - La révolution industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Odyssée de l’éclairage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05264944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lumière, Lumière, Lumière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Pollution Lumineuse, Bon sens et Conséquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La LED, une centenaire pleine d’avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sovannarith Leng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles technologies d’éclairage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quid des LEDs pour l'éclairage ? Bien les connaitre pour mieux les utiliser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LEDs : Rêves ou cauchemars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid state lighting and smart systems: dreams & realities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les LEDs, rêve ou cauchemar ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que savez-vous de l’éclairage à LED ? Une mise au point sur les légendes et vérités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Temperature Control of Electric Furnaces Using a Modified Pid Controller Design Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zemmit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Akroum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nesri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guedida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARACTERISATIONS STRUCTURALES ET OPTIQUES DE COUCHES MINCES DE NIOBATE DE LITHIUM ELABOREES PAR ABLATION LASER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Science des matériaux [cond-mat.mtrl-sci]. UNIVERSITE DE LIMOGES; Institut de Recherche en Communications Optiques et Microondes, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2002LIMO0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01507161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptes-rendus de la conférence annuelle CIE France 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martinsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaye Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Gevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence annuelle CIE FRANCE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Paris, France. Association Française de l'Eclairage, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04963460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EEDAL, Conférence internationale sur l'efficacité énergétique des appareils et de l'éclairage domestiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId729"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:104.91803278689px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> LAURENT CANALE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de Recherche au CNRS ;Président du Comité de l'Eclairage et Affichage Industriel (ILDC - IEEE) ; Président de l'Association Française de l'éclairage Midi-Pyrénées</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurent-canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1097-889X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">069285187</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dr Laurent Canale, Ingénieur de Recherche CNRS, est né à Saint-Martin d’Hères en 1972. Il a obtenu sa Maîtrise en Électronique, Électrotechnique et Automatisme, option télécommunications, en 1996 à l’Université de Savoie, son DEA d’Électronique des Hautes Fréquences et Optoélectronique en 1998 à l'Université de Limoges et soutenu sa thèse de doctorat de l’Université de Limoges en 2002. Il est aujourd'hui Ingénieur de Recherche au CNRS au laboratoire LAPLACE, Toulouse (France). En 2004, il a obtenu par voie de concours le poste d’Ingénieur de Recherche à l’Institut National de Recherche Agronomique dans le laboratoire BioEmCo, (Bio-géochimie des Milieux Continentaux) avant d’intégrer le CNRS en 2010 au Laboratoire LAPLACE. Après une spécialité en physique des semi-conducteurs, puis une thèse en sciences des matériaux appliqués aux télécommunications optiques, il se spécialise en science et technologies des sources de lumière et des systèmes d’éclairage au sein de l’équipe Lumière et Matière (LM). Son champ de compétences s’étend de la physique des semi-conducteurs à l’optique en passant par l’électronique des alimentations, les télécommunications et les applications des systèmes d’éclairage et leurs impacts sur la consommation énergétique, le smart-lighting, la 5G et les télécommunications, l’environnement, les écosystèmes et l’humain, la santé, etc… depuis la source de lumière jusqu’aux applications et leurs impacts. Il a publié plus de 250 communications dans des conférences nationales ou internationales ainsi que des articles de vulgarisations scientifiques dans divers ouvrages dont plus de 100 articles dans de revues scientifiques référencées (index H=16 selon scopus, H=20 selon Google Scholar). Il a dirigé 4 thèses de doctorats dont 2 en cours ainsi qu’une dizaine de co-encadrements. Il a été coordinateur d’un Programme Hubert Curien Maghreb MELINA (Mastering Efficient Lighting In North Africa) avec le Maroc, la Tunisie et l’Algérie et d’un PHC Nusantara avec l’Indonésie. Il est également Président régional de l’Association Française de l’Éclairage depuis 2014, Senior Member de IEEE depuis 2019 et Président de l’ILDC (Industrial Light and Display Committee, IEEE, USA) depuis 2023.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Pour la période 2024-2027, il est directeur d'un programme européen &amp;quot;Capacity Building in High Education&amp;quot; avec 10 partenaires pour un montant total de 800.000 €.En 2024, il a été honoré de la médaille Augustin Fresnel pour ses travaux scientifiques dans le domaine de l'éclairage.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pour plus informations :</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">ORCID ID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://orcid.org/0000-0003-1097-889X</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">HAL : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://cv.archives-ouvertes.fr/laurent-canale</w:t></w:r></w:hyperlink><w:br/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.youtube.com/watch?v=aL3mfnzg8yc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Google Scholar : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=kWfhgA0AAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (79)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Analysis of LED Lamp Cooling Using Linear and Spiral Fin Heat Sinks with and Without Peltier Module Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Ben Halima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Ben Abdelmlek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Charrada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Lecture Notes in Mechanical Engineering, pp.194-202. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-15368-5_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05587882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photometrically consistent real-time rendering pipeline for street-lighting digital twins: A road-section study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassen Ben Hnia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 101 (10), pp.105501. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1402-4896/ae49c2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENHANCING THE TRANSIENT PERFORMANCES AND STABILITY OF THREE-TANK LIQUID LEVEL USING A MODIFIED PID CONTROLLER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Nesri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Belhouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sifelislam Guedida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Roumaine des Sciences Techniques. Serie Électrotechnique et Énergétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 70 (4), pp.567-572. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.59277/RRST-EE.2025.4.23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Management of Circular Led Heat Sink in a Multi-Hole Cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Ben Abdelmlek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Ben Halima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 61 (3), pp.4451-4462. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2025.3540725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Measurement of the Near Electric Emission from LED Driver as function of Power Variation and Lighting Mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Zeghoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelber Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Benhamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Tilmatine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.172347. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijleo.2025.172347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and Floral Induction in Okra (Abelmoschus esculentus L.) Under Blue and Red LED Light and Their Alternation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Hervé Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banah Florent Degni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arouna Khalil Fanny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (5), pp.548. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/horticulturae11050548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Analysis of a New Corona Ionic Wind Blower Used for Solar Panel Cleaning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khelifa Yanallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Chelih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Bellebna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nezha Kadous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeid Bendaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 61 (2), pp.3502-3511. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2025.3531827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History of artificial lighting, from fire to LED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Hamady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Industry Applications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (2), pp.10-25. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIAS.2024.3516339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Thermal Management Using the Taguchi Method for LED Lighting Squared Heat Sink, Including Statistical Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Saadouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaima Douass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bousselham Samoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (5), pp.1811. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su17051811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Importance of Technical Regulations for Reducing Light Pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Daniel Galatanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, IEEE, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2025.3542001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04952665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal management of circular led heat sink in a multi-hole cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Ben Abdelmlek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Ben Halima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2025.3540725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04945844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Performance Evaluation of a Novel FOPID Control Strategy for Electric Furnace Temperature Regulation using HHO Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Akroum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Nesri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guedida Sifelislam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications of Modelling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (2025), pp.349-362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Analysis of Fractionalized Order PID Controller-based on Metaheuristic Optimization Algorithms for Vehicle Cruise Control Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Zemmit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khatir Khettab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Nesri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sifelislam Guedida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science, engineering and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (1), </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54327/set2025/v5.i1.241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A High-Gain Reconfigurable Beam-Switched Circular Array Antenna Based on Pentagonal Radiating Elements Fed by Mutual Coupling for Sub-6 GHz Wireless Application Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Rahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha El Bakkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Dkiouak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Amar Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmounaim Belbachir Kchairi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (18), pp.3701. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics14183701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MELINA : Une synergie maghrébine et européenne pour innover vers éclairage durable et responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magazine de l'Université de Monastir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2, pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Photosynthetic Photon Flux Distribution under LED Lighting using Genetic Algorithm for Efficient Okra Cultivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Hervé Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banah Florent Degni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Cissé Haba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2025.3635588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric Study by Design of Experiments of Thermal Management of a Light-Emitting Diode Dissipator in a Cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Ben Abdelmlek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symmetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (1), pp.58. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/sym17010058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flicker Visibility and Irritability Threshold Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leos Kukacka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Svobodova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Necasek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Svobodova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Hergesel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2025.3620330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate Method for Solar Power Generation Estimation for Different PV (Photovoltaic Panels) Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissa Meflah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathia Chekired</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Drir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (12), pp.166. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/resources13120166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning-Based Forecasting of Temperature and Solar Irradiance for Photovoltaic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Tercha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sid Ahmed Tadjer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathia Chekired</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (5), pp.1124. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en17051124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04480114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of approximation methods on the design of the novel low-order fractionalized PID controller for aircraft system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bensafia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Brazilian Society of Mechanical Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 46 (2), pp.98. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40430-023-04627-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal management of honeycomb heat sink filled with phase change material for smart lighting applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Ben Abdelmlek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaeddine Amor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Heat Transfer, Part A Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10407782.2024.2316215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optically Transparent Honeycomb Mesh Antenna Integrated into OLED Light Source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha El Halaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pigaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Asselman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (2), pp.289. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics13020289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial - Smart and Small Power Conversion with Integration Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Dalla Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yueshi Guan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2023.3348427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study between Fractionalized and Fractional Order PID Controllers for Control of a Stable System Based on Particle Swarm Optimization Algorithm.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Berrabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Przeglad Elektrotechniczny </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023 (12), pp.87. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15199/48.2023.12.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamental processes in an induction lamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Ben Halima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Ben Abdelmlak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bousselham Samoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pure and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (3), pp.204-209. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37532/2752-8081.23.7(3).204-209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Industrial Lighting and Display Committee Story [History]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Brusso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Industry Applications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (6), pp.9-15. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIAS.2023.3304849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of Lighting Technology Application in Indonesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umar Khayam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arpan Zaeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Marojahan Banjar-Nahor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deny Hamdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngapuli Irmea Sinisuka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (7), pp.6283. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su15076283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling OLED luminance decay under thermal, constant and cyclic electrical stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Al Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 59 (1), pp.676 - 683. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2022.3206286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the Deep Optical Properties of Healthy and Diseased Skin Using Diffuse Reflectance Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Yable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Cissé Haba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Optics and Photonics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (08), pp.191-199. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/opj.2022.128014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-Zero-Energy Building Management Based on Arduino Microcontroller—On-Site Lighting Management Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathia Chekired</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Taabli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Mehdi Khellili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Tilmatine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aníbal de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (23), pp.9064. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en15239064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire des sciences se conjugue au futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LUX, La revue de l'éclairage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 315 (5), pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences de l'éclairage continuent à réinventer notre quotidien - 1ère partie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LUX, La revue de l'éclairage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 315 (5), pp.36-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminance Imaging Measurements for Façades With Asymmetrical Light Reflection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Daniel Galatanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2022.3195969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Impact of the power dimming and Lighting Modes of LED lamps on the Near Magnetic Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Zeghoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelber Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Tilmatine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyfeddine Bechkir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.169997. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijleo.2022.169997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hotspots and Tendencies of Energy Optimization Based on Bibliometric Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Hanafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bousselham Samoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Ben Halima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (1), pp.158. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en16010158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of thermal and optical behavior of multi-chip LEDs package</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Ben Abdelmlek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Case Studies in Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 39, pp.102395. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csite.2022.102395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Impact and Electromagnetic Disturbances of different Lighting modes from Spot LED Lamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Zeghoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelber Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helima Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baghdadi Benazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Miloudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.169898. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijleo.2022.169898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal management of LEDs packages within inclined enclosures for lighting applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ben Abdelmlek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ben Nejma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2022.3195865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance improvement of aircraft pitch angle control using a new reduced order fractionalized PID controller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bensafia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Khettab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asjc.3009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy efficiency of a LED lighting system using a Peltier module thermal converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Ben Halima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Case Studies in Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34, pp.101989. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csite.2022.101989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Robust Performance Analysis of Low-Order Approximation of Fractional PID Controller Based on an IABC Algorithm for an Automatic Voltage Regulator System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Bensafia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khatir Khettab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (23), pp.8973. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en15238973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of OLED luminance using impedance measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Al Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 58 (1), pp.996 - 1004. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2021.3123096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the needs for trained lighting engineers in construction industry: the first outcomes from ecoslight skills alliances european project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos-Nikolaos Madias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos Bourousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Light &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (6), pp.6-24. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33383/2021-087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Modeling of a Flexible Conductive Fabric Antenna Integrated in an OLED Light Source for WIMAX Wireless Communication Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina Sekkal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha El Halaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othmane Bendaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Asselman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Optics and Photonics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Optics and Photonics Journal, 11 (09), pp.413-429. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/opj.2021.119030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal substrate design for thermal management of high power multi-chip LEDs module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Ben Abdelmlek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.167179. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijleo.2021.167179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Approach for Designing Mixed Light-Emitting Diodes to Match Greenhouse Plant Absorption Spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Bachouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neermalsing Sewraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (8), pp.4329. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su13084329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light Pollution, Blue Light, Stress and Insomnia: Dark Sides of the LED Light?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electronics and Electrical Engineering Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and survey of lighting and color ambiance for a suitable elderly's environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Guerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Bécheras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Light &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (1), pp.79-89. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33383/2019-003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eclairage horticole : pourquoi choisir la technologie LED ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N’goran Urbain Florent Niangoran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020 (1), pp.62-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revision of Threshold Luminance Levels in Tunnels Aiming to Minimize Energy Consumption at No Cost: Methodology and Case Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambros Doulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Sioutis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aris Tsangrassoulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostantinos Faidas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (7), pp.1707. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en13071707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La LED, chemins croisés entre éclairage et radio télécommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020 (1), pp.40-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-Band 28/38 GHz Inverted-F Array Antenna for Fifth Generation Mobile Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha El Halaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Asselman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 63 (1), pp.53. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/proceedings2020063053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Transparent Antenna for 5G Wireless Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanae Azizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saida Ahyoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Asselman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 63 (1), pp.54. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/proceedings2020063054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal spectrum modeling calculation with light emitting diodes set based on relative quantum efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N’goran Urbain Florent Niangoran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Cissé Haba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1242, pp.815-822. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/actahortic.2019.1242.121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptualization of color temperature scenario applied to quality lighting design.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Guerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Bécheras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Color and Imaging Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019 (1), pp.99-103. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2352/issn.2169-2629.2019.27.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éclairage à base de LEDs - Composants LED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Photonique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-e6501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminance Contrast Assessment for Elderly Visual Comfort Using Imaging Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Guerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cătălin Daniel Gălățanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32, pp.474-479. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.promfg.2019.02.242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Luminance Degradation of OLEDs using Design of Experiments (DoE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Al Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (6), pp.6548 -6558. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2019.2929150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photometric and Electrical Characterizations of Large-Area OLEDs Aged Under Thermal and Electrical Stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Alchaddoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassan Ibrahem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (1), pp.991-995. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2018.2864939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the luminous environment using DiaLUX software at “Constantin and Elena” Elderly House – Study Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Guerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cătălin Daniel Gălățanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32, pp.466-473. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.promfg.2019.02.241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life Cycle Assessment of Lighting Systems and Light Loss Factor: A Case Study for Indoor Workplaces in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Ben Abdellah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc André Mequignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (11), pp.1278. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics8111278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éclairage à base de LEDs - Conception des systèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Photonique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-e6502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave Characterization of Silicon Carbide Sample at the ISM Band from 25°C to 165°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rammal W</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rammal J</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salameh F</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taoubi M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouany J</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electrical Engineering and Electronic Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 07 (02), </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/2325-9833.1000160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eclairage-élevage : un couple gagnant-gagnant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eclairage Québec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, La lumière source de bien-être, 1 (2), pp.19-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light and color: a factor of safety in the everyday life of the elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Guerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Bécheras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Environment and Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spirulina platensis biomass estimation using reflectance signal and infragram technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N’goran Urbain Florent Niangoran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cisse Theodore Haba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Algal Biomass Utilization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (4), pp.69-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of High-Brightness LED Samples Aged Under Stress Temperature Conditions: Electrical Characterizations and Signature Evolution Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sovannarith Leng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52 (1), pp.502-510. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2015.2475424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of LED Lighting System for Greenhouse Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N’goran Urbain Florent Niangoran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China Illuminating Engineering Society Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (1), pp.120-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light Sources Technology from past to the Future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China Illuminating Engineering Society Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (1), pp.71-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitioning evapotranspiration fluxes into soil evaporation and plant transpiration using water stable isotopes under controlled conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Rothfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (22), pp.3177-3194. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.7743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00564703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitioning evapotranspiration fluxes into Soil Evaporation and Plant Transpiration using water stable isotopes under controlled conditions (RUBIC I)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Rothfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24, pp.3177-3194. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.10002/hyp.7743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitioning evapotranspiration fluxes into soil evaporation and plant transpiration using water stable isotopes under controlled conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Rothfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (22), pp.3177-3194. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.7743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic composition of bare soil evaporated water vapor Part I: RUBIC IV experimental setup and results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39 (1-2), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2009.01.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00455535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic composition of bare soil evaporated water vapor. Part I: RUBIC IV experimental set up and results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 369, p. 1 - p. 16. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2009.01.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profondeur d'extraction racinaire et signature isotopique de l'eau prélevée par les racines des couverts végétaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Boujamlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 337, pp.589-598. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2005.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00169341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defect structure of pulsed laser deposited LiNbO3/Al2O3 layers determined by X-ray diffraction reciprocal space mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Guinebretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Girault-Di Bin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 429 (1-2), pp.55-62. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0040-6090(03)00030-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and optical properties of LiNbO 3 thin films grown by pulsed laser deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Girault-Di Bin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Di Bin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Decossas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Taupiac-Darraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 11 (PR11), pp.Pr11-187-Pr11-191. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:20011130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed laser deposition of strontium ferrite thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bessaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celerier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Cosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 154-155, pp.444-448. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0169-4332(99)00375-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (183)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supply Chain Strategies for Sustainable and Resilient Deployment and Lifecycle Management of Smart Lighting Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iskander Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Bhusal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frangiskos Topalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE Sustainable Smart Lighting World Conference & Expo (LS25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Monastir, Tunisia. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LS2566125.2025.11467656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LED Lighting in Saharan Networks: Ageing and Degradation Application to Adrar Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakhdar Amer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE Sustainable Smart Lighting World Conference & Expo (LS25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Monastir, Tunisia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LS2566125.2025.11467716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Investigation of Natural Convection Heat Transfer in Partially Opened Cavity for LEDs Lighting Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Ben Abdelmlek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Ben Halima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faycal Ben Nejma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Days on Thermal Science and Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Abdelmalek Essaâdi University, Nov 2022, Tanger, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05522581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Color Shift Mechanism for Organic Light Emitting Diode Doped with a Green Emitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Halaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha El Halaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Amhaimar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Asselman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bousselham Samoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE Sustainable Smart Lighting World Conference & Expo (LS25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Monastir, Tunisia. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LS2566125.2025.11467686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Flicker-Free Single-Stage LED Driver Using Fractional-Order PID (FOPID) Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelouaheb Boukhalfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE Sustainable Smart Lighting World Conference & Expo (LS25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Monastir, Tunisia. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LS2566125.2025.11467676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Lighting in Moroccan Hospitals: Toward Energy-Efficient and Human-Centric Healthcare Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Bouattane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rebbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhadi Raihani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE Sustainable Smart Lighting World Conference & Expo (LS25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Monastir, Tunisia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LS2566125.2025.11467699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Analysis of Nanofluid-Filled Microchannels for the Thermal Management of High-Power Optoelectronic Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Saadouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaima Douass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bousselham Samoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Asselman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE Sustainable Smart Lighting World Conference & Expo (LS25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Monastir, Tunisia. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LS2566125.2025.11467662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Electrosprayed Aluminum Nitride (AlN) Coatings on Thermal Performance of Multi-Chip Gan Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Saadouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaima Douass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bousselham Samoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Asselman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE Sustainable Smart Lighting World Conference & Expo (LS25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Monastir, Tunisia. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LS2566125.2025.11467644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude thermique des systèmes à ailettes linéaires et spiralées des lampes LEDs avec et sans module Peltier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Ben Halima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Ben Abdelmlek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bousselham Samoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JITH2022 - International Days of Thermal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, a, Nov 2022, Tanger, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05522613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Street Lighting in Morocco: Toward Sustainable and Connected Cities — The Case of Casablanca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Bouattane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rebbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhadi Raihani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE Sustainable Smart Lighting World Conference & Expo (LS25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Monastir, Tunisia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LS2566125.2025.11467684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High gain of 33.5 GHz optically transparent antenna for radiolocation application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zainab l'Gzouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanae Azizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bousselham Samoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information systems and Communication Technologies (ICISCT'25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASS MAROCAINE DE L’INNOV ET RECHERCHE SCIENTIFIQUE, Jun 2025, Larache, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Analysis of LED Lamps Cooling Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Nefzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE Sustainable Smart Lighting World Conference & Expo (LS25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Monastir, Tunisia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LS2566125.2025.11467711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Twins for Led Lamps: Numerical Simulation and Thermal Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siaka Adama Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadeq Alsaffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Hamady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE Sustainable Smart Lighting World Conference & Expo (LS25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Monastir, Tunisia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LS2566125.2025.11467710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of a DC Corona Discharge: The Plasma Physics Foundation for EHD-Driven Ionic Wind in Advanced Illumination Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Ben Halima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Charrada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE Sustainable Smart Lighting World Conference & Expo (LS25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2025, Monastir, Tunisia. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LS2566125.2025.11467639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05596442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Implementation of Control and Management System for Smart Street Lighting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathia Chekired</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smain Berkane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chakib Djillali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidali Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Laldji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sustainable Smart Lighting World Conference (LS:2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Smart Cities Technical Community; Eindhoven University of Technology; Intelligent Lighting Institute (ILI), Nov 2024, Eindhoven, Netherlands. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LS2463127.2024.10881773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Validation of Street Lighting Digital Twins Using Virtual Luxmeter and HDR Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassen Ben Hnia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE Sustainable Smart Lighting World Conference & Expo (LS25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2025, Monastir, Tunisia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LS2566125.2025.11467643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05596443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PID α Controller Design Technique for an Electric Furnace Temperature Control System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Nesri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sifelislam Guedida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on Environment and Electrical Engineering and 2025 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2025, Chania, Greece. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC/ICPSEurope64998.2025.11169209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological efficiency and degradation of LEDs used of okra plants growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Hervé Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banah Florent Degni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Cissé Haba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE Industry Applications Society Annual Meeting (IAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE IAS, Jun 2025, Taipei, Taiwan. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAS62731.2025.11061556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic and Efficiency Trade-offs in GaN and SiC-Based PFC Boost Converters for High-Performance LED Drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Zeghoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelber Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Tilmatine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Hamza Bermaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE Sustainable Smart Lighting World Conference (LS2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Monastir, Tunisia. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LS2566125.2025.11467700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05563326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Political Decisions on Nuclear Energy: A Comparative Environmental Analysis of France and Germany in Lighting Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ridha Kouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-André Méquignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE Industry Applications Society Annual Meeting (IAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE IAS, Jun 2025, Taipei, Taiwan. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAS62731.2025.11061665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flicker Severity Threshold Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leoš Kukačka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Svobodová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Nečásek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sára Svobodová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE Industry Applications Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2024, Phoenix (AZ), United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAS55788.2024.11023752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Lighting and 5G Connectivity: Toward a Unified Infrastructure for Smart Campus Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thiébolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE Sustainable Smart Lighting World Conference & Expo (LS25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Monastir, Tunisia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LS2566125.2025.11467721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05596437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Smart City Street Lighting: A Hybrid IoT-SAC Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Tercha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathia Chekired</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sid Ahmed Tadjer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE International Smart Cities Conference on “Smart Cities: Revolution for Mankind”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Smart Cities Technical Community, Oct 2024, Pattaya, Thailand. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISC260477.2024.11004225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on EM Interferences Due to LED Lighting Sources and Their Impacts on the Railway Telecommunication System in Ukraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetiana Serdiuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksym Serchenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on Environment and Electrical Engineering and 2025 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2025, Chania, Greece. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC/ICPSEurope64998.2025.11169275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Smarter University Digital Twins: A Real-Time Rendering Pipeline for Street-Lighting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassen Ben Hnia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th London Imaging Meeting (LIM 2025) - London, United Kingdom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, London, United Kingdom. pp.012016, </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/3128/1/012016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive Modeling of EMC Disturbances in a Current-Mode Controlled AC/DC Buck Driver for LED Lighting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Zeghoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelber Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyfeddine Bechekir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE Sustainable Smart Lighting World Conference (LS2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Monastir, Tunisia. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LS2566125.2025.11467650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05563316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI-Driven User Interface for KNX-Based Home Automation Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Hamady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadeq Alsaffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE Industry Applications Society Annual Meeting (IAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Industry Application Society, Jun 2025, Taipei, Taiwan. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAS62731.2025.11061550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Investigation of Ionic Wind Cooling for High-Power LEDs Thermal Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Grabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE Sustainable Smart Lighting World Conference & Expo (LS25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2025, Monastir, Tunisia. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LS2566125.2025.11467692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05596439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research on Electromagnetic Compatibility Issues Caused by LED Lighting in Metro Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetiana M. Serdiuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artem O. Smirnov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIХ International Conference «MODERN INFORMATION AND COMMUNICATION TECHNOLOGIES ON A TRANSPORT, IN INDUSTRY AND EDUCATION»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ukrainian State University of Science and Technologies, Dec 2025, Dnipro, Ukraine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light spectrum effect on stomatal characteristics of okra leaves - Relationship between ndvi and leaf area index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Hervé Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banah Florent Degni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cissé Théodore Haba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Biomass Conference &amp; Exhibition (EUCBE2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05129557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Criteria Perspective of Smart Lighting Systems: Environmental and Social Life Cycle Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ridha Kouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-André Méquignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE Sustainable Smart Lighting World Conference & Expo (LS25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2025, Monastir, Tunisia. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LS2566125.2025.11467664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05596435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact Analysis of Control Frequency Variations Using SI MOSFETs and SIC IGBTs in Boost Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Zeghoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorin Lucache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelber Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Conference And Exposition On Electric And Power Engineering (EPEi)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Romanian Section, Oct 2024, Iasi, Romania. pp.193-198, </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPEi63510.2024.10758091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Importance of Technical Regulations for Reducing Light Pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Daniel Galatanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Industry Applications Society Annual Meeting (IAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Nashville, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAS54024.2023.10406225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04437760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical and Optical Simulation of Organic Light-Emitting Devices: The Role of Emissive Layer Thickness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Halaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha El Halaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Amhaimar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bousselham Samoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sustainable Smart Lighting World Conference (LS:24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Smart Cities Technical Community; Eindhoven University of Technology; Intelligent Lighting Institute (ILI), Nov 2024, Eindhoven, Netherlands. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LS2463127.2024.10881655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Photosynthetic Photon Flux Distribution under LED Lighting for Efficient Okra Cultivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Hervé Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banah Florent Degni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Cissé Haba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE Industry Applications Society Annual Meeting (AM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Industry Application Society, Oct 2024, Phoenix (AZ), United States. pp 1-6, </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAS55788.2024.11023647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Step in Real-Time Energy Management: Forecasting Energy Production Using Machine Learning Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Tercha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sid Ahmed Tadjer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathia Chekired</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Conference on Environment and Electrical Engineering and 2024 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Italy Section, Jun 2024, Rome, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC/ICPSEurope61470.2024.10751102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LED lighting, an astonishing story of serendipity at the crossroads of light and telecommunications research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE International Conference and Exposition on Electrical and Power Engineering (EPEi 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Romanian Section; “Gheorghe Asachi” Technical University of Iasi; Faculty of Electrical Engineering of Iasi; SETIS – Alumni Society of the Graduatesof the Faculty of Electrical Engineering of Iasi, Oct 2024, Iasi, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KNX-based Lighting System Controlled by Brain Signals (EEG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadeq Alsaffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Hamady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sustainable Smart Lighting World Conference (LS:24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Smart Cities Technical Community &amp; Technical University of Eindhoven, Nov 2024, Eindhoven, Netherlands. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LS2463127.2024.10881370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility Analysis of an Energy Storage System Without Batteries for Isolated Street Lighting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atef Silini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sustainable Smart Lighting World Conference (LS:24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Intelligent Lighting Institute (ILI); Eindhoven University of Technology; IEEE Smart Cities Technical Community, Nov 2024, Eindhoven, Netherlands. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LS2463127.2024.10881134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser driven white light generation with specially shaped phosphor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Kyrginas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO ( Conference on Lasers and Electro-Optics) : Science and Innovations 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Optica (OSA - The Optical Society), May 2024, Charlotte, NC, United States. paper JTh2A.217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PID Controller Design with a New Method Based on Fractionalized Integral Gain for Cruise Control System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Zemmit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Nesri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sifelislam Guedida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Akroum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Conference on Environment and Electrical Engineering and 2024 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Italy Section, Jun 2024, Rome, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC/ICPSEurope61470.2024.10751521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal convection of a high-power LED Heat Sink - Analysis and processing of images obtained by Schlieren Optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saifeddine Gharsellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sustainable Smart Lighting World Conference (LS:24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Smart Cities Technical Community; Eindhoven University of Technology; Intelligent Lighting Institute (ILI), Nov 2024, Eindhoven, Netherlands. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LS2463127.2024.10880946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing LED Cooling Efficiency Through wind ionic Technology: A Numerical Analysis of Point-to-Plane and Line-to-Plane Configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firdawss Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sustainable Smart Lighting World Conference (LS:24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Smart Cities Technical Community; Eindhoven University of Technology; Intelligent Lighting Institute (ILI), Nov 2024, Eindhoven, Netherlands. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LS2463127.2024.10882108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LISN’s Effect on Electromagnetic Interference and DM Filter in Two-Stage AC/DC Flyback PFC Boost LED Driver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Zeghoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelber Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorin Lucache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Tilmatine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sustainable Smart Lighting World Conference (LS:24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Smart Cities Technical Community; Eindhoven University of Technology; Intelligent Lighting Institute (ILI), Nov 2024, Eindhoven, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LS2463127.2024.10881909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light Yesterday, Today, and Tomorrow An Everyday Perspective …</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Advanced Electrical Engineering 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AAGEE "Association Algérienne de Génie Électrique et Électronique"; IEEE Algeria Section; Djillali Liabès University, Nov 2024, Sidi Bel Abbès, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Part 2: Light Emitting Diodes as component for lighting systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE International Smart Cities Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE PES Thai Section, Oct 2024, Pattaya City, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Environmental Impact of Sensors in Smart Lighting Systems: Enhancing the Lighting as a Service (LaaS) Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ridha Kouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Andre Méquignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sustainable Smart Lighting World Conference (LS:24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Smart Cities Technical Community; Technical University of Eindhoven; Intelligent Lighting Institute (ILI), Nov 2024, Eindhoven, Netherlands. 4 p., </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LS2463127.2024.10881727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life Cycle Assessment of a Circular Economic Model for Street Lighting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ridha Kouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mequignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Interdisciplinaire sur l'Économie Circulaire 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DEFI CLEF CRCULADES; Association Interdisciplinaire Française pour la Recherche en Économie Circulaire, Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal sizing and placement of DFIG Wind Farm for Line Loss Reduction and Volt/Var Control in Distribution Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bouzina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sid Ahmed Tadjer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathia Chekired</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Conference on Environment and Electrical Engineering and 2023 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&amp;CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Madrid, Spain. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC/ICPSEurope57605.2023.10194680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approach of “Digital Twins” applied to smart urban lighting: from concept to application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Jebeniani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Sustainable Smart Lighting World Conference &amp; Expo (LS18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2023, Mumbai, India. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LS1858153.2023.10170326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Power Quality of Microgrids with High Penetration of Renewable Energy on the Characteristics of LED Lamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Nainggolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Marojahan Banjar-Nahor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arpan Zaeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deny Hamdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngapuli Irmea Sinisuka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 4th International Conference on High Voltage Engineering and Power Systems (ICHVEPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Aug 2023, Denpasar Bali, Indonesia. pp.589-593, </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICHVEPS58902.2023.10257347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of LED Lighting: a History of Science between Research, Work and Serendipity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 4th International Conference on High Voltage Engineering and Power Systems (ICHVEPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Denpasar Bali, Indonesia. pp.856-861, </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICHVEPS58902.2023.10257422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Study of Electromagnetic Disturbances between Single-Stage and Two-Stages AC/DC Boost Flyback Converters for LED Lighting Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Zeghoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelber Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorin Lucache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 10th International Conference on Modern Power Systems (MPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Cluj-Napoca, Romania. pp.01-05, </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MPS58874.2023.10187534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Implementation of Lighting and Household Loads Monitoring System based on Power Line Carrier Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathia Chekired</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Laldji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Eddine Drioueche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Nezzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissa Meflah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Exergy, Energy and Environment Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Piri Reis University, Dec 2023, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal management of LEDs packages: Numerical study of natural convection heat transfer in partially opened enclosures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Ben Abdelmlek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Ben Nejma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Congrès Tunisien de Mécanique, CoTuMe'2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Monastir (TU), Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04051255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Measurements of Near Electric Field for AC/DC LED Lamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Zeghoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelber Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Tilmatine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Sustainable Smart Lighting World Conference &amp; Expo (LS18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2023, Mumbai, India. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LS1858153.2023.10170068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment of a circular economic model for public lighting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ridha Kouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mequignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Interdisciplinaire sur l’Economie Circulaire CIEC-2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Montpellier, France. pp.1 - 5, </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ls1858153.2023.10170478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Harmonic Filters on LED Lamp Loads to Reduce Odd Order THD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vica Claudia Meylinda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agung Cahyadi Putra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deny Hamdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umar Khayam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Marojahan Banjar-Nahor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 4th International Conference on High Voltage Engineering and Power Systems (ICHVEPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Aug 2023, Denpasar Bali, Indonesia. pp.573-578, </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICHVEPS58902.2023.10257486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Amazing History of LED Lighting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Industrial Engineering and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chulalongkorn University; Hainan University, Apr 2023, Phuket, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study of Integer Order PID, Fractionalized Order PID and Fractional order PID Controllers on a Class of Stable System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Akroum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sid Ahmed Tadjer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Conference on Environment and Electrical Engineering and 2023 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&amp;CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Madrid, Spain. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC/ICPSEurope57605.2023.10194844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an optical analysis device using the ray tracing method for the detection of skin infections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Hamady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kyrginas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Yable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Sustainable Smart Lighting World Conference &amp; Expo (LS18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2023, Mumbai, India. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LS1858153.2023.10170153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal management of circular Led heat sink in a multi-hole cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Ben Abdelmlek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Ben Halima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Sustainable Smart Lighting World Conference &amp; Expo (LS18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2023, Mumbai, India. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LS1858153.2023.10170675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Corona Discharges for High-Voltage Applications in Active Ionic Wind Cooling of High-Power LEDs Lighting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Ben Halima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 4th International Conference on High Voltage Engineering and Power Systems (ICHVEPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Aug 2023, Denpasar Bali, Indonesia. pp.521-526, </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICHVEPS58902.2023.10257361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of LED Lighting: a History of Science between Research, Work and Serendipity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 4th International Conference on High Voltage Engineering and Power Systems (ICHVEPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Indonesia Section; STEI-ITB, Aug 2023, Bali, Indonesia. pp.856-861</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modern Light Sources' Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Sustainable Smart Lighting World Conference &amp; Expo (LS18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Bombay Section, Jun 2023, Bombay, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Measurements of Shielding Influences on Near Magnetic Field for LED Lighting Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Zeghoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelber Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Tilmatine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Conference on Environment and Electrical Engineering and 2023 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&amp;CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2023, Madrid, Spain. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC/ICPSEurope57605.2023.10194716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realization and Experimental Characterizations by Schlieren Optics of an Ionic Wind Cooling System for High Power LEDs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Biganzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Hamady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Sustainable Smart Lighting World Conference &amp; Expo (LS18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2023, Mumbai, India. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LS1858153.2023.10170729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact assessment of Smart Lighting System for Residential Use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouki Mohamed Ridha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Andrê Mêquignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Sustainable Smart Lighting World Conference &amp; Expo (LS18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2023, Mumbai, India. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LS1858153.2023.10170478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric Modeling of the Capacitive Phenomenon in an OLED Excited by Transient Voltage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helima Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelber Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Reguig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Zeghoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Tilmatine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Sustainable Smart Lighting World Conference &amp; Expo (LS18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Mumbai, India. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LS1858153.2023.10170364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Energy Saving Lamps in Indonesia Based on Power Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agung Cahyadi Putra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deny Hamdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umar Khayam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Marojahan Banjar-Nahor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngapuli Irmea Sinisuka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 5th International Conference on Power Engineering and Renewable Energy (ICPERE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Bandung, Indonesia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPERE56870.2022.10037315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Shielding on the Magnetic Field Emitted by the LED Driver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Zeghoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelber Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyf Eddine Bechekir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 1st national conference on emergent technologies in electrical engineering (NCETEE'23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Sétif, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental visualization of natural convection around a LED dissipator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Ben Abdelmalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ridha Kouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Joint Conference - 11th International Conference on Energy Efficiency in Domestic Appliances and Lighting &amp; 17th International Symposium on the Science and Technology of Lighting (EEDAL/LS:17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Toulouse, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identify the necessary skills for designing the training tracks for the next-gen of lighting engineers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Krakowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stylianos Zerefos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos-Nikolaos Madias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE Global Engineering Education Conference (EDUCON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Tunis, Tunisia. pp.656-662, </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EDUCON52537.2022.9766629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warm and Neutral White OLEDs Aging Comparison Studies under Electrical and Thermal Stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha El Halaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Al Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Asselman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE International Conference on Environment and Electrical Engineering and 2022 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&amp;CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Prague, Czech Republic. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC/ICPSEurope54979.2022.9854657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Measurements of Near Magnetic Field by different Probe for AC/DC LED Driver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Zeghoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelber Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Miloudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Miloudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE International Conference on Environment and Electrical Engineering and 2022 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&amp;CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Prague, Czech Republic. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC/ICPSEurope54979.2022.9854788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational fluid dynamics investigation of air flow generated by ion wind around a LED heat sink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imene Dorsaf Bouzaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Ben Abdelmlek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE International Conference on Environment and Electrical Engineering and 2022 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&amp;CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Prague, Czech Republic. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC/ICPSEurope54979.2022.9854704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures Expérimentales des harmoniques Générés par l’alimentation AC/DC des Lampes LED de typeSpot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Zeghoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelber Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Miloudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First National Conference on Science &amp;Technology (1 st NCST22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Mascara, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual, non-visual and psychological effects of light on the textile and clothing factory workers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Bouzgarrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Aziez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taoufik Khalfallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Joint Conference - 11th International Conference on Energy Efficiency in Domestic Appliances and Lighting &amp; 17th International Symposium on the Science and Technology of Lighting (EEDAL/LS:17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Idea to the Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Planning and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Technologique de Bandung, Sep 2022, Bandung, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable campus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Energy and Sustainability in the Campus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La RSU à l’Université de Toulouse 3 – Paul Sabatier :Entre initiatives locales et obligations légales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Assise Nationale deLa Responsabilité Sociétale de l’Université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Abdelmalek Essaâdi de Tanger-Tétouan, Feb 2022, Tanger, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common and Differential Modes Filter for the PFC Boost AC/DC LED Driver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Zeghoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelber Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Khalladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Miloudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE International Conference on Environment and Electrical Engineering and 2022 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&amp;CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Prague, Czech Republic. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC/ICPSEurope54979.2022.9854760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of chip spacing on thermal and optical behavior of circular multi-chip LEDs package</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Ben Abdelmlek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Joint Conference - 11th International Conference on Energy Efficiency in Domestic Appliances and Lighting &amp; 17th International Symposium on the Science and Technology of Lighting (EEDAL/LS:17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Toulouse, France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Amazing History of LED Lighting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Engineering and Industrial Knowledge Sharing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Technologique de Bandung, Sep 2022, Bandung, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light quality, color perception and emotions in the interior space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chéma Gargouri Hbaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Joint Conference - 11th International Conference on Energy Efficiency in Domestic Appliances and Lighting &amp; 17th International Symposium on the Science and Technology of Lighting (EEDAL/LS:17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Toulouse, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Measurement of Harmonic Distortion and Electromagnetic Interferences For LED Lamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Zeghoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelber Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Tilmatine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Miloudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Miloudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE Industry Applications Society Annual Meeting (IAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Detroit, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAS54023.2022.9940136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OLED Aging Detection through Voltage Noise Characterization under Constant Current</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha El Halaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Asselman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Joint Conference - 11th International Conference on Energy Efficiency in Domestic Appliances and Lighting &amp; 17th International Symposium on the Science and Technology of Lighting (EEDAL/LS:17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse 3, Jun 2022, Toulouse, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Simulation of a LED with the Effect of a Thermoelectric Module on the Junction Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Ben Halima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Charrada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Joint Conference - 11th International Conference on Energy Efficiency in Domestic Appliances and Lighting &amp; 17th International Symposium on the Science and Technology of Lighting (EEDAL/LS:17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Toulouse, France. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulse Width Modulation current control for LED lighting horticulture systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Bachouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neermalsing Sewraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE Industry Applications Society Annual Meeting (IAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Detroit, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAS54023.2022.9939775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Order Approximation of Fractional PID Controller based on Grey Wolf Optimization for DC Motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sid Ahmed Tadjer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathia Chekired</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE International Conference on Environment and Electrical Engineering and 2022 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&amp;CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Prague, Czech Republic. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC/ICPSEurope54979.2022.9854520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Implementation of LEDs Boost Driver for street lighting system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Mohamed Mrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeljelil Chammam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Joint Conference - 11th International Conference on Energy Efficiency in Domestic Appliances and Lighting &amp; 17th International Symposium on the Science and Technology of Lighting (EEDAL/LS:17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Toulouse, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Reduced Luminance Coefficients for Asphalt Based on Imaging Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Daniel Galatanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE International Conference on Environment and Electrical Engineering and 2022 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&amp;CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Prague, Czech Republic. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC/ICPSEurope54979.2022.9854751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element sensitivity and reliability analysis with application in thermal management of LED packages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda El Nouino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Bendaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othmane Bendaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Asselman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE Industry Applications Society Annual Meeting (IAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Vancouver, Canada. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAS48185.2021.9677138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Optically Transparent Array Antenna Using Conductive ITO Film and Integrated in OLED for mm-Wave 5G Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha El Halaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Ben Abdellah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Asselman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Mastering Energy Supply focusing on Isolated Areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Pathumthani, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Analysis of Transparent and Non-Transparent Antennas Integrated in OLEDs at 3.5 GHz Band for 5G Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha El Halaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Asselman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Conference on Environment and Electrical Engineering and 2021 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&amp;CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bari, Italy. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC/ICPSEurope51590.2021.9584636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03416921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Blue-Blocking Lenses Effects on the Melatonin Production level.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Ben Abdellah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bousselham Samoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Asselman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Conference on Environment and Electrical Engineering and 2021 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&amp;CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bari, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC/ICPSEurope51590.2021.9584685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03416912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common Mode and Differential Mode noise of AC/DC LED Driver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Zeghoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelber Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Tilmatine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helima Slimani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Conference on Environment and Electrical Engineering and 2021 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&amp;CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bari, Italy. 6 p., </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC/ICPSEurope51590.2021.9584616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03414010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Characterization of Buruli Ulcer by Diffuse Reflectance using LEDs illumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Yable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Cisse Haba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Zoueu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE Industry Applications Society Annual Meeting (IAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Vancouver, Canada. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAS48185.2021.9677047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonic Impacts on the Electrical Distribution Network by the Broad Usage of LED Lamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Jelil Chammam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Mrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 18th International Multi-Conference on Systems, Signals &amp; Devices (SSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Monastir, Tunisia. pp.312-316, </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD52085.2021.9429438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel optical design by ultraviolet visible-near infrared absorption spectroscopy with dual elliptical reflectors for the detection of Mycobacterium ulcerans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Yable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Cisse Haba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Kyrginas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Conference on Environment and Electrical Engineering and 2021 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&amp;CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bari, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC/ICPSEurope51590.2021.9584792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03416907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Cost House Automation System based on Arduino Microcontroller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathia Chekired</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidahmed Tadjer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Louni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos Bouroussis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE Industry Applications Society Annual Meeting (IAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Vancouver, Canada. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAS48185.2021.9677162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of Power Factor and Harmonic Distortion of AC/DC LED Driver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Zeghoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelber Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Tilmatine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helima Slimani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Conference on Environment and Electrical Engineering and 2021 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&amp;CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bari, Italy. 6 p., </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC/ICPSEurope51590.2021.9584665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminance Imaging Measurements for Facades with Asymmetrical Light Reflection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Daniel Galatanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE Industry Applications Society Annual Meeting (IAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Vancouver, Canada. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAS48185.2021.9677147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal management of LEDs packages within inclined enclosures for lighting applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Ben Abdelmlek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faycal Ben Nejma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE Industry Applications Society Annual Meeting (IAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Vancouver, Canada. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAS48185.2021.9677379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Optically Transparent Mesh-Antenna Integrated in OLEDs for WLAN Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha El Halaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Asselman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE Industry Applications Society Annual Meeting (IAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Vancouver, Canada. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAS48185.2021.9677344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling OLED luminance decay under thermal, constant and cyclic electrical stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Al Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE Industry Applications Society Annual Meeting (IAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Vancouver, Canada. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAS48185.2021.9677120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Valorization of the LED by a Thermoelectric Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Ben Halima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 3rd International Conference on High Voltage Engineering and Power Systems (ICHVEPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bandung, Indonesia. pp.161-165, </w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICHVEPS53178.2021.9601040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colorimetric Characterizations of Large Area White OLEDs Under Thermal And Electrical Stress Using TM-30-18 Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Ben Abdellah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Al Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha El Halaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 Fifth Junior Conference on Lighting (Lighting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Ruse, Bulgaria. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Lighting47792.2020.9240586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of Reflectance Properties of Asphalt using Photographical Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Daniel Galatanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Conference on Environment and Electrical Engineering and 2020 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&amp;CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Madrid, Spain. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC/ICPSEurope49358.2020.9160776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sons et lumières du Vicdessos. Explorations méthodologiques pour l’étude d’un socio-écosystème nocturne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2020 : Séminaire de restitution des projets 2018-2019 de l'OHM Pyrénées Haut Vicdessos 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OLED luminance prediction using impedance measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Al Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE Industry Applications Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Detroit, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAS44978.2020.9391575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-band CPW Transparent Bandpass Filter for Wireless Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanae Azizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saida Ahyoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha El Halaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 Fifth Junior Conference on Lighting (Lighting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Ruse, Bulgaria. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Lighting47792.2020.9240568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of RGB LEDs to Better Control the Melatonin Suppression for Humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Abdellah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Asselman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Conference on Environment and Electrical Engineering and 2020 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&amp;CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Madrid, Spain. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC/ICPSEurope49358.2020.9160611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable multiple-LEDs combination spectrum for plants based on McCree PAR spectrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Bachouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neermalsing Sewraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Conference on Environment and Electrical Engineering and 2020 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&amp;CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Madrid, Spain. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC/ICPSEurope49358.2020.9160753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and Optical Early Diagnosis by Diffuse Reflectance Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Yable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Cisse Haba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Zoueu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Conference on Environment and Electrical Engineering and 2020 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&amp;CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Madrid, Spain. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC/ICPSEurope49358.2020.9160668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of a Brightness Matching Experiment setup in Mesopic and Scotopic Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leoš Kukačka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Vik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ales Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 Fifth Junior Conference on Lighting (Lighting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Ruse, Bulgaria. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Lighting47792.2020.9240564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbitrary light waveform generator for the validation of the light flicker measurement devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos Bouroussis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Tsirbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frangiskos Topalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2020 - 46th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Singapore, Singapore. pp.3603-3608, </w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON43393.2020.9254670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Cost Automation System for Smart Houses based on PIC Microcontrollers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathia Chekired</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Houtti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos A Bouroussis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Rahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Tilmatine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Conference on Environment and Electrical Engineering and 2020 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&amp;CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Madrid, Spain. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC/ICPSEurope49358.2020.9160808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Optically Transparent Antenna Integrated in OLED Light Source for 5G Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha El Halaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Asselman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Conference on Environment and Electrical Engineering and 2020 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&amp;CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Madrid, Spain. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC/ICPSEurope49358.2020.9160811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible Textile Antenna Design with Transparent Conductive Fabric Integrated in OLED for WiMAX Wireless Communication Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina Sekkal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Asselman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Conference on Environment and Electrical Engineering and 2020 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&amp;CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Madrid, Spain. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC/ICPSEurope49358.2020.9160757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric degradation model of OLED using Design of Experiments (DoE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Al Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Maussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE 12th International Symposium on Diagnostics for Electrical Machines, Power Electronics and Drives (SDEMPED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Toulouse, France. pp.432-438, </w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/demped.2019.8864855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of energy efficiency indicators on the office lighting planning and its implications for office lighting market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Manolis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambros Doulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spyros Niavis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Conference on Environment and Electrical Engineering and 2019 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&amp;CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Genova, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC.2019.8783856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing lighting consumption in existing tunnels using a no-cost fine-tuning method for switching lighting stages according revised luminance levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambros Doulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Sioutis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aris Tsangrassoulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostantinos Faidas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Conference on Environment and Electrical Engineering and 2019 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&amp;CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Genova, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC.2019.8783789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aging study of remote luminophore at ambient temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eko Purwanto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngapuli Sinisuka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Conference on Environment and Electrical Engineering and 2019 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&amp;CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Genova, Italy. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC.2019.8783248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation of the luminance and impedance evolution analysis of an OLED under thermal and electrical stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Al Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lisbon, Portugal. pp.4260-4267, </w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2019.8927330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aging Model for Life Prediction and Simulation of Organic Light-Emitting Diodes (OLEDs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guirguis Abdelmessih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marcos Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Alchaddoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Conference on Environment and Electrical Engineering and 2019 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&amp;CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Genova, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC.2019.8783814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting the Light Pollution: A Study Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Daniel Galatanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Husch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorin Lucache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Conference on Environment and Electrical Engineering and 2019 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&amp;CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Genova, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC.2019.8783515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on the Influence of Various Factors on Measurement of CCT for a Controlled Lighting System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian-Gyozo Haba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liviu Breniuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Daniel Galatanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE Industry Applications Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Baltimore, United States. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ias.2019.8912313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impedance Spectroscopy and Evolution of the Equivalent Electrical Circuit Model for Large Area Organic Light Emitting Diodes Aged Under Stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Alchaddoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassan Ibrahem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Conference on Environment and Electrical Engineering and 2018 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&amp;CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Palermo, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC.2018.8493877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the LEDs Spectrums Influence on the Spirulina Platensis Growth in Batch Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N’goran Urbain Florent Niangoran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cisse Theodore Haba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Conference on Environment and Electrical Engineering and 2018 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&amp;CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Palermo, Italy. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC.2018.8493759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the Driver Exposure to the Light Pollution Developing Experimental Setup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Daniel Galatanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Gherasim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Conference on Environment and Electrical Engineering and 2018 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&amp;CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Palermo, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC.2018.8493826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric lifespan models for OLEDs using Design of Experiments (DoE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53rd IEEE Industry Applications Society Annual Meeting (IAS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Portland, OR, United States. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAS.2018.8544500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of electrical and thermal stress on luminance decay of large area white organic light emitting diodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Alchaddoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Symposium on the Science and Technology of Lighting (LS16), June 17-22, 2018, Sheffield (UK)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Sheffield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of thermal and electrical stress on photometric, radiometric, and colorimetric characteristics of large area white organic light emitting diodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Alchaddoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Rammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE Industry Applications Society Annual Meeting (IAS2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Portland, United States. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAS.2018.8544590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l’évolution des caractéristiques photométriques, radiométriques et colorimétriques sur OLEDs blanches de grande surface sous stress thermique et électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Alchaddoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française d’Optique (OPTIQUE Toulouse 2018), 3-6 juillet 2018, Toulouse (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toulouse, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A chromate-luminous identity vs the sundowning syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Guerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Becheras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IES Research Symposium 2018 - Light + Human Health, April 8-10, 2018, Atlanta, GA (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light Pollution, blue light, stress and insomnia : Dark sides of the LED Light ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Journée Internationale sur les Radiations Électromagnétiques et leur Impact sur l’Environnement, 28 Avril 2018, Tétouan (MAROC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Tétouan, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light and color : a factor of safety in the everyday life of the elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Guerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Becheras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Environmental and Electrical Engineering (EEEIC18), June 12-15, 2018, Palermo (ITALY)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Palermo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction in Light Pollution by Measurements According to EN 13201 Standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Daniel Galatanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorin Dumitru Lucache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Conference and Exposition on Electrical And Power Engineering (EPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Iasi, Romania. pp.1074-1079, </w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEPE.2018.8559722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisation d’un dispositif de mesure de réflectance diffuse pour le diagnostic précoce de l’ulcère de Buruli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbain Niangoran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. C. Haba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Yable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française d’Optique (OPTIQUE Toulouse 2018), 3-6 juillet 2018, Toulouse (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toulouse, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topologies d’alimentation pour OLED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Alchaddoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française d’Optique (OPTIQUE Toulouse 2018), 3-6 juillet 2018, Toulouse (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toulouse, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light and Color: a Factor of Safety in the Everyday Life of the Elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Guerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Bécheras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Conference on Environment and Electrical Engineering and 2018 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&amp;CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Palermo, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC.2018.8494499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Printing Manufacturing for an Integrating Sphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. D. Galatanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Burlacu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Husch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Atanasiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th International Conference Interdisciplinarity in Engineering (INTER-ENG 2018), Oct. 4-5, 2018, Tîrgu-Mureş (ROMANIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Tîrgu-Mure, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the color temperature of artificial lighting on the comfort of life of the elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Guerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Becheras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIC Interim Meeting - Colour &amp; Human Comfort (AIC LISBOA 2018), Sept. 25-29, 2018, Lisbon (PORTUGAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Lisbon, Portugal. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the driver exposure to the light pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Daniel Galatanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Gherasim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Light Pollution: Theory, Modelling, and Measurements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Cellers, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux usages de la lumière dans la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Luneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sémidor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table Ronde, exposition "Luminopolis", 20 sept. 2017, Bordeaux (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photometric and electrical characterizations of large area OLEDs aged under thermal and electrical stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Alchaddoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE Industry Applications Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Cincinnati, United States. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ias.2017.8101810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La LED ou les dessous d’une révolution en marche…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Journées Doctorales de Génie Électrique, 4-5 décembre 2017, Sidi-Bel Abbès (ALGÉRIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Sidi-Bel Abbès, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light-Emitting Diodes (LEDs) Characteristic Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sovannarith Leng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Science to Photonic Applications (CLEO 2016), June 5-10, 2016, San Jose CA (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomass estimation of spirulina platensis by reflectance signal and infragram technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbain Niangoran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. H. Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlgaEurope 2016, Dec. 13-15, 2016, Madrid (SPAIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aging study of white high power LED under thermal and electrical stresses – New experimental setup prototype, photometric and electrical characterizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sovannarith Leng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: Applications and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, San Jose, United States. pp.ATh3K.4, </w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/cleo_at.2016.ath3k.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of light-emitting diodes spectrum for greenhouse plant lighting based on relative quantum efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbain Niangoran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. C. Haba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIIrd International Symposium on Horticulture in Europe (SHE2016), Oct. 17-21, 2016, Chania (GREECE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative bench aging prototype for High-Power White LED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sovannarith Leng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on the Science and Technology of Lighting Systems (LS15), June 22-27, 2016, Kyoto (JAPAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Kyoto, Japan. pp.521-526</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid State Lighting. A Revolution enlightening the world… But dreams or nightmare ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Photonics Algeria (OPAL 2015), dec. 14-15, 2016, Algiers (ALGERIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Algiers, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of Orientation Effects on Natural Convection Around New/Old LED Package</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Ben Abdelmlek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Conférence Internationale des Energies Renouvelables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LEDs, source de lumière du XXIème siècle… Mais encore?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIe Colloque sur les Arcs Électriques (CAE), 16-17 mars 2015, Clermont-Ferrand (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical and optical characterizations of White Organic LEDs upon aging under thermal and electrical stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Alchaddoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Balkan Light 2015, sept. 16-19, 2015, Athens (GREECE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Athens, Greece. pp.121-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Investigations of the Natural Convection Heat Transfer Around LEDs Mounted on Rectangular Heat Sink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ben Abdelmlek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Photonics Algeria, dec. 14-15, 2015, Algiers (ALGERIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Algiers, Algeria. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid State Light… A revolution and 2 Nobel prizes : But Dream or Nightmare ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indo-French Workshop New perspective on Colour &amp; Light : Sciences, Arts &amp; Humanities (CEFIPRA 2015), Nov. 12-13, 2015, Kolkata (INDIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Kolkata, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical characterization by impedance spectroscopy of organic light emitting diodes (OLEDs) before and during accelerated aging under electrical and thermal stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Alchaddoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Organic Electronics (ICOE-15), june 15-17, 2015, Erlangen (GERMANY)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Erlangen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification par spectroscopie d’impédance de l’évolution des signatures de diodes électroluminescentes organiques sous stress thermiques et électriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Alchaddoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Bretagne-15, 6-9 juillet 2015, Rennes (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Rennes, France. pp.170-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the dynamic interaction &amp;quot;Power System - HPS Lamps&amp;quot; by the methodology of design of experiments (MPE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Medles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tilmatine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium on the Science and Technology of Lighting Systems, 22-27 June 2014, Como (ITALY)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Como, Italy. pp 533-546</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LED lighting - Reduce the power consumption and increase the users comfort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Barroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE Industry Applications Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Vancouver, Canada. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAS.2014.6978439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OLED ageing signature characterization under combined thermal and electrical stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Alchaddoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Symposium on Electrical Insulating Materials (ISEIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Niigata, Japan. pp.311-314, </w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISEIM.2014.6870781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du comportement électrique et photométrique des diodes électroluminescentes organiques (OLEDs) pour l’éclairage ayant subi un vieillissement accéleré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Alchaddoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Journées Nationales Photonique Organique 2014, 24 et 25 septembre 2014, Strasbourg (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Strasbourg, France. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power quality of energy saving lamps under wide voltage variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rikardo Simanjuntak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngapuli I Sinisuka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE Industry Applications Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Vancouver, Canada. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAS.2014.6978427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LED: Lifetime & Reliability, Legends & Realities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Reliability of Advanced Light Sources Workshop 2014, 27-29 October 2014, Jhongli (TAIWAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Jhongli, Taiwan. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’importance de streaming acoustique dans la simulation des résonances acoustiques dans les décharges électriques haute pression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arezki Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Colloque sur les Arcs électriques, Toulouse ,France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of high brightness LED samples aged under stress temperature conditions: Electrical characterizations and signature evolution analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE Industry Applications Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Lake Buena Vista, United States. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IAS.2013.6682543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petite Histoire de l'éclairage : à l'aube de la révolution LED...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PREMIER CONGRÈS INTERNATIONAL SUR LES PLASMAS ET L’ENERGIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Antananarivo et l’Université Paul SABATIER de Toulouse, Jul 2012, Antananarivo, Madagascar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petite histoire de l’éclairage : à l’aube de la révolution LED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International Plasma-Energie, Anntananarivo, Madagascar.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Anntananarivo, Madagascar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éclairage : la révolution &amp;quot;O-LED&amp;quot; en marche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Arexis-Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">no</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Toulouse, France. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lampes à décharge, éclairage et autres applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières Rencontres Plasma et Photochimie - Applications à la santé et à l’environnement, Toulouse (France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes d'éclairage et les retombées énergétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1e Journées Haute Tension et Electrostatique, Sidi-Bel-Abbès (Algeria)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Sidi-Bel-Abbès, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological responses during short-term acclimation to increasing atmospheric CO2 concentration in Pinus nigra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadmiel Maseyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Geophysical Union, Dec 2010, San Francisco CA, United States. pp.B21A-0297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05253352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking root extraction depths and plant contribution to evapotranspiration using isotopes of water in controlled conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Rothfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly, Vienna, AUT, 13-18 April 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.EGU2008-A-07592</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realising a partition of evapotranspiration into soil evaporation and plant transpiration using isotopes of water in controlled conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Rothfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly, Vienna, AUT, 13-18 April 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.EGU2008-A-07592</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitioning of evapotranspiration into soil evaporation and plant transpiration using isotopes of water in controlled conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Rothfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting, San Fransisco, USA, 10-14 December 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and modelling of the evaporation-transpiration partition under controlled conditions (RUBIC), using stable isotopes of water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Rothfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference: Continental Biosphere: water cycle and vegetation: analysis and perspectives, Paris, FRA, 27-30 August 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.44-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la partition isotopique évapotranspiration évaporation transpiration (PIETE) par mesure et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Canal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Colloque ECCO, Toulouse, 5-7 Décembre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.435-440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PIETE : étude de la partition entre évaporation du sol et transpiration par utilisation de la géochimie isotopique. Mesures et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29èmes journées scientifiques du GFHN, Grenoble, 24-25 novembre 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical characterization of pulsed-laser-deposited LiNbO3 waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Di Bin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Bouibrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Di Bin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Systems Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2004, St. Etienne, France. pp.294, </w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.513886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed laser deposition of lithium niobate thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Girault-Di Bin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Cosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bessaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celerier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2000 International Conference on Application of Photonic Technology (ICAPT 2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Quebec City, Canada. pp.1207, </w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.406370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets du spectre lumineux sur le temps de floraison du gombo abelmoschus esculentus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Hervé Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banah Florent Degni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N’goran Urbain Florent Niangoran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAPLACE à la Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Correlated Colour Temperature: An Influential Parameter in Ageing OLEDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Ben Abdellah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha El Halaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Al Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CIE Commission Internationale de l'Eclairage. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIE-2021 mid-term Meeting and Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Kuala Lumpur (virtual), Malaysia. PO23, pp.217-218, Abstracts of CIE-2021 mid-term Meeting and Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility study of thermal losses conversion into Light for High Power LEDs using thermoelectric modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabeb Ben Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhour Araoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Symposium on the Science and Technology of Lighting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Sheffield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Color And Therapeutic Lighting : An Alternative Treatment For The Sundowning Syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Guerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Becheras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Symposium on the Science and Technology of Lighting (LS16), June 17-22, 2018, Sheffield (UK)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Sheffield, United Kingdom. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sons et lumières du Haut Vicdessos. La nuit au prisme d'une écologie du son et de la lumière artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Sirami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel du LabEx DRIIHM (Dispositif de Recherche Interdisciplinaire sur les Interactions Hommes-Milieux)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Marseille, France. , </w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.18803.58409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerated ageing of OLED under different temperature and current conditions: photometric and electrical characterizations and analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Zerrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Organic Electronics (ICOE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03238163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic and physiological responses during short-term acclimation to atmospheric CO2 concentration in Pinus nigra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadmiel Maseyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Geosciences Union. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU2010 - European Geosciences Union General Assembly 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Geosciences Union</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, EGU - EGU General assembly 2010, 12, pp.11443, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05253359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Lighting Systems for Smart Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazim Pigenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holistic Approach for Decision Making Towards Designing Smart Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18, Springer International Publishing, pp.75-92, 2021, Future City, </w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85566-6_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SETTING AN INNOVATIVE MASTER DEGREE ON ENERGY SUPPLY FOCUSING ON ISOLATED AREAS – THE MESfIA ERASMUS+ PROJECT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonios Tsikalakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiannis Katsigiannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarintip Tantanee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings Of International Conference Building Services And Energy Efficiency</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciendo; Sciendo, pp.120-128, 2020, </w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/9788395720413-011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Strioscopie…Révélations des dessous des LEDs, une lumière « froide » dans un corps chaud !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voir l'Invisible T.2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Puits Fleuris, pp.100-101, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Odyssée de l’éclairage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05264944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Odyssée de éclairage&amp;quot; (1/3) - L'Ère du Feu - de la Préhistoire à l'Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'« Odyssée de l'éclairage » (3/3) De l'électron à l'IA - Les nouveaux horizons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'« Odyssée de l'éclairage » (2/3) - La fée électricité - La révolution industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lumière, Lumière, Lumière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Pollution Lumineuse, Bon sens et Conséquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles technologies d’éclairage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La LED, une centenaire pleine d’avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sovannarith Leng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quid des LEDs pour l'éclairage ? Bien les connaitre pour mieux les utiliser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LEDs : Rêves ou cauchemars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid state lighting and smart systems: dreams & realities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les LEDs, rêve ou cauchemar ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que savez-vous de l’éclairage à LED ? Une mise au point sur les légendes et vérités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Temperature Control of Electric Furnaces Using a Modified Pid Controller Design Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zemmit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Akroum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nesri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guedida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARACTERISATIONS STRUCTURALES ET OPTIQUES DE COUCHES MINCES DE NIOBATE DE LITHIUM ELABOREES PAR ABLATION LASER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Science des matériaux [cond-mat.mtrl-sci]. UNIVERSITE DE LIMOGES; Institut de Recherche en Communications Optiques et Microondes, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2002LIMO0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01507161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptes-rendus de la conférence annuelle CIE France 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martinsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaye Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Gevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence annuelle CIE FRANCE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Paris, France. Association Française de l'Eclairage, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04963460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EEDAL, Conférence internationale sur l'efficacité énergétique des appareils et de l'éclairage domestiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId783"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D2B9689B"/>
+    <w:nsid w:val="A53FBEA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-canale" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1097-889X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069285187" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cv.archives-ouvertes.fr/laurent-canale" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=aL3mfnzg8yc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=kWfhgA0AAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531094v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Ben Hnia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Canale" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dupuis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhour Araoud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zissis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/ae49c2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867347v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Hamady" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIAS.2024.3516339" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074509v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Herv&#233; Yao" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Banah Florent Degni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arouna Khalil Fanny" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/horticulturae11050548" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030726v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Zeghoudi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelber Bendaoud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benhamida" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Tilmatine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijleo.2025.172347" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905636v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khelifa Yanallah" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chelih" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Bellebna" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezha Kadous" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeid Bendaoudi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2025.3531827" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961208v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Saadouni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Douass" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bousselham Samoudi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Charrada" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17051811" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945844v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Ben Abdelmlek" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Ben Halima" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2025.3540725" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271021v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Idir" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Akroum" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Nesri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guedida Sifelislam" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869173v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Zemmit" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khatir Khettab" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sifelislam Guedida" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54327/set2025/v5.i1.241" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952665v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Daniel Galatanu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2025.3542001" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267632v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Rahmani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha El Bakkali" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Dkiouak" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Amar Touhami" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmounaim Belbachir Kchairi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics14183701" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018932v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392419v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Ciss&#233; Haba" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2025.3635588" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310287v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leos Kukacka" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Svobodova" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Necasek" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Svobodova" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hergesel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2025.3620330" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861240v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym17010058" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377255v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Belhouchet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59277/RRST-EE.2025.4.23" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078369v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413693v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Idir" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bensafia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40430-023-04627-7" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480114v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Tercha" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ahmed Tadjer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathia Chekired" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17051124" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463820v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaeddine Amor" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407782.2024.2316215" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384061v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha El Halaoui" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pigaglio" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Asselman" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics13020289" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808817v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissa Meflah" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Drir" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/resources13120166" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188715v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Ben Abdelmlak" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37532/2752-8081.23.7(3).204-209" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365781v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Berrabah" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15199/48.2023.12.16" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241887v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Brusso" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIAS.2023.3304849" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061624v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umar Khayam" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arpan Zaeni" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Marojahan Banjar-Nahor" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deny Hamdani" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngapuli Irmea Sinisuka" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15076283" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03779722v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Al Haddad" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Picot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2022.3206286" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365802v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dalla Costa" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueshi Guan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2023.3348427" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03783195v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyfeddine Bechkir" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijleo.2022.169997" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914180v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Hanafi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16010158" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745299v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2022.3195969" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03771021v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csite.2022.102395" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767797v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helima Slimani" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baghdadi Benazza" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Miloudi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijleo.2022.169898" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744508v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ben Abdelmlek" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Araoud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ben Nejma" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Charrada" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2022.3195865" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907220v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Khettab" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.3009" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635536v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csite.2022.101989" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876940v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Bensafia" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15238973" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754999v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Yable" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/opj.2022.128014" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881633v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Taabli" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Mehdi Khellili" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#237;bal de Almeida" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15239064" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780924v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780921v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03356013v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Sekkal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Bendaou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/opj.2021.119030" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437855v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2021.3123096" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562501v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Buso" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos-Nikolaos Madias" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Bourousis" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33383/2021-087" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227073v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijleo.2021.167179" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198285v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Bachouch" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neermalsing Sewraj" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13084329" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164045v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507321v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Guerry" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Caumon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie B&#233;cheras" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33383/2019-003" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518191v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;goran Urbain Florent Niangoran" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534864v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambros Doulos" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Sioutis" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Tsangrassoulis" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostantinos Faidas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13071707" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518185v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092351v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2020063053" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092352v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Azizi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Ahyoud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2020063054" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465792v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Salameh" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2019.2929150" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435598v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#259;t&#259;lin Daniel G&#259;l&#259;&#539;anu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2019.02.242" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435603v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Alchaddoud" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Ibrahem" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2018.2864939" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435601v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2019.02.241" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434737v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bertin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Ben Abdellah" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Andr&#233; Mequignon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics8111278" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745352v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-e6502" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435596v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Tian" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Ciss&#233; Haba" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/actahortic.2019.1242.121" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435194v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/issn.2169-2629.2019.27.19" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745345v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-e6501" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559541v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rammal W" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rammal J" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salameh F" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoubi M" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouany J" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2325-9833.1000160" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435779v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183149v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998753v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cisse Theodore Haba" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532650v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovannarith Leng" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2015.2475424" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03768586v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03768589v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564703v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Rothfuss" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Biron" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durand" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7743" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S0TP9Z5F-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593656v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Durand" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.10002/hyp.7743" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435752v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455339v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Biron" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bariac" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Richard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.01.034" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFP5GZK2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00455535v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Richard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00169341v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Boujamlaoui" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.02.003" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-209RQF2W-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435761v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boulle" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Girault-Di Bin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dauger" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(03)00030-0" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KMR3KZQ7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435764v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Girault-Di Bin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Di Bin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Decossas" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Taupiac-Darraud" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20011130" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/15A7DE839D29AAD0880CF423B7D48A9B9A56DD15/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435767v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Girault" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bessaudou" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Celerier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cosset" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0169-4332(99)00375-x" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6TLV4PKC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522581v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal Ben Nejma" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522613v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156396v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS62731.2025.11061556" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291583v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope64998.2025.11169209" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156388v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ridha Kouki" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; M&#233;quignon" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS62731.2025.11061665" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869189v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo&#353; Kuka&#269;ka" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Svobodov&#225;" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Ne&#269;&#225;sek" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;ra Svobodov&#225;" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS55788.2024.11023752" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354630v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/3128/1/012016" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291530v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana Serdiuk" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Serchenko" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope64998.2025.11169275" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877723v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISC260477.2024.11004225" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156403v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadeq Alsaffar" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS62731.2025.11061550" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129557v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciss&#233; Th&#233;odore Haba" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426746v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana M. Serdiuk" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem O. Smirnov" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868033v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smain Berkane" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib Djillali" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidali Saidi" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Laldji" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LS2463127.2024.10881773" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795286v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope61470.2024.10751102" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876987v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS55788.2024.11023647" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868972v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Halaoui" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Amhaimar" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LS2463127.2024.10881655" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437760v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS54024.2023.10406225" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794620v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874294v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LS2463127.2024.10881370" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867720v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Silini" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LS2463127.2024.10881134" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692632v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Kyrginas" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Ledru" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874484v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorin Lucache" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LS2463127.2024.10881909" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795230v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope61470.2024.10751521" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867928v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saifeddine Gharsellaoui" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LS2463127.2024.10880946" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867842v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firdawss Haddad" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LS2463127.2024.10882108" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794496v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794568v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644834v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bertin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mequignon" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874210v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andre M&#233;quignon" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LS2463127.2024.10881727" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800264v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPEi63510.2024.10758091" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177377v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MPS58874.2023.10187534" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051255v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Ben Nejma" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607584v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Eddine Drioueche" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Nezzari" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219656v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHVEPS58902.2023.10257422" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177279v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LS1858153.2023.10170068" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967864v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ls1858153.2023.10170478" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220338v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vica Claudia Meylinda" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agung Cahyadi Putra" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHVEPS58902.2023.10257486" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874879v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177340v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope57605.2023.10194844" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220343v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHVEPS58902.2023.10257361" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177523v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LS1858153.2023.10170675" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177281v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Kyrginas" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LS1858153.2023.10170153" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156710v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Reguig" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LS1858153.2023.10170364" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177266v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope57605.2023.10194716" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177514v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouki Mohamed Ridha" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#234; M&#234;quignon" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LS1858153.2023.10170478" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177290v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Biganzoli" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LS1858153.2023.10170729" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874969v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875005v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356794v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benazza" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyf Eddine Bechekir" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992687v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPERE56870.2022.10037315" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177285v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Jebeniani" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LS1858153.2023.10170326" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177258v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bouzina" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boudour" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope57605.2023.10194680" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220351v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Nainggolan" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHVEPS58902.2023.10257347" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755031v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Dorsaf Bouzaine" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope54979.2022.9854704" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755036v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope54979.2022.9854657" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03755032v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Slimani" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Miloudi" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope54979.2022.9854788" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03735913v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945913v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Bouzgarrou" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Aziez" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Khalfallah" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788353v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03663062v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03755004v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Khalladi" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope54979.2022.9854760" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861570v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03581350v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861692v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Mekki" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;ma Gargouri Hbaieb" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792770v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861572v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS54023.2022.9940136" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03861649v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS54023.2022.9939775" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861700v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Renaud" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03755033v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope54979.2022.9854520" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861695v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Mohamed Mrabet" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljelil Chammam" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861699v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03755006v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope54979.2022.9854751" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861691v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Ben Abdelmalek" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668483v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Krakowiak" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stylianos Zerefos" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDUCON52537.2022.9766629" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233082v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Jelil Chammam" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Mrabet" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD52085.2021.9429438" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540009v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Cisse Haba" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Zoueu" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS48185.2021.9677047" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03414010v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope51590.2021.9584616" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416912v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope51590.2021.9584685" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416907v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope51590.2021.9584792" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03540064v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidahmed Tadjer" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Louni" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Bouroussis" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS48185.2021.9677162" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03413976v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope51590.2021.9584665" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03540063v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS48185.2021.9677147" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540007v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS48185.2021.9677379" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540004v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS48185.2021.9677344" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437833v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHVEPS53178.2021.9601040" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540002v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS48185.2021.9677120" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330979v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416921v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope51590.2021.9584636" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03540065v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda El Nouino" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Bendaou" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS48185.2021.9677138" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912897v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope49358.2020.9160753" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986429v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Lighting47792.2020.9240568" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912900v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Abdellah" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope49358.2020.9160611" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189479v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maussion" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS44978.2020.9391575" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912911v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope49358.2020.9160776" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012765v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chall&#233;at" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Farrugia" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Milian" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Laforge" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;nos" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912902v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope49358.2020.9160668" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985401v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Vik" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ales Richter" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Lighting47792.2020.9240564" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040792v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Tsirbas" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frangiskos Topalis" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON43393.2020.9254670" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912916v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Houtti" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos A Bouroussis" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Rahmani" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope49358.2020.9160808" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912895v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope49358.2020.9160811" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912914v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope49358.2020.9160757" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985405v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Lighting47792.2020.9240586" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435703v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Manolis" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Niavis" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC.2019.8783856" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435599v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC.2019.8783789" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435307v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eko Purwanto" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngapuli Sinisuka" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC.2019.8783248" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113728v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2019.8927330" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435212v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guirguis Abdelmessih" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marcos Alonso" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC.2019.8783814" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435604v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Husch" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC.2019.8783515" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435200v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian-Gyozo Haba" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Breniuc" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ias.2019.8912313" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435205v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/demped.2019.8864855" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953722v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caumon" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Becheras" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953757v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953660v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435713v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Rammal" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2018.8544590" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164398v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953720v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435724v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorin Dumitru Lucache" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEPE.2018.8559722" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953756v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urbain Niangoran" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. C. Haba" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Yable" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953755v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435718v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC.2018.8494499" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953724v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953725v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D. Galatanu" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burlacu" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Husch" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Atanasiu" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435720v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulian Gherasim" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC.2018.8493826" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435725v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC.2018.8493759" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319746v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabert" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2018.8544500" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435714v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC.2018.8493877" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058445v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164390v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Luneau" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Samuel" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S&#233;midor" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435726v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ias.2017.8101810" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164399v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953559v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. H. Ciss&#233;" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435728v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/cleo_at.2016.ath3k.4" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953659v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953657v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953658v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953653v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953655v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164397v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164395v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953654v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953656v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164396v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232514v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435745v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEIM.2014.6870781" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435730v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Barroso" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alonso" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2014.6978439" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953614v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ziane" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Medles" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tilmatine" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953650v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435748v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rikardo Simanjuntak" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngapuli I Sinisuka" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2014.6978427" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164394v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435750v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2013.6682543" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953613v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Toumi" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03755129v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953612v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Arexis-Boisson" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164393v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164392v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953611v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253352v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadmiel Maseyk" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590467v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590466v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589425v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Richard" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589773v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586851v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Canal" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997063v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Di Bin" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Bouibrine" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.513886" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583755v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435769v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.406370" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272734v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527481v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953723v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01893285v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Sirami" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18803.58409" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03341782v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabeb Ben Hassen" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238163v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dupuis" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zerrouki" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253359v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.geophysical-research-abstracts.net/egu2010.html" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511196v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Pigenet" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85566-6_5" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987975v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Tsikalakis" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiannis Katsigiannis" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarintip Tantanee" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/9788395720413-011" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164483v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272581v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346334v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346288v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264944v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064912v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064913v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064910v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064911v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064909v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064908v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064907v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064906v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064905v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712872v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zemmit" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Akroum" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nesri" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guedida" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01507161v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002LIMO0014" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04963460v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martinsons" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boucher" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaye Li" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Gevaux" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764718v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-canale" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1097-889X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069285187" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cv.archives-ouvertes.fr/laurent-canale" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=aL3mfnzg8yc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=kWfhgA0AAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587882v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Ben Halima" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Ben Abdelmlek" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhour Araoud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Canale" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Charrada" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-15368-5_19" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531094v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Ben Hnia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dupuis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zissis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/ae49c2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377255v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Idir" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Nesri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Belhouchet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sifelislam Guedida" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59277/RRST-EE.2025.4.23" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078369v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2025.3540725" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030726v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Zeghoudi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelber Bendaoud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benhamida" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Tilmatine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijleo.2025.172347" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074509v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Herv&#233; Yao" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Banah Florent Degni" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arouna Khalil Fanny" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/horticulturae11050548" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905636v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khelifa Yanallah" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chelih" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Bellebna" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezha Kadous" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeid Bendaoudi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2025.3531827" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867347v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Hamady" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIAS.2024.3516339" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961208v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Saadouni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Douass" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bousselham Samoudi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17051811" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952665v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Daniel Galatanu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2025.3542001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945844v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271021v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Akroum" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guedida Sifelislam" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869173v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Zemmit" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khatir Khettab" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54327/set2025/v5.i1.241" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267632v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Rahmani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha El Bakkali" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Dkiouak" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Amar Touhami" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmounaim Belbachir Kchairi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics14183701" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018932v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392419v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Ciss&#233; Haba" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2025.3635588" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861240v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym17010058" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310287v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leos Kukacka" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Svobodova" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Necasek" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Svobodova" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hergesel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2025.3620330" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808817v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissa Meflah" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathia Chekired" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Drir" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/resources13120166" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480114v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Tercha" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ahmed Tadjer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17051124" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413693v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Idir" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bensafia" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40430-023-04627-7" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463820v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaeddine Amor" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407782.2024.2316215" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384061v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha El Halaoui" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pigaglio" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Asselman" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics13020289" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365802v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dalla Costa" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueshi Guan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2023.3348427" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365781v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Berrabah" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15199/48.2023.12.16" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188715v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Ben Abdelmlak" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37532/2752-8081.23.7(3).204-209" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241887v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Brusso" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIAS.2023.3304849" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061624v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umar Khayam" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arpan Zaeni" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Marojahan Banjar-Nahor" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deny Hamdani" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngapuli Irmea Sinisuka" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15076283" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03779722v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Al Haddad" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Picot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2022.3206286" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754999v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Yable" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/opj.2022.128014" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881633v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Taabli" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Mehdi Khellili" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#237;bal de Almeida" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15239064" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780924v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780921v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745299v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2022.3195969" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03783195v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyfeddine Bechkir" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijleo.2022.169997" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914180v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Hanafi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16010158" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03771021v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csite.2022.102395" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767797v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helima Slimani" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baghdadi Benazza" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Miloudi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijleo.2022.169898" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744508v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ben Abdelmlek" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Araoud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ben Nejma" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Charrada" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2022.3195865" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907220v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Khettab" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.3009" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635536v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csite.2022.101989" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876940v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Bensafia" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15238973" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437855v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2021.3123096" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562501v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Buso" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos-Nikolaos Madias" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Bourousis" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33383/2021-087" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03356013v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Sekkal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Bendaou" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/opj.2021.119030" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227073v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijleo.2021.167179" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198285v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Bachouch" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neermalsing Sewraj" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13084329" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164045v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507321v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Guerry" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Caumon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie B&#233;cheras" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33383/2019-003" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518191v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;goran Urbain Florent Niangoran" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534864v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambros Doulos" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Sioutis" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Tsangrassoulis" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostantinos Faidas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13071707" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518185v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092351v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2020063053" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092352v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Azizi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Ahyoud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2020063054" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435596v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Tian" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Ciss&#233; Haba" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/actahortic.2019.1242.121" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435194v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/issn.2169-2629.2019.27.19" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745345v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-e6501" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435598v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#259;t&#259;lin Daniel G&#259;l&#259;&#539;anu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2019.02.242" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465792v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Salameh" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2019.2929150" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435603v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Alchaddoud" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Ibrahem" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2018.2864939" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435601v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2019.02.241" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434737v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bertin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Ben Abdellah" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Andr&#233; Mequignon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics8111278" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745352v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-e6502" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559541v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rammal W" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rammal J" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salameh F" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoubi M" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouany J" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2325-9833.1000160" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435779v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183149v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998753v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cisse Theodore Haba" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532650v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovannarith Leng" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2015.2475424" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03768586v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03768589v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564703v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Rothfuss" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Biron" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durand" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7743" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S0TP9Z5F-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593656v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Durand" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.10002/hyp.7743" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435752v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00455535v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Biron" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bariac" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Richard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.01.034" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFP5GZK2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455339v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Richard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00169341v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Boujamlaoui" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.02.003" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-209RQF2W-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435761v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boulle" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Girault-Di Bin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dauger" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(03)00030-0" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KMR3KZQ7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435764v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Girault-Di Bin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Di Bin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Decossas" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Taupiac-Darraud" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20011130" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/15A7DE839D29AAD0880CF423B7D48A9B9A56DD15/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435767v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Girault" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bessaudou" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Celerier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cosset" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0169-4332(99)00375-x" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6TLV4PKC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595218v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskander Zouaghi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramod Bhusal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frangiskos Topalis" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LS2566125.2025.11467656" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595162v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Amer" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LS2566125.2025.11467716" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522581v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal Ben Nejma" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595308v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Halaoui" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Amhaimar" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LS2566125.2025.11467686" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595104v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouaheb Boukhalfa" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LS2566125.2025.11467676" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595344v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Bouattane" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Rebbani" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Raihani" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LS2566125.2025.11467699" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595292v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LS2566125.2025.11467662" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595184v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LS2566125.2025.11467644" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522613v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595332v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LS2566125.2025.11467684" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595734v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab l'Gzouli" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595320v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Nefzi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LS2566125.2025.11467711" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595269v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siaka Adama Coulibaly" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadeq Alsaffar" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LS2566125.2025.11467710" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596442v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LS2566125.2025.11467639" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868033v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smain Berkane" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib Djillali" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidali Saidi" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Laldji" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LS2463127.2024.10881773" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596443v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LS2566125.2025.11467643" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291583v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope64998.2025.11169209" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156396v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS62731.2025.11061556" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563326v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Khelladi" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hamza Bermaki" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LS2566125.2025.11467700" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156388v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ridha Kouki" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; M&#233;quignon" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS62731.2025.11061665" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869189v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo&#353; Kuka&#269;ka" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Svobodov&#225;" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Ne&#269;&#225;sek" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;ra Svobodov&#225;" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS55788.2024.11023752" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596437v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahim Kacimi" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thi&#233;bolt" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Henaff" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LS2566125.2025.11467721" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877723v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISC260477.2024.11004225" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291530v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana Serdiuk" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Serchenko" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope64998.2025.11169275" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354630v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/3128/1/012016" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563316v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyfeddine Bechekir" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LS2566125.2025.11467650" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156403v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS62731.2025.11061550" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596439v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Grabaa" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LS2566125.2025.11467692" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426746v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana M. Serdiuk" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem O. Smirnov" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129557v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciss&#233; Th&#233;odore Haba" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596435v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LS2566125.2025.11467664" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800264v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorin Lucache" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPEi63510.2024.10758091" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437760v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS54024.2023.10406225" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868972v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LS2463127.2024.10881655" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876987v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS55788.2024.11023647" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795286v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope61470.2024.10751102" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794620v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874294v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LS2463127.2024.10881370" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867720v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Silini" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LS2463127.2024.10881134" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692632v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Kyrginas" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Ledru" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795230v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope61470.2024.10751521" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867928v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saifeddine Gharsellaoui" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LS2463127.2024.10880946" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867842v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firdawss Haddad" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LS2463127.2024.10882108" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874484v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LS2463127.2024.10881909" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794568v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794496v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874210v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bertin" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andre M&#233;quignon" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LS2463127.2024.10881727" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644834v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mequignon" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177258v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bouzina" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boudour" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope57605.2023.10194680" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177285v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Jebeniani" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LS1858153.2023.10170326" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220351v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Nainggolan" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHVEPS58902.2023.10257347" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219656v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHVEPS58902.2023.10257422" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177377v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MPS58874.2023.10187534" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607584v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Eddine Drioueche" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Nezzari" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051255v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Ben Nejma" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177279v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LS1858153.2023.10170068" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967864v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ls1858153.2023.10170478" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220338v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vica Claudia Meylinda" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agung Cahyadi Putra" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHVEPS58902.2023.10257486" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874879v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177340v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope57605.2023.10194844" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177281v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Kyrginas" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LS1858153.2023.10170153" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177523v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LS1858153.2023.10170675" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220343v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHVEPS58902.2023.10257361" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874969v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875005v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177266v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope57605.2023.10194716" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177290v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Biganzoli" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LS1858153.2023.10170729" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177514v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouki Mohamed Ridha" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#234; M&#234;quignon" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LS1858153.2023.10170478" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156710v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Reguig" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LS1858153.2023.10170364" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992687v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPERE56870.2022.10037315" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356794v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benazza" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyf Eddine Bechekir" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861691v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Ben Abdelmalek" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668483v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Krakowiak" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stylianos Zerefos" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDUCON52537.2022.9766629" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755036v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope54979.2022.9854657" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03755032v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Slimani" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Miloudi" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope54979.2022.9854788" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755031v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Dorsaf Bouzaine" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope54979.2022.9854704" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03735913v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945913v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Bouzgarrou" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Aziez" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Khalfallah" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788353v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03663062v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03581350v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03755004v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Khalladi" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope54979.2022.9854760" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861570v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792770v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861692v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Mekki" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;ma Gargouri Hbaieb" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861572v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS54023.2022.9940136" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861700v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Renaud" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861699v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03861649v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS54023.2022.9939775" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03755033v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope54979.2022.9854520" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861695v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Mohamed Mrabet" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljelil Chammam" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03755006v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope54979.2022.9854751" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03540065v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda El Nouino" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Bendaou" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS48185.2021.9677138" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330979v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416921v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope51590.2021.9584636" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416912v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope51590.2021.9584685" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03414010v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope51590.2021.9584616" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540009v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Cisse Haba" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Zoueu" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS48185.2021.9677047" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233082v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Jelil Chammam" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Mrabet" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD52085.2021.9429438" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416907v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope51590.2021.9584792" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03540064v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidahmed Tadjer" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Louni" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Bouroussis" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS48185.2021.9677162" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03413976v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope51590.2021.9584665" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03540063v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS48185.2021.9677147" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540007v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS48185.2021.9677379" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540004v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS48185.2021.9677344" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540002v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS48185.2021.9677120" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437833v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHVEPS53178.2021.9601040" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985405v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Lighting47792.2020.9240586" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912911v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope49358.2020.9160776" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012765v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chall&#233;at" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Farrugia" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Milian" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Laforge" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;nos" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189479v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maussion" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS44978.2020.9391575" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986429v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Lighting47792.2020.9240568" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912900v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Abdellah" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope49358.2020.9160611" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912897v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope49358.2020.9160753" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912902v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope49358.2020.9160668" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985401v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Vik" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ales Richter" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Lighting47792.2020.9240564" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040792v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Tsirbas" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON43393.2020.9254670" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912916v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Houtti" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos A Bouroussis" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Rahmani" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope49358.2020.9160808" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912895v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope49358.2020.9160811" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912914v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope49358.2020.9160757" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435205v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/demped.2019.8864855" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435703v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Manolis" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Niavis" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC.2019.8783856" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435599v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC.2019.8783789" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435307v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eko Purwanto" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngapuli Sinisuka" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC.2019.8783248" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113728v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2019.8927330" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435212v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guirguis Abdelmessih" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marcos Alonso" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC.2019.8783814" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435604v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Husch" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC.2019.8783515" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435200v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian-Gyozo Haba" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Breniuc" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ias.2019.8912313" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435714v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC.2018.8493877" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435725v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC.2018.8493759" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435720v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulian Gherasim" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC.2018.8493826" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319746v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabert" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2018.8544500" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953660v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435713v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Rammal" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2018.8544590" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953757v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953722v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caumon" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Becheras" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164398v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953720v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435724v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorin Dumitru Lucache" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEPE.2018.8559722" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953756v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urbain Niangoran" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. C. Haba" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Yable" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953755v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435718v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC.2018.8494499" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953725v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D. Galatanu" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burlacu" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Husch" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Atanasiu" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953724v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058445v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164390v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Luneau" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Samuel" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S&#233;midor" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435726v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ias.2017.8101810" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164399v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953658v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953559v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. H. Ciss&#233;" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435728v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/cleo_at.2016.ath3k.4" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953657v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953659v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164396v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232514v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164397v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953653v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953655v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164395v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953654v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953656v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953614v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ziane" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Medles" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tilmatine" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435730v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Barroso" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alonso" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2014.6978439" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435745v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEIM.2014.6870781" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953650v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435748v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rikardo Simanjuntak" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngapuli I Sinisuka" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2014.6978427" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164394v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953613v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Toumi" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435750v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2013.6682543" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03755129v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164393v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953612v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Arexis-Boisson" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164392v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953611v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253352v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadmiel Maseyk" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590466v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590467v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589773v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Richard" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589425v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586851v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Canal" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583755v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997063v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Di Bin" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Bouibrine" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.513886" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435769v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.406370" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272734v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527481v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03341782v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabeb Ben Hassen" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953723v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01893285v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Sirami" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18803.58409" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238163v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dupuis" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zerrouki" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253359v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.geophysical-research-abstracts.net/egu2010.html" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511196v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Pigenet" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85566-6_5" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987975v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Tsikalakis" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiannis Katsigiannis" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarintip Tantanee" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/9788395720413-011" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164483v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264944v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272581v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346334v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346288v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064912v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064913v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064911v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064910v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064909v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064908v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064907v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064906v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064905v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712872v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zemmit" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Akroum" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nesri" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guedida" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01507161v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002LIMO0014" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04963460v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martinsons" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boucher" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaye Li" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Gevaux" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764718v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>