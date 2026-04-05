--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1605,321 +1605,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03205125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P-legacy effect of soluble fertilizer added with limestone and phosphate rock on grassland soil in subtropical climate region</w:t>
+                <w:t xml:space="preserve">Chemical pattern of vegetation and topsoil of rangeland fertilized over 21 years with phosphorus sources and limestone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Somavilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Caner</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Caner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edson Campanhola Bortoluzzi</w:t>
+                <w:t xml:space="preserve">Isley Cristiellem Bicalho da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Alice Santanna</w:t>
+                <w:t xml:space="preserve">Marília Camotti Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danilo Rheinheimer dos Santos</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Letícia Moro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil and Tillage Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 211, pp.105021. </w:t>
+              <w:t xml:space="preserve">, 2021, 205, pp.104759 -. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.still.2021.105021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.still.2020.104759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04538096v1</w:t>
+                <w:t xml:space="preserve">hal-03491575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical pattern of vegetation and topsoil of rangeland fertilized over 21 years with phosphorus sources and limestone</w:t>
+                <w:t xml:space="preserve">P-legacy effect of soluble fertilizer added with limestone and phosphate rock on grassland soil in subtropical climate region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Somavilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Caner</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Caner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isley Cristiellem Bicalho da Silva</w:t>
+                <w:t xml:space="preserve">Edson Campanhola Bortoluzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marília Camotti Bastos</w:t>
+                <w:t xml:space="preserve">Maria Alice Santanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Letícia Moro</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Danilo Rheinheimer dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil and Tillage Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 205, pp.104759 -. </w:t>
+              <w:t xml:space="preserve">, 2021, 211, pp.105021. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.still.2020.104759⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.still.2021.105021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03491575v1</w:t>
+                <w:t xml:space="preserve">hal-04538096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weirs Control Phosphorus Transfer in Agricultural Watersheds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danilo Rheinheimer dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilmar Luiz Schaefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2286,51 +2286,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tales Tiecher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elci Gubiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Alice Santanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murilo Gomes Veloso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2388,295 +2388,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04260615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining spectroscopy and magnetism with geochemical tracers to improve the discrimination of sediment sources in a homogeneous subtropical catchment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Evrard</w:t>
+                <w:t xml:space="preserve">The distribution of Silicon in soil is influenced by termite bioturbation in South Indian forest soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Jouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Patrick Laceby</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Caner</w:t>
+                <w:t xml:space="preserve">Floriane Jamoteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Inda</w:t>
+                <w:t xml:space="preserve">Sabyasachi Majumdar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Podwojewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prakash Nagabovanalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.catena.2020.104800⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 372, pp.114362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2020.114362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02908422v1</w:t>
+                <w:t xml:space="preserve">hal-02955560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The distribution of Silicon in soil is influenced by termite bioturbation in South Indian forest soils</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sabyasachi Majumdar</w:t>
+                <w:t xml:space="preserve">Combining spectroscopy and magnetism with geochemical tracers to improve the discrimination of sediment sources in a homogeneous subtropical catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Ramon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Podwojewski</w:t>
+                <w:t xml:space="preserve">J. Patrick Laceby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Caner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prakash Nagabovanalli</w:t>
+                <w:t xml:space="preserve">Alberto Inda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 372, pp.114362. </w:t>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3535, pp.104800. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2020.114362⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2020.104800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02955560v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02908422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral characteristics of soil dissolved organic matter: Long-term effects of exogenous organic matter on soil organic matter and spatial-temporal changes</w:t>
               </w:r>
@@ -2790,468 +2790,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05543193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicified plant megafossils from the upper Turonian of Vienne, western France</w:t>
+                <w:t xml:space="preserve">Ni-smectitic ore behaviour during the Caron process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Gomez</w:t>
+                <w:t xml:space="preserve">Eliana Mano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Caner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Daviero-Gomez</w:t>
+                <w:t xml:space="preserve">Arthur Chaves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geraldine Garcia</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Andre Mexias</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Environmental Science Transactions of the Royal Society of Edinburgh</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1755691018000105⟩</w:t>
+              <w:t xml:space="preserve">Hydrometallurgy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 186, pp.200-209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hydromet.2019.04.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02098181v1</w:t>
+                <w:t xml:space="preserve">hal-02363214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphorus distribution after three decades of different soil management and cover crops in subtropical region</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Silicified plant megafossils from the upper Turonian of Vienne, western France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danilo dos Santos Rheinheimer</w:t>
+                <w:t xml:space="preserve">Véronique Daviero-Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mayara Regina Fornari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marília Camotti Bastos</w:t>
+                <w:t xml:space="preserve">Geraldine Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Caner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gracieli Fernandes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maria Alice Santanna</w:t>
+                <w:t xml:space="preserve">Anais Boura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 192, pp.33-41. </w:t>
+              <w:t xml:space="preserve">Earth and Environmental Science Transactions of the Royal Society of Edinburgh</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 108 (4), pp.449-457. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.still.2019.04.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1755691018000105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03408914v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02098181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ni-smectitic ore behaviour during the Caron process</w:t>
+                <w:t xml:space="preserve">Phosphorus distribution after three decades of different soil management and cover crops in subtropical region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliana Mano</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sabine Petit</w:t>
+                <w:t xml:space="preserve">Danilo dos Santos Rheinheimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Chaves</w:t>
+                <w:t xml:space="preserve">Mayara Regina Fornari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marília Camotti Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andre Mexias</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gracieli Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Alice Santanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrometallurgy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 186, pp.200-209. </w:t>
+              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 192, pp.33-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.hydromet.2019.04.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.still.2019.04.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02363214v1</w:t>
+                <w:t xml:space="preserve">hal-03408914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antibiotics and microbial resistance in Brazilian soils under manure application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilia Camotti Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danilo Rheinheimer dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Aubertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3341,51 +3341,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presence of Anthropogenic Markers in Water: A Case Study of the Guaporé River Watershed, Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilia Camotti Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danilo Rheinheimer dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Monteiro de Castro Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3769,51 +3769,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ademir Calegari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Caner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danilo dos Santos Rheinheimer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoderma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 308, pp.78 - 85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4092,834 +4092,834 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01724407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing Sediment Sources Using Mid-infrared Spectroscopy in Arvorezinha Catchment, Southern Brazil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tales Tiecher</w:t>
+                <w:t xml:space="preserve">Impact of an integrated no-till soybean–beef cattle production system on Oxisol mineralogy in southern Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Thoma Bertolazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Vasconcellos Inda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Caner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Leslie Mondamert</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Posselt Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos André B. Vaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Degradation and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ldr.2690⟩</w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 149, pp.67 - 74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2017.08.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01940766v1</w:t>
+                <w:t xml:space="preserve">hal-01659473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of an integrated no-till soybean–beef cattle production system on Oxisol mineralogy in southern Brazil</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marcos André B. Vaz</w:t>
+                <w:t xml:space="preserve">Crystal structure control of aluminized clay minerals on the mobility of caesium in contaminated soil environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ademir Calegari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Mazilu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Ciotonea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Chirieac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brindusa Dragoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2017.08.028⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.190 - 195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep43187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01659473v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure control of aluminized clay minerals on the mobility of caesium in contaminated soil environments</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexandru Chirieac</w:t>
+                <w:t xml:space="preserve">Tracing Sediment Sources Using Mid-infrared Spectroscopy in Arvorezinha Catchment, Southern Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tales Tiecher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Caner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paolo Gomes Minella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brindusa Dragoi</w:t>
+                <w:t xml:space="preserve">Leslie Mondamert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (1), pp.190 - 195. </w:t>
+              <w:t xml:space="preserve">Land Degradation and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (5), pp.1603-1614. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep43187⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ldr.2690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01930021v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysing the proximal gamma radiometry in contrasting Mediterranean landscapes: Towards a regional prediction of clay content</w:t>
+                <w:t xml:space="preserve">Impact of potassium fertilization and potassium uptake by plants on soil clay mineral assemblage in South Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Coulouma</w:t>
+                <w:t xml:space="preserve">Diovane Freire Moterle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Kaminski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danilo dos Santos Rheinheimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Caner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edson Campanhola Bortoluzzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2015.12.006⟩</w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 406 (1-2), pp.157 - 172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-016-2862-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01651791v1</w:t>
+                <w:t xml:space="preserve">hal-01703045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of potassium fertilization and potassium uptake by plants on soil clay mineral assemblage in South Brazil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a fracture network in crystalline rocks during weathering: Study of Bishop Creek chronosequence using X-ray computed tomography and 14 C-PMMA impregnation method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann M. Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diovane Freire Moterle</w:t>
+                <w:t xml:space="preserve">Robert C. Graham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">João Kaminski</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Karl-Heinz Hellmuth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 406 (1-2), pp.157 - 172. </w:t>
+              <w:t xml:space="preserve">Geological Society of America Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 128 (9-10), pp.1423 - 1438. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11104-016-2862-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1130/B31336.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01703045v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01593484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a fracture network in crystalline rocks during weathering: Study of Bishop Creek chronosequence using X-ray computed tomography and 14 C-PMMA impregnation method</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysing the proximal gamma radiometry in contrasting Mediterranean landscapes: Towards a regional prediction of clay content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Sardini</w:t>
+                <w:t xml:space="preserve">Guillaume Coulouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Caner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ann M. Rossi</w:t>
+                <w:t xml:space="preserve">Eddie H. Loonstra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert C. Graham</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Society of America Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 266, pp.127 - 135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2015.12.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1130/B31336.1⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01593484v1</w:t>
+                <w:t xml:space="preserve">hal-01651791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracing sediment sources in a subtropical rural catchment of southern Brazil by using geochemical tracers and near-infrared spectroscopy</w:t>
               </w:r>
@@ -5434,295 +5434,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01365373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Material sources of the Roman brick-making industry in the I and II century AD from Regio IX, Regio XI and Alpes Cottiae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Calibration of digital autoradiograph technique for quantifying rock porosity using C-14-PMMA method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Caner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Scalenghe</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laurent Caner</w:t>
+                <w:t xml:space="preserve">Pierre Mossler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl-Heinz Hellmuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2014.11.026⟩</w:t>
+              <w:t xml:space="preserve">Journal of Radioanalytical and Nuclear Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 303, pp.11-23 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10967-014-3617-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01362301v1</w:t>
+                <w:t xml:space="preserve">hal-01361731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration of digital autoradiograph technique for quantifying rock porosity using C-14-PMMA method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Sardini</w:t>
+                <w:t xml:space="preserve">Material sources of the Roman brick-making industry in the I and II century AD from Regio IX, Regio XI and Alpes Cottiae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Scalenghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Barello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Saiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ferrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Caner</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Karl-Heinz Hellmuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Radioanalytical and Nuclear Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 303, pp.11-23 </w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 357, pp.189-206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10967-014-3617-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2014.11.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01361731v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01362301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurrence of iron and aluminum sesquioxides and their implications for the P sorption in subtropical soils</w:t>
               </w:r>
@@ -5889,51 +5889,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leopoldo Radtke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Vignol-Lelarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Inda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edson Bortoluzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6130,103 +6130,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MINERALOGICAL CHARACTERIZATION OF Ni-BEARING SMECTITES FROM NIQUELANDIA, BRAZIL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Mano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Caner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Chaves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Mexias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 62 (3-4), pp.324-335. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6891,273 +6891,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00592211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Illite neoformation in plagioclase during weathering: evidence from semi-arid Northeast Brazil.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advances in characterization of the soil clay mineralogy using X-ray diffraction: from decomposition to profile fitting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Caner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Betard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Caner</w:t>
+                <w:t xml:space="preserve">Alain Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanni Gunnell</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bourgeon Gérard</w:t>
+                <w:t xml:space="preserve">Bruno Lanson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2009.05.016⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 60, pp.1093-1105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2389.2009.01194.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01082447v1</w:t>
+                <w:t xml:space="preserve">insu-00433245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in characterization of the soil clay mineralogy using X-ray diffraction: from decomposition to profile fitting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Hubert</w:t>
+                <w:t xml:space="preserve">Illite neoformation in plagioclase during weathering: evidence from semi-arid Northeast Brazil.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Betard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Caner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanni Gunnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Meunier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lanson</w:t>
+                <w:t xml:space="preserve">Bourgeon Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 152, pp.53-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2009.05.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2389.2009.01194.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-00433245v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01082447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of drainage on soil-forming mechanisms in a French Albeluvisol: Input of mineralogical data in mass-balance modelling</w:t>
               </w:r>
@@ -7445,51 +7445,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Caner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danny Lo Seen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanni Gunnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. R. Ramesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7575,51 +7575,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hallaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Caner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8402,51 +8402,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des sols spécifiques à l’environnement des fossés agricoles en Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coulouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8934,51 +8934,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tales Tiecher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Patrick Laceby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Caner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9270,77 +9270,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using ΔpH as a geochemical index of illite neoformation in saprolite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Betard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Caner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanni Gunnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bourgeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10152,90 +10152,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landscape system mapping of the humid Baturité massif and its semi-arid piedmont (Northeastern Brazil): a multilayer integration of environmental parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Betard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Peulvast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bourgeon Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanni Gunnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Claudino Sales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11288,51 +11288,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="00EFDF7A"/>
+    <w:nsid w:val="C81BD8CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11436,51 +11436,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="76C1F8F4"/>
+    <w:nsid w:val="19D694EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11670,51 +11670,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-caner" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5618-744X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133868583" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058261v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issifou Amadou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazurier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caner" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacouba Zi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Rumpel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2025.109739" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472069v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gris" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bodin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2025.106704" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04709919v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ramon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paolo Gomes Minella" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Alessandra Peixoto De Barros" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Moura-Bueno" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36783/18069657rbcs20230144" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317713v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Trochon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bustillo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Suc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vzj2.20272" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784470v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Louail" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Neaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Ortiz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Locatelli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-022-09574-6" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538092v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Naibo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Pesini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Moura-Bueno" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia A.P. Barros" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2022.106145" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123518v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caner" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Siitari-Kauppi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazurier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Mexias" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.115968" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772909v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Mer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bottinelli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie France Dignac" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jouquet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116151" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03007858v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tales Tiecher" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M Moura-Bueno" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean P.G. Minella" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114815" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03205125v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Somavilla" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Cesar Ramos Marques" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Bittencourt de Oliveira" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Luiz Ferreira de Quadros" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126259" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538096v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Campanhola Bortoluzzi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alice Santanna" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Rheinheimer dos Santos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2021.105021" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491575v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isley Cristiellem Bicalho da Silva" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;lia Camotti Bastos" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Let&#237;cia Moro" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2020.104759" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538098v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilmar Luiz Schaefer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pellegrini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Walter Rasche Alvarez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-020-04833-2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000826v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fonteneau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Petit" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Juillot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ploquin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2020-6984" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000975v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Satiko Mano" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pinto Chaves" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0370-44672019730113" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04260615v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elci Gubiani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo Gomes Veloso" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ademir Calegari" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36783/18069657rbcs20200029" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02908422v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Patrick Laceby" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Inda" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2020.104800" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955560v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Jamoteau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabyasachi Majumdar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Podwojewski" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prakash Nagabovanalli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114362" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543193v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.Y. Musadji" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lem&#233;e" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Porel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poinot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.124808" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098181v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gomez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Daviero-Gomez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Garcia" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Boura" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1755691018000105" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03408914v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo dos Santos Rheinheimer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayara Regina Fornari" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gracieli Fernandes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2019.04.018" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02363214v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Mano" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chaves" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Mexias" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2019.04.010" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020794v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilia Camotti Bastos" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Aubertheau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Augusto Monteiro de Castro Lima" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Le Guet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.2964" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020818v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Monteiro de Castro Lima" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Santanna dos Santos" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/clen.201700019" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020809v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tales T. Tiecher" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Henrique Merten" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.2917" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629552v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekta Chaudhary" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sougueh Cheik" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.05.010" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724389v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2017.08.028" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686523v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsin Zafar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.12.004" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724407v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Tojo Radimy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dudoignon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hillaireau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2016.11.002" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940766v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Mondamert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.2690" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659473v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Thoma Bertolazi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Vasconcellos Inda" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Posselt Martins" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Andr&#233; B. Vaz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2017.08.028" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3DQX5BWJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930021v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Mazilu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ciotonea" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Chirieac" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brindusa Dragoi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43187" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651791v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie H. Loonstra" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2015.12.006" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MP5GZXR8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703045v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diovane Freire Moterle" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Kaminski" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-016-2862-9" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593484v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sardini" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann M. Rossi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C. Graham" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Heinz Hellmuth" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B31336.1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701164v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Antonio Bender" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Rheinheimer D. R. dos Santos" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2015.03.001" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0XT8L6LP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703226v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreenivasulu Chintakunta" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sankaran Subramanian" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2016.02.001" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8Q9B1JS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452049v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fritsch" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Dublet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dick Fandeur" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/ejm/2015/0027-2503" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365373v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gomes Jean Paolo Minella" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.04.103" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362301v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Scalenghe" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barello" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saiano" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ferrara" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.11.026" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361731v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mossler" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-014-3617-9" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313078v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Bortoluzzi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gustavo P&#233;rez" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ardisson" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2014.11.032" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B5JWN415-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168745v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Radtke" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vignol-Lelarge" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2014.06.024" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5CN3M1CK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320906v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Licht" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cojan" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aung Naing Soe" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Jaeger" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12059" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191112v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine C. Petit" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2014.0620406" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001351v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Cornu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Montagne" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Hubert" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Barr&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2012.09.005" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JDLJTWV7-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881560v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hubert" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588601v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oihane Fern&#225;ndez-Ugalde" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hubert" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Virto" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Girardin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00654522v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Joussein" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Herbillon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2011.01389.x" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B6QZBGGV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00592211v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Schlicht" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jpln.200800351" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TXD0RGHP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082447v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Betard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Gunnell" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourgeon G&#233;rard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2009.05.016" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3NCKJSD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00433245v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Meunier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lanson" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2009.01194.x" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00286941v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montagne" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornu" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Le Forestier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hardy" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Josi&#232;re" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2008.02.005" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337575v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Langohrd" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lem&#233;e" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Errico" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2008.08.022" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WT9ZTWLJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255867v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Lo Seen" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. R. Ramesh" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourgeon" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683607075833" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00246885v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hallaire" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djilali Heddadj" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2007.08.017" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678361v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dambrine" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Ponge" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chauvat" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497766v2" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Dambrine" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2004.05.007" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258686v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chauvat" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258683v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Toutain" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7061(03)00127-7" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258681v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258684v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05168000v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Raclot" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fouch&#233;" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thiesson" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687255v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Pavageau" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Decoene" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cosenza" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202450404004" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258247v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Merceron" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499781v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Mhanna" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Naveau" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Bueno" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bassil" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20199809018" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02667174v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622975v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hubert" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barre" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre M.-P. Turpault" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595553v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082525v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bourgeon" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751257v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mareschal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnaud" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Ranger" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735885v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dignac" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-5216" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735894v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268830v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gerard" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Duputel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanapa Kongmark" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615936v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616624v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082532v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Peulvast" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Claudino Sales" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04477793v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dupuy" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ellies-Oury" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Compagnon" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Barat" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.acclimaterra.fr/rapport-page-menu/cahiers-thematiques/gestion-quantitative-de-leau-et-usages-agricoles-sous-contrainte-climatique/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04694890v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Battaglia-Brunet" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Thouin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003317395-65" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259435v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579730v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boudin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Juvy" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Brun" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703256v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boudin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Juvy" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Brun" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746419v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000NAN10009" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00259491v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00605819v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-caner" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5618-744X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133868583" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058261v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issifou Amadou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazurier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caner" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacouba Zi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Rumpel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2025.109739" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472069v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gris" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bodin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2025.106704" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04709919v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ramon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paolo Gomes Minella" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Alessandra Peixoto De Barros" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Moura-Bueno" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36783/18069657rbcs20230144" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317713v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Trochon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bustillo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Suc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vzj2.20272" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784470v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Louail" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Neaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Ortiz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Locatelli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-022-09574-6" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538092v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Naibo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Pesini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Moura-Bueno" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia A.P. Barros" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2022.106145" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123518v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caner" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Siitari-Kauppi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazurier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Mexias" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.115968" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772909v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Mer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bottinelli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie France Dignac" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jouquet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116151" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03007858v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tales Tiecher" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M Moura-Bueno" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean P.G. Minella" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114815" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03205125v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Somavilla" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Cesar Ramos Marques" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Bittencourt de Oliveira" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Luiz Ferreira de Quadros" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126259" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491575v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isley Cristiellem Bicalho da Silva" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;lia Camotti Bastos" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Let&#237;cia Moro" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2020.104759" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538096v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Campanhola Bortoluzzi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alice Santanna" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Rheinheimer dos Santos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2021.105021" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538098v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilmar Luiz Schaefer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pellegrini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Walter Rasche Alvarez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-020-04833-2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000826v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fonteneau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Petit" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Juillot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ploquin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2020-6984" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000975v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Satiko Mano" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pinto Chaves" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0370-44672019730113" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04260615v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elci Gubiani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo Gomes Veloso" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ademir Calegari" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36783/18069657rbcs20200029" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955560v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Jamoteau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabyasachi Majumdar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Podwojewski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prakash Nagabovanalli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114362" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02908422v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Patrick Laceby" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Inda" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2020.104800" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543193v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.Y. Musadji" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lem&#233;e" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Porel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poinot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.124808" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02363214v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Mano" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chaves" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Mexias" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2019.04.010" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098181v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gomez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Daviero-Gomez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Garcia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Boura" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1755691018000105" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03408914v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo dos Santos Rheinheimer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayara Regina Fornari" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gracieli Fernandes" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2019.04.018" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020794v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilia Camotti Bastos" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Aubertheau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Augusto Monteiro de Castro Lima" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Le Guet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.2964" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020818v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Monteiro de Castro Lima" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Santanna dos Santos" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/clen.201700019" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020809v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tales T. Tiecher" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Henrique Merten" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.2917" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629552v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekta Chaudhary" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sougueh Cheik" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.05.010" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724389v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2017.08.028" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686523v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsin Zafar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.12.004" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724407v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Tojo Radimy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dudoignon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hillaireau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2016.11.002" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659473v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Thoma Bertolazi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Vasconcellos Inda" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Posselt Martins" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Andr&#233; B. Vaz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2017.08.028" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3DQX5BWJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930021v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Mazilu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ciotonea" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Chirieac" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brindusa Dragoi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43187" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940766v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Mondamert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.2690" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703045v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diovane Freire Moterle" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Kaminski" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-016-2862-9" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593484v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sardini" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann M. Rossi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C. Graham" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Heinz Hellmuth" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B31336.1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651791v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie H. Loonstra" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2015.12.006" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MP5GZXR8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701164v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Antonio Bender" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Rheinheimer D. R. dos Santos" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2015.03.001" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0XT8L6LP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703226v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreenivasulu Chintakunta" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sankaran Subramanian" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2016.02.001" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8Q9B1JS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452049v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fritsch" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Dublet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dick Fandeur" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/ejm/2015/0027-2503" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365373v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gomes Jean Paolo Minella" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.04.103" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361731v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mossler" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-014-3617-9" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362301v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Scalenghe" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barello" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saiano" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ferrara" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.11.026" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313078v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Bortoluzzi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gustavo P&#233;rez" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ardisson" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2014.11.032" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B5JWN415-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168745v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Radtke" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vignol-Lelarge" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2014.06.024" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5CN3M1CK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320906v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Licht" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cojan" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aung Naing Soe" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Jaeger" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12059" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191112v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine C. Petit" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2014.0620406" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001351v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Cornu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Montagne" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Hubert" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Barr&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2012.09.005" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JDLJTWV7-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881560v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hubert" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588601v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oihane Fern&#225;ndez-Ugalde" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hubert" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Virto" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Girardin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00654522v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Joussein" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Herbillon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2011.01389.x" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B6QZBGGV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00592211v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Schlicht" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jpln.200800351" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TXD0RGHP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00433245v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Meunier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lanson" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2009.01194.x" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082447v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Betard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Gunnell" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourgeon G&#233;rard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2009.05.016" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3NCKJSD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00286941v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montagne" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornu" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Le Forestier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hardy" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Josi&#232;re" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2008.02.005" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337575v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Langohrd" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lem&#233;e" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Errico" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2008.08.022" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WT9ZTWLJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255867v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Lo Seen" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. R. Ramesh" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourgeon" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683607075833" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00246885v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hallaire" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djilali Heddadj" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2007.08.017" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678361v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dambrine" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Ponge" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chauvat" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497766v2" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Dambrine" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2004.05.007" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258686v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chauvat" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258683v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Toutain" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7061(03)00127-7" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258681v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258684v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05168000v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Raclot" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fouch&#233;" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thiesson" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687255v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Pavageau" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Decoene" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cosenza" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202450404004" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258247v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Merceron" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499781v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Mhanna" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Naveau" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Bueno" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bassil" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20199809018" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02667174v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622975v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hubert" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barre" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre M.-P. Turpault" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595553v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082525v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bourgeon" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751257v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mareschal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnaud" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Ranger" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735885v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dignac" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-5216" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735894v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268830v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gerard" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Duputel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanapa Kongmark" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615936v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616624v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082532v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Peulvast" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Claudino Sales" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04477793v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dupuy" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ellies-Oury" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Compagnon" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Barat" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.acclimaterra.fr/rapport-page-menu/cahiers-thematiques/gestion-quantitative-de-leau-et-usages-agricoles-sous-contrainte-climatique/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04694890v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Battaglia-Brunet" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Thouin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003317395-65" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259435v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579730v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boudin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Juvy" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Brun" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703256v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boudin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Juvy" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Brun" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746419v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000NAN10009" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00259491v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00605819v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>