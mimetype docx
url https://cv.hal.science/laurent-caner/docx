--- v1 (2026-04-05)
+++ v2 (2026-05-04)
@@ -295,265 +295,265 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between earthworm species and soil type influence the porosity of earthworm casts</w:t>
+                <w:t xml:space="preserve">Optimizing soil remediation volumes via inverse analytical modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Issifou Amadou</w:t>
+                <w:t xml:space="preserve">Alexis Gris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
+                <w:t xml:space="preserve">Jacques Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Caner</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2025.109739⟩</w:t>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 194, pp.106704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2025.106704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05058261v1</w:t>
+                <w:t xml:space="preserve">hal-05472069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing soil remediation volumes via inverse analytical modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interactions between earthworm species and soil type influence the porosity of earthworm casts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issifou Amadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Caner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Gris</w:t>
+                <w:t xml:space="preserve">Yacouba Zi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Bodin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cornelia Rumpel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 194, pp.106704. </w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 203, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2025.106704⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2025.109739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05472069v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sediment source tracing in a Brazilian subtropical catchment using diffuse reflectance: Effect of spectral ranges, pre-processing techniques, and multivariate model</w:t>
               </w:r>
@@ -667,1497 +667,1497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04709919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Main water pathways in cultivated clayey calcisols in molassic hills in southwestern France: Toward spatialization of soil waterlogging</w:t>
+                <w:t xml:space="preserve">Identifying the impact of soil Ingestion on dental microwear textures using a wild boar experimental model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Trochon</w:t>
+                <w:t xml:space="preserve">Margot Louail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Caner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bustillo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Caner</w:t>
+                <w:t xml:space="preserve">Dimitri Neaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Pasquet</w:t>
+                <w:t xml:space="preserve">Katia Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Suc</w:t>
+                <w:t xml:space="preserve">Yann Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 22 (5), pp.e20272. </w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Method and Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (3), pp.855-875. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/vzj2.20272⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10816-022-09574-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04317713v1</w:t>
+                <w:t xml:space="preserve">hal-03784470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying the impact of soil Ingestion on dental microwear textures using a wild boar experimental model</w:t>
+                <w:t xml:space="preserve">Main water pathways in cultivated clayey calcisols in molassic hills in southwestern France: Toward spatialization of soil waterlogging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot Louail</w:t>
+                <w:t xml:space="preserve">Benjamin Trochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bustillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Caner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Ortiz</w:t>
+                <w:t xml:space="preserve">Sylvain Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Locatelli</w:t>
+                <w:t xml:space="preserve">Virginie Suc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Method and Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 30 (3), pp.855-875. </w:t>
+              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 22 (5), pp.e20272. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10816-022-09574-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/vzj2.20272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03784470v1</w:t>
+                <w:t xml:space="preserve">hal-04317713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-infrared spectroscopy to estimate the chemical element concentration in soils and sediments in a rural catchment</w:t>
+                <w:t xml:space="preserve">Exploring the control of earthworm cast macro- and micro-scale features on soil organic carbon mineralization across species and ecological categories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriela Naibo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rafael Ramon</w:t>
+                <w:t xml:space="preserve">Guillaume Le Mer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gustavo Pesini</w:t>
+                <w:t xml:space="preserve">Nicolas Bottinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Moura-Bueno</w:t>
+                <w:t xml:space="preserve">Marie France Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia A.P. Barros</w:t>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Jouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.catena.2022.106145⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 427, pp.116151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.116151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04538092v1</w:t>
+                <w:t xml:space="preserve">hal-03772909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weathering of Viamão granodiorite, South Brazil: Part 1 – Clay minerals formation and increase in total porosity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Near-infrared spectroscopy to estimate the chemical element concentration in soils and sediments in a rural catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Caner</w:t>
+                <w:t xml:space="preserve">Gabriela Naibo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Ramon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Siitari-Kauppi</w:t>
+                <w:t xml:space="preserve">Gustavo Pesini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mazurier</w:t>
+                <w:t xml:space="preserve">Jean Moura-Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.S. Mexias</w:t>
+                <w:t xml:space="preserve">Claudia A.P. Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 424, pp.115968. </w:t>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 213, pp.106145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.115968⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2022.106145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04123518v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04538092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the control of earthworm cast macro- and micro-scale features on soil organic carbon mineralization across species and ecological categories</w:t>
+                <w:t xml:space="preserve">Weathering of Viamão granodiorite, South Brazil: Part 1 – Clay minerals formation and increase in total porosity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Le Mer</w:t>
+                <w:t xml:space="preserve">M. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bottinelli</w:t>
+                <w:t xml:space="preserve">L. Caner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie France Dignac</w:t>
+                <w:t xml:space="preserve">M. Siitari-Kauppi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+                <w:t xml:space="preserve">A. Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Jouquet</w:t>
+                <w:t xml:space="preserve">A.S. Mexias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoderma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 427, pp.116151. </w:t>
+              <w:t xml:space="preserve">, 2022, 424, pp.115968. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.116151⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.115968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03772909v1</w:t>
+                <w:t xml:space="preserve">hal-04123518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the quantification of sediment source contributions using different mathematical models and spectral preprocessing techniques for individual or combined spectra of ultraviolet-visible, near-and middle-infrared spectroscopy</w:t>
+                <w:t xml:space="preserve">Phosphate fertilization and liming in a trial conducted over 21 years: A survey for greater forage production and Pampa pasture conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tales Tiecher</w:t>
+                <w:t xml:space="preserve">André Somavilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean M Moura-Bueno</w:t>
+                <w:t xml:space="preserve">Anderson Cesar Ramos Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Caner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean P.G. Minella</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Evrard</w:t>
+                <w:t xml:space="preserve">Leandro Bittencourt de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Luiz Ferreira de Quadros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2020.114815⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2021.126259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03007858v1</w:t>
+                <w:t xml:space="preserve">hal-03205125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphate fertilization and liming in a trial conducted over 21 years: A survey for greater forage production and Pampa pasture conservation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving the quantification of sediment source contributions using different mathematical models and spectral preprocessing techniques for individual or combined spectra of ultraviolet-visible, near-and middle-infrared spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anderson Cesar Ramos Marques</w:t>
+                <w:t xml:space="preserve">Tales Tiecher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean M Moura-Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Caner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Luiz Ferreira de Quadros</w:t>
+                <w:t xml:space="preserve">Jean P.G. Minella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 125, pp.1-11. </w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 384, pp.114815. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2021.126259⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2020.114815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03205125v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03007858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical pattern of vegetation and topsoil of rangeland fertilized over 21 years with phosphorus sources and limestone</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">P-legacy effect of soluble fertilizer added with limestone and phosphate rock on grassland soil in subtropical climate region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Somavilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Caner</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Caner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isley Cristiellem Bicalho da Silva</w:t>
+                <w:t xml:space="preserve">Edson Campanhola Bortoluzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marília Camotti Bastos</w:t>
+                <w:t xml:space="preserve">Maria Alice Santanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Letícia Moro</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Danilo Rheinheimer dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil and Tillage Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 205, pp.104759 -. </w:t>
+              <w:t xml:space="preserve">, 2021, 211, pp.105021. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.still.2020.104759⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.still.2021.105021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03491575v1</w:t>
+                <w:t xml:space="preserve">hal-04538096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P-legacy effect of soluble fertilizer added with limestone and phosphate rock on grassland soil in subtropical climate region</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Chemical pattern of vegetation and topsoil of rangeland fertilized over 21 years with phosphorus sources and limestone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Somavilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Caner</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Caner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edson Campanhola Bortoluzzi</w:t>
+                <w:t xml:space="preserve">Isley Cristiellem Bicalho da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Alice Santanna</w:t>
+                <w:t xml:space="preserve">Marília Camotti Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danilo Rheinheimer dos Santos</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Letícia Moro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil and Tillage Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 211, pp.105021. </w:t>
+              <w:t xml:space="preserve">, 2021, 205, pp.104759 -. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.still.2021.105021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.still.2020.104759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04538096v1</w:t>
+                <w:t xml:space="preserve">hal-03491575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weirs Control Phosphorus Transfer in Agricultural Watersheds</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spectral characteristics of soil dissolved organic matter: Long-term effects of exogenous organic matter on soil organic matter and spatial-temporal changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilmar Luiz Schaefer</w:t>
+                <w:t xml:space="preserve">N.Y. Musadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Pellegrini</w:t>
+                <w:t xml:space="preserve">L. Lemée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Caner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jimmy Walter Rasche Alvarez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Caner</w:t>
+                <w:t xml:space="preserve">G. Porel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Poinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11270-020-04833-2⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 240, pp.124808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2019.124808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04538098v1</w:t>
+                <w:t xml:space="preserve">hal-05543193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swelling capacity of mixed talc-like/stevensite layers in white/green clay infillings (“deweylite”/ “garnierite”) from serpentine veins of faulted peridotites, New Caledonia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Caner</w:t>
+                <w:t xml:space="preserve">Weirs Control Phosphorus Transfer in Agricultural Watersheds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danilo Rheinheimer dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Petit</w:t>
+                <w:t xml:space="preserve">Gilmar Luiz Schaefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farid Juillot</w:t>
+                <w:t xml:space="preserve">André Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Ploquin</w:t>
+                <w:t xml:space="preserve">Jimmy Walter Rasche Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Caner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 105 (10), pp.1536-1546. </w:t>
+              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 231 (9), pp.486. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2138/am-2020-6984⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11270-020-04833-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03000826v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04538098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mineralogical characterization of copper lateritic ore from the Furnas deposit - Carajás, Brazil</w:t>
               </w:r>
@@ -2169,380 +2169,380 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Satiko Mano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Caner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Pinto Chaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REM - International Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 73 (3), pp.329-335. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1590/0370-44672019730113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03000975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of 26-years of soil tillage systems and winter cover crops on C and N stocks in a Southern Brazilian Oxisol</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Swelling capacity of mixed talc-like/stevensite layers in white/green clay infillings (“deweylite”/ “garnierite”) from serpentine veins of faulted peridotites, New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murilo Gomes Veloso</w:t>
+                <w:t xml:space="preserve">Lionel Fonteneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Caner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ademir Calegari</w:t>
+                <w:t xml:space="preserve">Farid Juillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Ploquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Brasileira de Ciência do Solo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.36783/18069657rbcs20200029⟩</w:t>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 105 (10), pp.1536-1546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/am-2020-6984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04260615v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03000826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The distribution of Silicon in soil is influenced by termite bioturbation in South Indian forest soils</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Floriane Jamoteau</w:t>
+                <w:t xml:space="preserve">Effect of 26-years of soil tillage systems and winter cover crops on C and N stocks in a Southern Brazilian Oxisol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tales Tiecher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabyasachi Majumdar</w:t>
+                <w:t xml:space="preserve">Elci Gubiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Alice Santanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Podwojewski</w:t>
+                <w:t xml:space="preserve">Murilo Gomes Veloso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prakash Nagabovanalli</w:t>
+                <w:t xml:space="preserve">Ademir Calegari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 372, pp.114362. </w:t>
+              <w:t xml:space="preserve">Revista Brasileira de Ciência do Solo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 44 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2020.114362⟩</w:t>
+                <w:t xml:space="preserve">⟨10.36783/18069657rbcs20200029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02955560v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04260615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining spectroscopy and magnetism with geochemical tracers to improve the discrimination of sediment sources in a homogeneous subtropical catchment</w:t>
               </w:r>
@@ -2656,161 +2656,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02908422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral characteristics of soil dissolved organic matter: Long-term effects of exogenous organic matter on soil organic matter and spatial-temporal changes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The distribution of Silicon in soil is influenced by termite bioturbation in South Indian forest soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Jouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.Y. Musadji</w:t>
+                <w:t xml:space="preserve">Floriane Jamoteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Lemée</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Caner</w:t>
+                <w:t xml:space="preserve">Sabyasachi Majumdar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Porel</w:t>
+                <w:t xml:space="preserve">Pascal Podwojewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Poinot</w:t>
+                <w:t xml:space="preserve">Prakash Nagabovanalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 240, pp.124808. </w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 372, pp.114362. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2019.124808⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2020.114362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05543193v1</w:t>
+                <w:t xml:space="preserve">hal-02955560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ni-smectitic ore behaviour during the Caron process</w:t>
               </w:r>
@@ -2822,51 +2822,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Mano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Caner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Chaves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3086,77 +3086,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danilo dos Santos Rheinheimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayara Regina Fornari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marília Camotti Bastos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gracieli Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Alice Santanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil and Tillage Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 192, pp.33-41. </w:t>
@@ -3188,2225 +3188,2225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03408914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibiotics and microbial resistance in Brazilian soils under manure application</w:t>
+                <w:t xml:space="preserve">Fingerprinting sediment sources in a large agricultural catchment under no-tillage in Southern Brazil (Conceição River)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marilia Camotti Bastos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Danilo Rheinheimer dos Santos</w:t>
+                <w:t xml:space="preserve">Tales T. Tiecher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paolo Gomes Minella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Aubertheau</w:t>
+                <w:t xml:space="preserve">O. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Caner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Augusto Monteiro de Castro Lima</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Le Guet</w:t>
+                <w:t xml:space="preserve">Gustavo Henrique Merten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Land Degradation and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 29 (8), pp.2472-2484. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ldr.2964⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 29 (4), pp.939-951. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ldr.2917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02020794v1</w:t>
+                <w:t xml:space="preserve">hal-02020809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presence of Anthropogenic Markers in Water: A Case Study of the Guaporé River Watershed, Brazil</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Antibiotics and microbial resistance in Brazilian soils under manure application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilia Camotti Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danilo Rheinheimer dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Monteiro de Castro Lima</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Elodie Aubertheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Augusto Monteiro de Castro Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Le Guet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Santanna dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEAN - Soil, Air, Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/clen.201700019⟩</w:t>
+              <w:t xml:space="preserve">Land Degradation and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29 (8), pp.2472-2484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ldr.2964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02020818v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02020794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fingerprinting sediment sources in a large agricultural catchment under no-tillage in Southern Brazil (Conceição River)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Paolo Gomes Minella</w:t>
+                <w:t xml:space="preserve">Presence of Anthropogenic Markers in Water: A Case Study of the Guaporé River Watershed, Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilia Camotti Bastos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danilo Rheinheimer dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Evrard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Caner</w:t>
+                <w:t xml:space="preserve">José Monteiro de Castro Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Le Guet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gustavo Henrique Merten</w:t>
+                <w:t xml:space="preserve">Maria Santanna dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Degradation and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 29 (4), pp.939-951. </w:t>
+              <w:t xml:space="preserve">CLEAN - Soil, Air, Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46 (3), pp.1700019. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ldr.2917⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/clen.201700019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02020809v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02020818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Where do South-Indian termite mound soils come from?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Jouquet</w:t>
+                <w:t xml:space="preserve">Impact of an integrated no-till soybean–beef cattle production system on Oxisol mineralogy in southern Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Thoma Bertolazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Vasconcellos Inda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Caner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sougueh Cheik</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Posselt Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos André B. Vaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.05.010⟩</w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 149, pp.67 - 74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2017.08.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01629552v1</w:t>
+                <w:t xml:space="preserve">hal-01659473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil fertility and nutrient budget after 23-years of different soil tillage systems and winter cover crops in a subtropical Oxisol</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Tracing Sediment Sources Using Mid-infrared Spectroscopy in Arvorezinha Catchment, Southern Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tales Tiecher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Caner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paolo Gomes Minella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Mondamert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2017.08.028⟩</w:t>
+              <w:t xml:space="preserve">Land Degradation and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (5), pp.1603-1614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ldr.2690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01724389v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying land use contributions to suspended sediment in a large cultivated catchment of Southern Brazil (Guaporé River, Rio Grande do Sul)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mohsin Zafar</w:t>
+                <w:t xml:space="preserve">Crystal structure control of aluminized clay minerals on the mobility of caesium in contaminated soil environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ademir Calegari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Mazilu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Ciotonea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Chirieac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brindusa Dragoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2016.12.004⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.190 - 195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep43187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01686523v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moisture and salinity profiles in the French Atlantic coastal marshes and consequences on plant available water</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Dudoignon</w:t>
+                <w:t xml:space="preserve">Where do South-Indian termite mound soils come from?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Jouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Caner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bottinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekta Chaudhary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sougueh Cheik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejrh.2016.11.002⟩</w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 117-118, pp.190 - 195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01724407v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01629552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of an integrated no-till soybean–beef cattle production system on Oxisol mineralogy in southern Brazil</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alberto Vasconcellos Inda</w:t>
+                <w:t xml:space="preserve">Soil fertility and nutrient budget after 23-years of different soil tillage systems and winter cover crops in a subtropical Oxisol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tales Tiecher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ademir Calegari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Caner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danilo dos Santos Rheinheimer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2017.08.028⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 308, pp.78 - 85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2017.08.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01659473v1</w:t>
+                <w:t xml:space="preserve">hal-01724389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure control of aluminized clay minerals on the mobility of caesium in contaminated soil environments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Irina Mazilu</w:t>
+                <w:t xml:space="preserve">Quantifying land use contributions to suspended sediment in a large cultivated catchment of Southern Brazil (Guaporé River, Rio Grande do Sul)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tales Tiecher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paolo Gomes Minella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Caner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen Ciotonea</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Brindusa Dragoi</w:t>
+                <w:t xml:space="preserve">Mohsin Zafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep43187⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 237, pp.95 - 108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2016.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01930021v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing Sediment Sources Using Mid-infrared Spectroscopy in Arvorezinha Catchment, Southern Brazil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tales Tiecher</w:t>
+                <w:t xml:space="preserve">Moisture and salinity profiles in the French Atlantic coastal marshes and consequences on plant available water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Tojo Radimy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dudoignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Caner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leslie Mondamert</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Michel Hillaireau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Degradation and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 28 (5), pp.1603-1614. </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9, pp.1 - 17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ldr.2690⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejrh.2016.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01940766v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01724407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of potassium fertilization and potassium uptake by plants on soil clay mineral assemblage in South Brazil</w:t>
+                <w:t xml:space="preserve">An alternative model for the formation of hydrous Mg/Ni layer silicates ('deweylite'/'garnierite') in faulted peridotites of New Caledonia: I. Texture and mineralogy of a paragenetic succession of silicate infillings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diovane Freire Moterle</w:t>
+                <w:t xml:space="preserve">Emmanuel Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Juillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">João Kaminski</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gabrielle Dublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fonteneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dick Fandeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11104-016-2862-9⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (2), pp.295-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/ejm/2015/0027-2503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01703045v1</w:t>
+                <w:t xml:space="preserve">hal-01452049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a fracture network in crystalline rocks during weathering: Study of Bishop Creek chronosequence using X-ray computed tomography and 14 C-PMMA impregnation method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ann M. Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert C. Graham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl-Heinz Hellmuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geological Society of America Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 128 (9-10), pp.1423 - 1438. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1130/B31336.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01593484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysing the proximal gamma radiometry in contrasting Mediterranean landscapes: Towards a regional prediction of clay content</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Coulouma</w:t>
+                <w:t xml:space="preserve">Impact of potassium fertilization and potassium uptake by plants on soil clay mineral assemblage in South Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diovane Freire Moterle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Kaminski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danilo dos Santos Rheinheimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Caner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edson Campanhola Bortoluzzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 266, pp.127 - 135. </w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 406 (1-2), pp.157 - 172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2015.12.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11104-016-2862-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01651791v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01703045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing sediment sources in a subtropical rural catchment of southern Brazil by using geochemical tracers and near-infrared spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tales Tiecher</w:t>
+                <w:t xml:space="preserve">Analysing the proximal gamma radiometry in contrasting Mediterranean landscapes: Towards a regional prediction of clay content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Coulouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Caner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcos Antonio Bender</w:t>
+                <w:t xml:space="preserve">Eddie H. Loonstra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danilo Rheinheimer D. R. dos Santos</w:t>
+                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 155, pp.478 - 491. </w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 266, pp.127 - 135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.still.2015.03.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2015.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01701164v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01651791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of fungus-growing termites on soil macro and micro-aggregates stability varies with soil type</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Jouquet</w:t>
+                <w:t xml:space="preserve">Tracing sediment sources in a subtropical rural catchment of southern Brazil by using geochemical tracers and near-infrared spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tales Tiecher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Caner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paolo Gomes Minella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sreenivasulu Chintakunta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bottinelli</w:t>
+                <w:t xml:space="preserve">Marcos Antonio Bender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sankaran Subramanian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Caner</w:t>
+                <w:t xml:space="preserve">Danilo Rheinheimer D. R. dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 101, pp.117 - 123. </w:t>
+              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 155, pp.478 - 491. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2016.02.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.still.2015.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01703226v1</w:t>
+                <w:t xml:space="preserve">hal-01701164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An alternative model for the formation of hydrous Mg/Ni layer silicates ('deweylite'/'garnierite') in faulted peridotites of New Caledonia: I. Texture and mineralogy of a paragenetic succession of silicate infillings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The influence of fungus-growing termites on soil macro and micro-aggregates stability varies with soil type</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Jouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Fritsch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Farid Juillot</w:t>
+                <w:t xml:space="preserve">Sreenivasulu Chintakunta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bottinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabrielle Dublet</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sankaran Subramanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Caner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 101, pp.117 - 123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2016.02.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1127/ejm/2015/0027-2503⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01452049v1</w:t>
+                <w:t xml:space="preserve">hal-01703226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining visible-based-color parameters and geochemical tracers to improve sediment source discrimination and apportionment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tales T. Tiecher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Caner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gomes Jean Paolo Minella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danilo Rheinheimer D. R. dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 527, pp.135-149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5434,295 +5434,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01365373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration of digital autoradiograph technique for quantifying rock porosity using C-14-PMMA method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Sardini</w:t>
+                <w:t xml:space="preserve">Material sources of the Roman brick-making industry in the I and II century AD from Regio IX, Regio XI and Alpes Cottiae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Scalenghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Barello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Saiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ferrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Caner</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Karl-Heinz Hellmuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Radioanalytical and Nuclear Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10967-014-3617-9⟩</w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 357, pp.189-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2014.11.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01361731v1</w:t>
+                <w:t xml:space="preserve">hal-01362301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Material sources of the Roman brick-making industry in the I and II century AD from Regio IX, Regio XI and Alpes Cottiae</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Saiano</w:t>
+                <w:t xml:space="preserve">Calibration of digital autoradiograph technique for quantifying rock porosity using C-14-PMMA method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Caner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Ferrara</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Caner</w:t>
+                <w:t xml:space="preserve">Pierre Mossler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl-Heinz Hellmuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 357, pp.189-206. </w:t>
+              <w:t xml:space="preserve">Journal of Radioanalytical and Nuclear Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 303, pp.11-23 </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2014.11.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10967-014-3617-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01362301v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01361731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurrence of iron and aluminum sesquioxides and their implications for the P sorption in subtropical soils</w:t>
               </w:r>
@@ -5747,51 +5747,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Gustavo Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ardisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tales T. Tiecher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Caner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5844,786 +5844,786 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01313078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basalt and rhyo-dacite weathering and soil clay formation under subtropical climate in southern Brazil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MINERALOGICAL CHARACTERIZATION OF Ni-BEARING SMECTITES FROM NIQUELANDIA, BRAZIL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliana Mano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Caner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leopoldo Radtke</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sabine C. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Chaves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Mexias</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2014.06.024⟩</w:t>
+              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 62 (3-4), pp.324-335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1346/CCMN.2014.0620406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01168745v1</w:t>
+                <w:t xml:space="preserve">hal-01191112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of permeability barriers in alluvial hydromorphic palaeosols: The Eocene Pondaung Formation, Myanmar</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Basalt and rhyo-dacite weathering and soil clay formation under subtropical climate in southern Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Caner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Jaeger</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leopoldo Radtke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Vignol-Lelarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Inda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edson Bortoluzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sedimentology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sed.12059⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 235, pp.100-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2014.06.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01320906v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01168745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MINERALOGICAL CHARACTERIZATION OF Ni-BEARING SMECTITES FROM NIQUELANDIA, BRAZIL</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eliana Mano</w:t>
+                <w:t xml:space="preserve">Role of permeability barriers in alluvial hydromorphic palaeosols: The Eocene Pondaung Formation, Myanmar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Caner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aung Naing Soe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine C. Petit</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Jacques Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 62 (3-4), pp.324-335. </w:t>
+              <w:t xml:space="preserve">Sedimentology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 61 (2), pp.362-382 </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1346/CCMN.2014.0620406⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/sed.12059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01191112v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01320906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of short-term clay evolution in soils under human impact</w:t>
+                <w:t xml:space="preserve">Evidence of mineral control of soil aggregation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie S. Cornu</w:t>
+                <w:t xml:space="preserve">Oihane Fernández-Ugalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David D. Montagne</w:t>
+                <w:t xml:space="preserve">Pierre Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien F. Hubert</w:t>
+                <w:t xml:space="preserve">Fabien Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre P. Barré</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Iñigo Virto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Girardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Macla</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.118-119</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01001351v1</w:t>
+                <w:t xml:space="preserve">hal-01588601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développements actuels dans l'identification et la quantification des minéraux argileux des sols.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence of short-term clay evolution in soils under human impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David D. Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien F. Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Caner</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 344 (11-12), pp.747-757. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2012.09.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00881560v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of mineral control of soil aggregation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Iñigo Virto</w:t>
+                <w:t xml:space="preserve">Développements actuels dans l'identification et la quantification des minéraux argileux des sols.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Caner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Girardin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macla</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, pp.118-119</w:t>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19, pp.249-261</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01588601v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accumulation of organo-metallic complexes in laterites and the formation of Aluandic Andosols in the Nilgiri Hills (southern India): similarities and differences with Umbric Podzols</w:t>
               </w:r>
@@ -6648,51 +6648,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Joussein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J. Herbillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6790,51 +6790,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Joussein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Schlicht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6897,51 +6897,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in characterization of the soil clay mineralogy using X-ray diffraction: from decomposition to profile fitting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Caner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7137,563 +7137,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01082447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of drainage on soil-forming mechanisms in a French Albeluvisol: Input of mineralogical data in mass-balance modelling</w:t>
+                <w:t xml:space="preserve">Continental palaeoenvironments during MIS 2 and 3 in southwestern France: the La Ferrassie rockshelter record</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Montagne</w:t>
+                <w:t xml:space="preserve">Pascal Bertran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Caner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Cornu</w:t>
+                <w:t xml:space="preserve">Roger Langohrd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Le Forestier</w:t>
+                <w:t xml:space="preserve">Laurent Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Hardy</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francesco d'Errico</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 27 (21-22), pp.2048-2063. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2008.08.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2008.02.005⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00286941v1</w:t>
+                <w:t xml:space="preserve">hal-00337575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continental palaeoenvironments during MIS 2 and 3 in southwestern France: the La Ferrassie rockshelter record</w:t>
+                <w:t xml:space="preserve">Impact of drainage on soil-forming mechanisms in a French Albeluvisol: Input of mineralogical data in mass-balance modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Bertran</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Caner</w:t>
+                <w:t xml:space="preserve">David Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Langohrd</w:t>
+                <w:t xml:space="preserve">Sophie Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Lemée</w:t>
+                <w:t xml:space="preserve">Lydie Le Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco d'Errico</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michel Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Josière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2008.08.022⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 145 (3-4), pp.426-438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2008.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00337575v1</w:t>
+                <w:t xml:space="preserve">insu-00286941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial heterogeneity of land cover response to climatic change in the Nilgiri highlands (southern India) since the Last Glacial Maximum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pore morphology changes under tillage and no-tillage practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hallaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Caner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. R. Ramesh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Bourgeon</w:t>
+                <w:t xml:space="preserve">Djilali Heddadj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Holocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0959683607075833⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 142 (1-2), pp.226-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2007.08.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00255867v1</w:t>
+                <w:t xml:space="preserve">hal-00246885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pore morphology changes under tillage and no-tillage practices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Hubert</w:t>
+                <w:t xml:space="preserve">Spatial heterogeneity of land cover response to climatic change in the Nilgiri highlands (southern India) since the Last Glacial Maximum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Caner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danny Lo Seen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanni Gunnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Hallaire</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Caner</w:t>
+                <w:t xml:space="preserve">B. R. Ramesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djilali Heddadj</w:t>
+                <w:t xml:space="preserve">G. Bourgeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 142 (1-2), pp.226-236. </w:t>
+              <w:t xml:space="preserve">The Holocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 17, pp.195-205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2007.08.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0959683607075833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00246885v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00255867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin of the nitrogen assimilated by soil fauna living in decomposing beech litter</w:t>
               </w:r>
@@ -8089,51 +8089,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Caner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bourgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J. Herbillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8193,51 +8193,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur les possibilités de reconstitutions paléo-environnementales offertes par les andosols des hautes terres tropicales. Exemple des Nilgiri (Inde du Sud) On the possibilities of palaeoenvironmental reconstitution offered by tropical highlands andisols. Example of Nilgiri andisols (South India)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Caner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bourgeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 333, pp.725-731</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8275,51 +8275,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characteristics of Non-Allophanic Andisols derived from Low Activity Clay Regoliths in Nilgiri Hills (Southern India)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Caner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bourgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8402,90 +8402,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des sols spécifiques à l’environnement des fossés agricoles en Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coulouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8644,77 +8644,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the impact of soil ingestion on dental microwear textures using a wild boar experimental model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Louail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Caner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Neaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Merceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8908,64 +8908,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining colour and magnetic properties with geochemical tracers to improve discrimination of sediment sources in the Conceição River Catchment, Southern Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Ramon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tales Tiecher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Patrick Laceby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9014,277 +9014,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02667174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid changes of soil clay mineralogy: towards a quantitative description using recent x-ray diffraction pattern fitting developments. Erosion et Altération : des mécanismes élémentaires aux conséquences géodynamiques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t>
+                <w:t xml:space="preserve">To what extent clay mineralogy affect soil aggregation? Insights from fractionation analyses conducted on soils under different land-uses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oihane Fernández-Ugalde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iñigo Virto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Académie des Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">EGU2012. European Geosciences Union General Assembly 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union (EGU). AUT., 2012, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01622975v1</w:t>
+                <w:t xml:space="preserve">hal-01595553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To what extent clay mineralogy affect soil aggregation? Insights from fractionation analyses conducted on soils under different land-uses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cyril Girardin</w:t>
+                <w:t xml:space="preserve">Rapid changes of soil clay mineralogy: towards a quantitative description using recent x-ray diffraction pattern fitting developments. Erosion et Altération : des mécanismes élémentaires aux conséquences géodynamiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Caner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU2012. European Geosciences Union General Assembly 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Geosciences Union (EGU). AUT., 2012, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Conférence Académie des Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595553v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using ΔpH as a geochemical index of illite neoformation in saprolite</w:t>
               </w:r>
@@ -9391,51 +9391,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minéralogie des argiles fines d’horizons de surface de sols forestiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Caner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Mareschal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9535,103 +9535,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the control of earthworm cast macro- and micro-scale features on soil organic carbon mineralisation across species and ecological categories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Mer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bottinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Jouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Vienna, Austria. </w:t>
@@ -9669,90 +9669,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray computed microtomography to predict CO2 emissions in casts of 6 earthworm species (Lumbricidae).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Mer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bottinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Caner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9902,103 +9902,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans quelle mesure la minéralogie des argiles affecte-t-elle l’agrégation du sol ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oihane Fernández-Ugalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iñigo Virto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées d'Etude des Sols (JES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Versailles, France. 2012, Le sol face aux changements globaux</w:t>
@@ -10027,90 +10027,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To what extent clay mineralogy affect soil aggregation? A quantitative approach based on X-ray patterns modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oihane Fernández-Ugalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iñigo Virto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10623,51 +10623,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andisols of the Nilgiri highlands: new insight into their classification, age and genesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Caner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bourgeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gunnell, Y. and Radhakrishna B.P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sahyadri : The Great Escarpment of the Indian Subcontinent (Patterns of Landscape Development in the Western Ghats).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Geological Society of India - Bangalore - India, pp.905-918, 2001</w:t>
@@ -11288,51 +11288,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C81BD8CE"/>
+    <w:nsid w:val="2564F29C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11436,51 +11436,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="19D694EE"/>
+    <w:nsid w:val="8C0079AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11670,51 +11670,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-caner" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5618-744X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133868583" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058261v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issifou Amadou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazurier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caner" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacouba Zi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Rumpel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2025.109739" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472069v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gris" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bodin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2025.106704" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04709919v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ramon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paolo Gomes Minella" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Alessandra Peixoto De Barros" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Moura-Bueno" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36783/18069657rbcs20230144" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317713v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Trochon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bustillo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Suc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vzj2.20272" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784470v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Louail" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Neaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Ortiz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Locatelli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-022-09574-6" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538092v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Naibo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Pesini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Moura-Bueno" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia A.P. Barros" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2022.106145" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123518v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caner" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Siitari-Kauppi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazurier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Mexias" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.115968" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772909v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Mer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bottinelli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie France Dignac" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jouquet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116151" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03007858v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tales Tiecher" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M Moura-Bueno" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean P.G. Minella" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114815" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03205125v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Somavilla" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Cesar Ramos Marques" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Bittencourt de Oliveira" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Luiz Ferreira de Quadros" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126259" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491575v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isley Cristiellem Bicalho da Silva" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;lia Camotti Bastos" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Let&#237;cia Moro" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2020.104759" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538096v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Campanhola Bortoluzzi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alice Santanna" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Rheinheimer dos Santos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2021.105021" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538098v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilmar Luiz Schaefer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pellegrini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Walter Rasche Alvarez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-020-04833-2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000826v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fonteneau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Petit" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Juillot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ploquin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2020-6984" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000975v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Satiko Mano" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pinto Chaves" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0370-44672019730113" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04260615v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elci Gubiani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo Gomes Veloso" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ademir Calegari" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36783/18069657rbcs20200029" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955560v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Jamoteau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabyasachi Majumdar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Podwojewski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prakash Nagabovanalli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114362" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02908422v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Patrick Laceby" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Inda" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2020.104800" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543193v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.Y. Musadji" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lem&#233;e" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Porel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poinot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.124808" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02363214v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Mano" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chaves" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Mexias" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2019.04.010" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098181v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gomez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Daviero-Gomez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Garcia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Boura" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1755691018000105" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03408914v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo dos Santos Rheinheimer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayara Regina Fornari" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gracieli Fernandes" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2019.04.018" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020794v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilia Camotti Bastos" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Aubertheau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Augusto Monteiro de Castro Lima" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Le Guet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.2964" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020818v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Monteiro de Castro Lima" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Santanna dos Santos" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/clen.201700019" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020809v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tales T. Tiecher" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Henrique Merten" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.2917" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629552v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekta Chaudhary" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sougueh Cheik" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.05.010" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724389v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2017.08.028" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686523v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsin Zafar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.12.004" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724407v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Tojo Radimy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dudoignon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hillaireau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2016.11.002" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659473v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Thoma Bertolazi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Vasconcellos Inda" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Posselt Martins" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Andr&#233; B. Vaz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2017.08.028" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3DQX5BWJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930021v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Mazilu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ciotonea" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Chirieac" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brindusa Dragoi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43187" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940766v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Mondamert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.2690" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703045v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diovane Freire Moterle" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Kaminski" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-016-2862-9" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593484v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sardini" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann M. Rossi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C. Graham" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Heinz Hellmuth" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B31336.1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651791v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie H. Loonstra" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2015.12.006" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MP5GZXR8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701164v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Antonio Bender" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Rheinheimer D. R. dos Santos" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2015.03.001" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0XT8L6LP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703226v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreenivasulu Chintakunta" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sankaran Subramanian" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2016.02.001" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8Q9B1JS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452049v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fritsch" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Dublet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dick Fandeur" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/ejm/2015/0027-2503" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365373v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gomes Jean Paolo Minella" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.04.103" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361731v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mossler" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-014-3617-9" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362301v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Scalenghe" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barello" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saiano" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ferrara" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.11.026" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313078v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Bortoluzzi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gustavo P&#233;rez" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ardisson" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2014.11.032" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B5JWN415-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168745v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Radtke" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vignol-Lelarge" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2014.06.024" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5CN3M1CK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320906v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Licht" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cojan" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aung Naing Soe" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Jaeger" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12059" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191112v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine C. Petit" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2014.0620406" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001351v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Cornu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Montagne" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Hubert" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Barr&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2012.09.005" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JDLJTWV7-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881560v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hubert" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588601v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oihane Fern&#225;ndez-Ugalde" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hubert" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Virto" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Girardin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00654522v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Joussein" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Herbillon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2011.01389.x" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B6QZBGGV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00592211v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Schlicht" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jpln.200800351" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TXD0RGHP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00433245v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Meunier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lanson" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2009.01194.x" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082447v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Betard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Gunnell" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourgeon G&#233;rard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2009.05.016" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3NCKJSD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00286941v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montagne" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornu" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Le Forestier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hardy" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Josi&#232;re" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2008.02.005" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337575v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Langohrd" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lem&#233;e" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Errico" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2008.08.022" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WT9ZTWLJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255867v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Lo Seen" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. R. Ramesh" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourgeon" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683607075833" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00246885v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hallaire" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djilali Heddadj" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2007.08.017" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678361v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dambrine" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Ponge" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chauvat" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497766v2" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Dambrine" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2004.05.007" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258686v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chauvat" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258683v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Toutain" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7061(03)00127-7" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258681v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258684v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05168000v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Raclot" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fouch&#233;" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thiesson" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687255v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Pavageau" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Decoene" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cosenza" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202450404004" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258247v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Merceron" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499781v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Mhanna" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Naveau" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Bueno" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bassil" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20199809018" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02667174v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622975v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hubert" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barre" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre M.-P. Turpault" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595553v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082525v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bourgeon" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751257v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mareschal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnaud" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Ranger" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735885v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dignac" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-5216" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735894v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268830v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gerard" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Duputel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanapa Kongmark" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615936v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616624v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082532v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Peulvast" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Claudino Sales" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04477793v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dupuy" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ellies-Oury" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Compagnon" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Barat" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.acclimaterra.fr/rapport-page-menu/cahiers-thematiques/gestion-quantitative-de-leau-et-usages-agricoles-sous-contrainte-climatique/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04694890v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Battaglia-Brunet" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Thouin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003317395-65" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259435v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579730v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boudin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Juvy" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Brun" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703256v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boudin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Juvy" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Brun" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746419v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000NAN10009" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00259491v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00605819v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-caner" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5618-744X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133868583" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472069v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gris" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bodin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caner" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2025.106704" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058261v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issifou Amadou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazurier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacouba Zi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Rumpel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2025.109739" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04709919v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ramon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paolo Gomes Minella" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Alessandra Peixoto De Barros" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Moura-Bueno" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36783/18069657rbcs20230144" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784470v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Louail" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Neaux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Ortiz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Locatelli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-022-09574-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317713v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Trochon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bustillo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Suc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vzj2.20272" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772909v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Mer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bottinelli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie France Dignac" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jouquet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116151" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538092v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Naibo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Pesini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Moura-Bueno" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia A.P. Barros" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2022.106145" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123518v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Siitari-Kauppi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazurier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Mexias" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.115968" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03205125v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Somavilla" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Cesar Ramos Marques" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Bittencourt de Oliveira" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Luiz Ferreira de Quadros" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126259" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03007858v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tales Tiecher" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M Moura-Bueno" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean P.G. Minella" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114815" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538096v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Campanhola Bortoluzzi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alice Santanna" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Rheinheimer dos Santos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2021.105021" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491575v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isley Cristiellem Bicalho da Silva" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;lia Camotti Bastos" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Let&#237;cia Moro" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2020.104759" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543193v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.Y. Musadji" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lem&#233;e" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Porel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poinot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.124808" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538098v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilmar Luiz Schaefer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pellegrini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Walter Rasche Alvarez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-020-04833-2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000975v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Satiko Mano" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Petit" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pinto Chaves" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0370-44672019730113" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000826v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fonteneau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Juillot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ploquin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2020-6984" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04260615v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elci Gubiani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo Gomes Veloso" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ademir Calegari" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36783/18069657rbcs20200029" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02908422v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Patrick Laceby" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Inda" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2020.104800" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955560v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Jamoteau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabyasachi Majumdar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Podwojewski" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prakash Nagabovanalli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114362" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02363214v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Mano" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chaves" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Mexias" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2019.04.010" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098181v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gomez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Daviero-Gomez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Garcia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Boura" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1755691018000105" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03408914v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo dos Santos Rheinheimer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayara Regina Fornari" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gracieli Fernandes" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2019.04.018" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020809v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tales T. Tiecher" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Henrique Merten" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.2917" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020794v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilia Camotti Bastos" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Aubertheau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Augusto Monteiro de Castro Lima" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Le Guet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.2964" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020818v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Monteiro de Castro Lima" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Santanna dos Santos" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/clen.201700019" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659473v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Thoma Bertolazi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Vasconcellos Inda" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Posselt Martins" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Andr&#233; B. Vaz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2017.08.028" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3DQX5BWJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940766v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Mondamert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.2690" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930021v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Mazilu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ciotonea" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Chirieac" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brindusa Dragoi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43187" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629552v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekta Chaudhary" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sougueh Cheik" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.05.010" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724389v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2017.08.028" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686523v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsin Zafar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.12.004" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724407v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Tojo Radimy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dudoignon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hillaireau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2016.11.002" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452049v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fritsch" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Dublet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dick Fandeur" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/ejm/2015/0027-2503" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593484v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sardini" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann M. Rossi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C. Graham" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Heinz Hellmuth" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B31336.1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703045v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diovane Freire Moterle" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Kaminski" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-016-2862-9" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651791v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie H. Loonstra" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2015.12.006" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MP5GZXR8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701164v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Antonio Bender" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Rheinheimer D. R. dos Santos" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2015.03.001" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0XT8L6LP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703226v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreenivasulu Chintakunta" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sankaran Subramanian" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2016.02.001" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8Q9B1JS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365373v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gomes Jean Paolo Minella" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.04.103" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362301v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Scalenghe" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barello" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saiano" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ferrara" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.11.026" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361731v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mossler" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-014-3617-9" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313078v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Bortoluzzi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gustavo P&#233;rez" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ardisson" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2014.11.032" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B5JWN415-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191112v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine C. Petit" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2014.0620406" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168745v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Radtke" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vignol-Lelarge" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2014.06.024" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5CN3M1CK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320906v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Licht" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cojan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aung Naing Soe" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Jaeger" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12059" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588601v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oihane Fern&#225;ndez-Ugalde" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hubert" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Virto" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Girardin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001351v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Cornu" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Montagne" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Hubert" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Barr&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2012.09.005" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JDLJTWV7-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881560v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hubert" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00654522v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Joussein" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Herbillon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2011.01389.x" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B6QZBGGV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00592211v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Schlicht" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jpln.200800351" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TXD0RGHP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00433245v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Meunier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lanson" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2009.01194.x" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082447v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Betard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Gunnell" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourgeon G&#233;rard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2009.05.016" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3NCKJSD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337575v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Langohrd" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lem&#233;e" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Errico" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2008.08.022" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WT9ZTWLJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00286941v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montagne" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornu" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Le Forestier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hardy" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Josi&#232;re" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2008.02.005" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00246885v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hallaire" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djilali Heddadj" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2007.08.017" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255867v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Lo Seen" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. R. Ramesh" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourgeon" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683607075833" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678361v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dambrine" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Ponge" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chauvat" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497766v2" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Dambrine" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2004.05.007" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258686v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chauvat" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258683v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Toutain" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7061(03)00127-7" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258681v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258684v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05168000v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Raclot" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fouch&#233;" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thiesson" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687255v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Pavageau" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Decoene" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cosenza" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202450404004" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258247v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Merceron" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499781v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Mhanna" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Naveau" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Bueno" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bassil" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20199809018" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02667174v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595553v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622975v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hubert" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barre" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre M.-P. Turpault" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082525v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bourgeon" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751257v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mareschal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnaud" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Ranger" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735885v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dignac" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-5216" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735894v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268830v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gerard" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Duputel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanapa Kongmark" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615936v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616624v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082532v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Peulvast" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Claudino Sales" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04477793v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dupuy" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ellies-Oury" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Compagnon" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Barat" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.acclimaterra.fr/rapport-page-menu/cahiers-thematiques/gestion-quantitative-de-leau-et-usages-agricoles-sous-contrainte-climatique/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04694890v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Battaglia-Brunet" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Thouin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003317395-65" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259435v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579730v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boudin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Juvy" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Brun" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703256v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boudin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Juvy" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Brun" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746419v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000NAN10009" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00259491v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00605819v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>