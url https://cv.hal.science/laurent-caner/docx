--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -261,165 +261,165 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (62)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (63)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing soil remediation volumes via inverse analytical modeling</w:t>
+                <w:t xml:space="preserve">Occurrence of 2:1 phyllosilicates in Ferralsols: A viewpoint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Gris</w:t>
+                <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Bodin</w:t>
+                <w:t xml:space="preserve">Michel Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Caner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 194, pp.106704. </w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 470, pp.117832. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2025.106704⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2026.117832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05472069v1</w:t>
+                <w:t xml:space="preserve">insu-05619595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between earthworm species and soil type influence the porosity of earthworm casts</w:t>
               </w:r>
@@ -533,6502 +533,6489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05058261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sediment source tracing in a Brazilian subtropical catchment using diffuse reflectance: Effect of spectral ranges, pre-processing techniques, and multivariate model</w:t>
+                <w:t xml:space="preserve">Optimizing soil remediation volumes via inverse analytical modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Ramon</w:t>
+                <w:t xml:space="preserve">Alexis Gris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Evrard</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jacques Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Caner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Brasileira de Ciência do Solo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.36783/18069657rbcs20230144⟩</w:t>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 194, pp.106704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2025.106704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04709919v1</w:t>
+                <w:t xml:space="preserve">hal-05472069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying the impact of soil Ingestion on dental microwear textures using a wild boar experimental model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sediment source tracing in a Brazilian subtropical catchment using diffuse reflectance: Effect of spectral ranges, pre-processing techniques, and multivariate model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Ramon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paolo Gomes Minella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot Louail</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Caner</w:t>
+                <w:t xml:space="preserve">Cláudia Alessandra Peixoto De Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Neaux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yann Locatelli</w:t>
+                <w:t xml:space="preserve">Jean Michel Moura-Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Method and Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10816-022-09574-6⟩</w:t>
+              <w:t xml:space="preserve">Revista Brasileira de Ciência do Solo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 48, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36783/18069657rbcs20230144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03784470v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04709919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Main water pathways in cultivated clayey calcisols in molassic hills in southwestern France: Toward spatialization of soil waterlogging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Trochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bustillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Caner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Trochon</w:t>
+                <w:t xml:space="preserve">Sylvain Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Suc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vadose Zone Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 22 (5), pp.e20272. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/vzj2.20272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04317713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the control of earthworm cast macro- and micro-scale features on soil organic carbon mineralization across species and ecological categories</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identifying the impact of soil Ingestion on dental microwear textures using a wild boar experimental model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Louail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Caner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Neaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Le Mer</w:t>
+                <w:t xml:space="preserve">Katia Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bottinelli</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pascal Jouquet</w:t>
+                <w:t xml:space="preserve">Yann Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.116151⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Method and Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (3), pp.855-875. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10816-022-09574-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03772909v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03784470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-infrared spectroscopy to estimate the chemical element concentration in soils and sediments in a rural catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Naibo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Ramon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Pesini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Moura-Bueno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia A.P. Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CATENA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 213, pp.106145. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.catena.2022.106145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04538092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weathering of Viamão granodiorite, South Brazil: Part 1 – Clay minerals formation and increase in total porosity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Caner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Siitari-Kauppi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bonnet</w:t>
+                <w:t xml:space="preserve">A. Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Mexias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoderma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 424, pp.115968. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.115968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04123518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphate fertilization and liming in a trial conducted over 21 years: A survey for greater forage production and Pampa pasture conservation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring the control of earthworm cast macro- and micro-scale features on soil organic carbon mineralization across species and ecological categories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Mer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bottinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie France Dignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Somavilla</w:t>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anderson Cesar Ramos Marques</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fernando Luiz Ferreira de Quadros</w:t>
+                <w:t xml:space="preserve">Pascal Jouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2021.126259⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 427, pp.116151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.116151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03205125v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03772909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the quantification of sediment source contributions using different mathematical models and spectral preprocessing techniques for individual or combined spectra of ultraviolet-visible, near-and middle-infrared spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phosphate fertilization and liming in a trial conducted over 21 years: A survey for greater forage production and Pampa pasture conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Somavilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson Cesar Ramos Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Caner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tales Tiecher</w:t>
+                <w:t xml:space="preserve">Leandro Bittencourt de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean M Moura-Bueno</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Evrard</w:t>
+                <w:t xml:space="preserve">Fernando Luiz Ferreira de Quadros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2020.114815⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2021.126259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03007858v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03205125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P-legacy effect of soluble fertilizer added with limestone and phosphate rock on grassland soil in subtropical climate region</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Caner</w:t>
+                <w:t xml:space="preserve">Improving the quantification of sediment source contributions using different mathematical models and spectral preprocessing techniques for individual or combined spectra of ultraviolet-visible, near-and middle-infrared spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tales Tiecher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edson Campanhola Bortoluzzi</w:t>
+                <w:t xml:space="preserve">Jean M Moura-Bueno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Caner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Alice Santanna</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean P.G. Minella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.still.2021.105021⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 384, pp.114815. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2020.114815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04538096v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03007858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical pattern of vegetation and topsoil of rangeland fertilized over 21 years with phosphorus sources and limestone</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">P-legacy effect of soluble fertilizer added with limestone and phosphate rock on grassland soil in subtropical climate region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Somavilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Caner</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Caner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edson Campanhola Bortoluzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isley Cristiellem Bicalho da Silva</w:t>
+                <w:t xml:space="preserve">Maria Alice Santanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marília Camotti Bastos</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Danilo Rheinheimer dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil and Tillage Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 205, pp.104759 -. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.still.2020.104759⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 211, pp.105021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.still.2021.105021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03491575v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04538096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral characteristics of soil dissolved organic matter: Long-term effects of exogenous organic matter on soil organic matter and spatial-temporal changes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chemical pattern of vegetation and topsoil of rangeland fertilized over 21 years with phosphorus sources and limestone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Somavilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Caner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isley Cristiellem Bicalho da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.Y. Musadji</w:t>
+                <w:t xml:space="preserve">Marília Camotti Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Lemée</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P. Poinot</w:t>
+                <w:t xml:space="preserve">Letícia Moro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2019.124808⟩</w:t>
+              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 205, pp.104759 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.still.2020.104759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05543193v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03491575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weirs Control Phosphorus Transfer in Agricultural Watersheds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danilo Rheinheimer dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilmar Luiz Schaefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Pellegrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilmar Luiz Schaefer</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jimmy Walter Rasche Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Caner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 231 (9), pp.486. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11270-020-04833-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04538098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mineralogical characterization of copper lateritic ore from the Furnas deposit - Carajás, Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliana Satiko Mano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Caner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Pinto Chaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REM - International Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 73 (3), pp.329-335. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1590/0370-44672019730113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03000975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swelling capacity of mixed talc-like/stevensite layers in white/green clay infillings (“deweylite”/ “garnierite”) from serpentine veins of faulted peridotites, New Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fonteneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Caner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Juillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Ploquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Mineralogist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 105 (10), pp.1536-1546. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2138/am-2020-6984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03000826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of 26-years of soil tillage systems and winter cover crops on C and N stocks in a Southern Brazilian Oxisol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tales Tiecher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elci Gubiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Alice Santanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murilo Gomes Veloso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ademir Calegari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Brasileira de Ciência do Solo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 44 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.36783/18069657rbcs20200029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04260615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining spectroscopy and magnetism with geochemical tracers to improve the discrimination of sediment sources in a homogeneous subtropical catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Ramon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Patrick Laceby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Caner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Inda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CATENA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 3535, pp.104800. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.catena.2020.104800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02908422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The distribution of Silicon in soil is influenced by termite bioturbation in South Indian forest soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Jouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Jamoteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabyasachi Majumdar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floriane Jamoteau</w:t>
+                <w:t xml:space="preserve">Pascal Podwojewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prakash Nagabovanalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoderma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 372, pp.114362. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geoderma.2020.114362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02955560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ni-smectitic ore behaviour during the Caron process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spectral characteristics of soil dissolved organic matter: Long-term effects of exogenous organic matter on soil organic matter and spatial-temporal changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.Y. Musadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lemée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Caner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliana Mano</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sabine Petit</w:t>
+                <w:t xml:space="preserve">G. Porel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Chaves</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Poinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrometallurgy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.hydromet.2019.04.010⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 240, pp.124808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2019.124808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02363214v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05543193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicified plant megafossils from the upper Turonian of Vienne, western France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Gomez</w:t>
+                <w:t xml:space="preserve">Véronique Daviero-Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Daviero-Gomez</w:t>
+                <w:t xml:space="preserve">Geraldine Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Caner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Boura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Environmental Science Transactions of the Royal Society of Edinburgh</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 108 (4), pp.449-457. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S1755691018000105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02098181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphorus distribution after three decades of different soil management and cover crops in subtropical region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danilo dos Santos Rheinheimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danilo dos Santos Rheinheimer</w:t>
+                <w:t xml:space="preserve">Mayara Regina Fornari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marília Camotti Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mayara Regina Fornari</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gracieli Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Alice Santanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil and Tillage Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 192, pp.33-41. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.still.2019.04.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03408914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fingerprinting sediment sources in a large agricultural catchment under no-tillage in Southern Brazil (Conceição River)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ni-smectitic ore behaviour during the Caron process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliana Mano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Caner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tales T. Tiecher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Paolo Gomes Minella</w:t>
+                <w:t xml:space="preserve">Arthur Chaves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Evrard</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Andre Mexias</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Degradation and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ldr.2917⟩</w:t>
+              <w:t xml:space="preserve">Hydrometallurgy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 186, pp.200-209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hydromet.2019.04.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02020809v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antibiotics and microbial resistance in Brazilian soils under manure application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilia Camotti Bastos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danilo Rheinheimer dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marilia Camotti Bastos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Danilo Rheinheimer dos Santos</w:t>
+                <w:t xml:space="preserve">Elodie Aubertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Aubertheau</w:t>
+                <w:t xml:space="preserve">José Augusto Monteiro de Castro Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Le Guet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Land Degradation and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 29 (8), pp.2472-2484. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ldr.2964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02020794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presence of Anthropogenic Markers in Water: A Case Study of the Guaporé River Watershed, Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilia Camotti Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danilo Rheinheimer dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Monteiro de Castro Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Le Guet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Santanna dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEAN - Soil, Air, Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 46 (3), pp.1700019. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/clen.201700019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02020818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of an integrated no-till soybean–beef cattle production system on Oxisol mineralogy in southern Brazil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fingerprinting sediment sources in a large agricultural catchment under no-tillage in Southern Brazil (Conceição River)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tales T. Tiecher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paolo Gomes Minella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Thoma Bertolazi</w:t>
+                <w:t xml:space="preserve">O. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Caner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Vasconcellos Inda</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marcos André B. Vaz</w:t>
+                <w:t xml:space="preserve">Gustavo Henrique Merten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2017.08.028⟩</w:t>
+              <w:t xml:space="preserve">Land Degradation and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29 (4), pp.939-951. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ldr.2917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01659473v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02020809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing Sediment Sources Using Mid-infrared Spectroscopy in Arvorezinha Catchment, Southern Brazil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tales Tiecher</w:t>
+                <w:t xml:space="preserve">Where do South-Indian termite mound soils come from?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Jouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Caner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Leslie Mondamert</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bottinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekta Chaudhary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sougueh Cheik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Degradation and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ldr.2690⟩</w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 117-118, pp.190 - 195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01940766v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01629552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure control of aluminized clay minerals on the mobility of caesium in contaminated soil environments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Soil fertility and nutrient budget after 23-years of different soil tillage systems and winter cover crops in a subtropical Oxisol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tales Tiecher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ademir Calegari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Caner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danilo dos Santos Rheinheimer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep43187⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 308, pp.78 - 85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2017.08.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01930021v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01724389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Where do South-Indian termite mound soils come from?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Jouquet</w:t>
+                <w:t xml:space="preserve">Quantifying land use contributions to suspended sediment in a large cultivated catchment of Southern Brazil (Guaporé River, Rio Grande do Sul)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tales Tiecher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paolo Gomes Minella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Caner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sougueh Cheik</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsin Zafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.05.010⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 237, pp.95 - 108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2016.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01629552v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil fertility and nutrient budget after 23-years of different soil tillage systems and winter cover crops in a subtropical Oxisol</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ademir Calegari</w:t>
+                <w:t xml:space="preserve">Moisture and salinity profiles in the French Atlantic coastal marshes and consequences on plant available water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Tojo Radimy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dudoignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Caner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Danilo dos Santos Rheinheimer</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Hillaireau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2017.08.028⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9, pp.1 - 17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejrh.2016.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01724389v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01724407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying land use contributions to suspended sediment in a large cultivated catchment of Southern Brazil (Guaporé River, Rio Grande do Sul)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mohsin Zafar</w:t>
+                <w:t xml:space="preserve">Crystal structure control of aluminized clay minerals on the mobility of caesium in contaminated soil environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ademir Calegari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Mazilu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Ciotonea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Chirieac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brindusa Dragoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2016.12.004⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.190 - 195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep43187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01686523v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moisture and salinity profiles in the French Atlantic coastal marshes and consequences on plant available water</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of an integrated no-till soybean–beef cattle production system on Oxisol mineralogy in southern Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Thoma Bertolazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raymond Tojo Radimy</w:t>
+                <w:t xml:space="preserve">Alberto Vasconcellos Inda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Caner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Dudoignon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Caner</w:t>
+                <w:t xml:space="preserve">Amanda Posselt Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Hillaireau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marcos André B. Vaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 9, pp.1 - 17. </w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 149, pp.67 - 74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejrh.2016.11.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2017.08.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01724407v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An alternative model for the formation of hydrous Mg/Ni layer silicates ('deweylite'/'garnierite') in faulted peridotites of New Caledonia: I. Texture and mineralogy of a paragenetic succession of silicate infillings</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Farid Juillot</w:t>
+                <w:t xml:space="preserve">Tracing Sediment Sources Using Mid-infrared Spectroscopy in Arvorezinha Catchment, Southern Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tales Tiecher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Caner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paolo Gomes Minella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabrielle Dublet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dick Fandeur</w:t>
+                <w:t xml:space="preserve">Leslie Mondamert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1127/ejm/2015/0027-2503⟩</w:t>
+              <w:t xml:space="preserve">Land Degradation and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (5), pp.1603-1614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ldr.2690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01452049v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a fracture network in crystalline rocks during weathering: Study of Bishop Creek chronosequence using X-ray computed tomography and 14 C-PMMA impregnation method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
+                <w:t xml:space="preserve">Analysing the proximal gamma radiometry in contrasting Mediterranean landscapes: Towards a regional prediction of clay content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Coulouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Caner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Sardini</w:t>
+                <w:t xml:space="preserve">Eddie H. Loonstra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ann M. Rossi</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Society of America Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/B31336.1⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 266, pp.127 - 135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2015.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01593484v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01651791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of potassium fertilization and potassium uptake by plants on soil clay mineral assemblage in South Brazil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a fracture network in crystalline rocks during weathering: Study of Bishop Creek chronosequence using X-ray computed tomography and 14 C-PMMA impregnation method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diovane Freire Moterle</w:t>
+                <w:t xml:space="preserve">Ann M. Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">João Kaminski</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Robert C. Graham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl-Heinz Hellmuth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11104-016-2862-9⟩</w:t>
+              <w:t xml:space="preserve">Geological Society of America Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 128 (9-10), pp.1423 - 1438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/B31336.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01703045v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01593484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysing the proximal gamma radiometry in contrasting Mediterranean landscapes: Towards a regional prediction of clay content</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Coulouma</w:t>
+                <w:t xml:space="preserve">Impact of potassium fertilization and potassium uptake by plants on soil clay mineral assemblage in South Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diovane Freire Moterle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Kaminski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danilo dos Santos Rheinheimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Caner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edson Campanhola Bortoluzzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 266, pp.127 - 135. </w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 406 (1-2), pp.157 - 172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2015.12.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11104-016-2862-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01651791v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01703045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracing sediment sources in a subtropical rural catchment of southern Brazil by using geochemical tracers and near-infrared spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tales Tiecher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Caner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paolo Gomes Minella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Antonio Bender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danilo Rheinheimer D. R. dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil and Tillage Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 155, pp.478 - 491. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.still.2015.03.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.still.2015.03.001⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01701164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of fungus-growing termites on soil macro and micro-aggregates stability varies with soil type</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Jouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sreenivasulu Chintakunta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bottinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sankaran Subramanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Caner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 101, pp.117 - 123. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2016.02.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2016.02.001⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01703226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining visible-based-color parameters and geochemical tracers to improve sediment source discrimination and apportionment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Caner</w:t>
+                <w:t xml:space="preserve">An alternative model for the formation of hydrous Mg/Ni layer silicates ('deweylite'/'garnierite') in faulted peridotites of New Caledonia: I. Texture and mineralogy of a paragenetic succession of silicate infillings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Juillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gomes Jean Paolo Minella</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gabrielle Dublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fonteneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dick Fandeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.04.103⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (2), pp.295-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/ejm/2015/0027-2503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01365373v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01452049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Material sources of the Roman brick-making industry in the I and II century AD from Regio IX, Regio XI and Alpes Cottiae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Scalenghe</w:t>
+                <w:t xml:space="preserve">Combining visible-based-color parameters and geochemical tracers to improve sediment source discrimination and apportionment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tales T. Tiecher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Caner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Barello</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gomes Jean Paolo Minella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danilo Rheinheimer D. R. dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2014.11.026⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 527, pp.135-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.04.103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01362301v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01365373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration of digital autoradiograph technique for quantifying rock porosity using C-14-PMMA method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Sardini</w:t>
+                <w:t xml:space="preserve">Material sources of the Roman brick-making industry in the I and II century AD from Regio IX, Regio XI and Alpes Cottiae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Scalenghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Barello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Saiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ferrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Caner</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Karl-Heinz Hellmuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Radioanalytical and Nuclear Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10967-014-3617-9⟩</w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 357, pp.189-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2014.11.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01361731v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01362301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence of iron and aluminum sesquioxides and their implications for the P sorption in subtropical soils</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edson Bortoluzzi</w:t>
+                <w:t xml:space="preserve">Calibration of digital autoradiograph technique for quantifying rock porosity using C-14-PMMA method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Caner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Gustavo Pérez</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Mossler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl-Heinz Hellmuth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2014.11.032⟩</w:t>
+              <w:t xml:space="preserve">Journal of Radioanalytical and Nuclear Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 303, pp.11-23 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10967-014-3617-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01313078v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01361731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MINERALOGICAL CHARACTERIZATION OF Ni-BEARING SMECTITES FROM NIQUELANDIA, BRAZIL</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eliana Mano</w:t>
+                <w:t xml:space="preserve">Occurrence of iron and aluminum sesquioxides and their implications for the P sorption in subtropical soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edson Bortoluzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Gustavo Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ardisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tales T. Tiecher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Caner</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andre Mexias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 62 (3-4), pp.324-335. </w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 104, pp.104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1346/CCMN.2014.0620406⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2014.11.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01191112v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01313078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basalt and rhyo-dacite weathering and soil clay formation under subtropical climate in southern Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Caner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leopoldo Radtke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Vignol-Lelarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Inda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edson Bortoluzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoderma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 235, pp.100-112. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geoderma.2014.06.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01168745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of permeability barriers in alluvial hydromorphic palaeosols: The Eocene Pondaung Formation, Myanmar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Caner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aung Naing Soe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sedimentology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 61 (2), pp.362-382 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/sed.12059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01320906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of mineral control of soil aggregation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oihane Fernández-Ugalde</w:t>
+                <w:t xml:space="preserve">MINERALOGICAL CHARACTERIZATION OF Ni-BEARING SMECTITES FROM NIQUELANDIA, BRAZIL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliana Mano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Caner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Barré</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sabine C. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Chaves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Mexias</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macla</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 62 (3-4), pp.324-335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1346/CCMN.2014.0620406⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01588601v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of short-term clay evolution in soils under human impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David D. Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie S. Cornu</w:t>
+                <w:t xml:space="preserve">Fabien F. Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Caner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 344 (11-12), pp.747-757. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crte.2012.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01001351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développements actuels dans l'identification et la quantification des minéraux argileux des sols.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Caner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 19, pp.249-261</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00881560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accumulation of organo-metallic complexes in laterites and the formation of Aluandic Andosols in the Nilgiri Hills (southern India): similarities and differences with Umbric Podzols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Caner</w:t>
+                <w:t xml:space="preserve">Evidence of mineral control of soil aggregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oihane Fernández-Ugalde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Petit</w:t>
+                <w:t xml:space="preserve">Fabien Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Joussein</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Fritsch</w:t>
+                <w:t xml:space="preserve">Iñigo Virto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.J. Herbillon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cyril Girardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Macla</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.118-119</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00654522v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01588601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-time clay-mineral evolution in a soil chronosequence in Oléron Island (France)</w:t>
+                <w:t xml:space="preserve">Accumulation of organo-metallic complexes in laterites and the formation of Aluandic Andosols in the Nilgiri Hills (southern India): similarities and differences with Umbric Podzols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Caner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Joussein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A.J. Herbillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Nutrition and Soil Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 62 (5), pp.754-764. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2389.2011.01389.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jpln.200800351⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00592211v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00654522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in characterization of the soil clay mineralogy using X-ray diffraction: from decomposition to profile fitting</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
+                <w:t xml:space="preserve">Short-time clay-mineral evolution in a soil chronosequence in Oléron Island (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Caner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Joussein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Meunier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Frédéric Schlicht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Plant Nutrition and Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 173, pp.591-600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jpln.200800351⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2389.2009.01194.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-00433245v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00592211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Illite neoformation in plagioclase during weathering: evidence from semi-arid Northeast Brazil.</w:t>
               </w:r>
@@ -7137,1848 +7124,1956 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01082447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continental palaeoenvironments during MIS 2 and 3 in southwestern France: the La Ferrassie rockshelter record</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advances in characterization of the soil clay mineralogy using X-ray diffraction: from decomposition to profile fitting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Caner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Bertran</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Caner</w:t>
+                <w:t xml:space="preserve">Alain Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Langohrd</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Francesco d'Errico</w:t>
+                <w:t xml:space="preserve">Bruno Lanson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2008.08.022⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 60, pp.1093-1105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2389.2009.01194.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00337575v1</w:t>
+                <w:t xml:space="preserve">insu-00433245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of drainage on soil-forming mechanisms in a French Albeluvisol: Input of mineralogical data in mass-balance modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Le Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Montagne</w:t>
+                <w:t xml:space="preserve">Michel Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Josière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoderma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 145 (3-4), pp.426-438. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geoderma.2008.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00286941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pore morphology changes under tillage and no-tillage practices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Hubert</w:t>
+                <w:t xml:space="preserve">Continental palaeoenvironments during MIS 2 and 3 in southwestern France: the La Ferrassie rockshelter record</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bertran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Caner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Langohrd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Hallaire</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Djilali Heddadj</w:t>
+                <w:t xml:space="preserve">Francesco d'Errico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 27 (21-22), pp.2048-2063. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2008.08.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2007.08.017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00246885v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00337575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial heterogeneity of land cover response to climatic change in the Nilgiri highlands (southern India) since the Last Glacial Maximum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pore morphology changes under tillage and no-tillage practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hallaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Caner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. R. Ramesh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Bourgeon</w:t>
+                <w:t xml:space="preserve">Djilali Heddadj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Holocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0959683607075833⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 142 (1-2), pp.226-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2007.08.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00255867v1</w:t>
+                <w:t xml:space="preserve">hal-00246885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of the nitrogen assimilated by soil fauna living in decomposing beech litter</w:t>
+                <w:t xml:space="preserve">Spatial heterogeneity of land cover response to climatic change in the Nilgiri highlands (southern India) since the Last Glacial Maximum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Caner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danny Lo Seen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanni Gunnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernhard Zeller</w:t>
+                <w:t xml:space="preserve">B. R. Ramesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Dambrine</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Bourgeon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Holocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 17, pp.195-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0959683607075833⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02678361v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00255867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin of the nitrogen assimilated by soil fauna living in decomposing beech litter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Caner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Zeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne E. Dambrine</w:t>
+                <w:t xml:space="preserve">E. Dambrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Ponge</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId304" w:history="1">
+                <w:t xml:space="preserve">J.F. Ponge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 36 (11), pp.1861-1872. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2004, 36, pp.1861-1872</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00497766v2</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin of the nitrogen assimilated by soil fauna living in decomposing beech litter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Caner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Zeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne E. Dambrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Chauvat</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 36, pp.1861-1872</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 36 (11), pp.1861-1872. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2004.05.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00258686v1</w:t>
+                <w:t xml:space="preserve">hal-00497766v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence of sombric-like subsurface A horizons in some andic soils of the Nilgiri Hills (Southern India) and their palaeoecological significance</w:t>
+                <w:t xml:space="preserve">Origin of the nitrogen assimilated by soil fauna living in decomposing beech litter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Caner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Zeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dambrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ponge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 36, pp.1861-1872</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0016-7061(03)00127-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00258683v1</w:t>
+                <w:t xml:space="preserve">hal-00258686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur les possibilités de reconstitutions paléo-environnementales offertes par les andosols des hautes terres tropicales. Exemple des Nilgiri (Inde du Sud) On the possibilities of palaeoenvironmental reconstitution offered by tropical highlands andisols. Example of Nilgiri andisols (South India)</w:t>
+                <w:t xml:space="preserve">Occurrence of sombric-like subsurface A horizons in some andic soils of the Nilgiri Hills (Southern India) and their palaeoecological significance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Caner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bourgeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.J. Herbillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 117, pp.251-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0016-7061(03)00127-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00258681v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00258683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sur les possibilités de reconstitutions paléo-environnementales offertes par les andosols des hautes terres tropicales. Exemple des Nilgiri (Inde du Sud) On the possibilities of palaeoenvironmental reconstitution offered by tropical highlands andisols. Example of Nilgiri andisols (South India)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Caner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bourgeon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 333, pp.725-731</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00258681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Characteristics of Non-Allophanic Andisols derived from Low Activity Clay Regoliths in Nilgiri Hills (Southern India)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Caner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bourgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J. Herbillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Soil Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 51, pp.553-563</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00258684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des sols spécifiques à l’environnement des fossés agricoles en Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coulouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Journées d’Étude des Sols (JES 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association franaçaise d'étude des sols; Société suisses de pédologie, Jul 2025, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-05168000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical, pedological and geotechnical characterisation of micro-reliefs (“mottureaux”) of the Poiré-sur-Velluire marsh (France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId321" w:history="1">
+                <w:t xml:space="preserve">Coupled geotechnical and electrical investigations to assess marsh soil variability: a case study at Poiré-sur-Velluire marsh (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cosenza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Caner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Pavageau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtihal Salim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Decoene</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cosenza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques AGAP Qualité 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Clay Conferences - XVII ICC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Dublin, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/e3sconf/202450404004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04687255v1</w:t>
+                <w:t xml:space="preserve">hal-05577115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the impact of soil ingestion on dental microwear textures using a wild boar experimental model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrical, pedological and geotechnical characterisation of micro-reliefs (“mottureaux”) of the Poiré-sur-Velluire marsh (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Caner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gildas Merceron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Cucchi</w:t>
+                <w:t xml:space="preserve">Clémence Pavageau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Decoene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cosenza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Conference of the Association of Archaeological Wear &amp; Residue Analysts: Tracing Social Dynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Scientifiques AGAP Qualité 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Poitiers, France. pp.04004, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/202450404004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04258247v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04687255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of arsenic in an argillaceous sample using sequential chemical extractions: application to the Hydrogeological Experimental Site of Poitiers (HESP)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maïté Bueno</w:t>
+                <w:t xml:space="preserve">Exploring the impact of soil ingestion on dental microwear textures using a wild boar experimental model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Louail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Caner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Neaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Bassil</w:t>
+                <w:t xml:space="preserve">Gildas Merceron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cucchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Symposium on Water-Rock Interaction (WRI-16) / 13th International Symposium on Applied Isotope Geochemistry (1st IAGC International Conference)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3rd Conference of the Association of Archaeological Wear &amp; Residue Analysts: Tracing Social Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Barcelona, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02499781v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04258247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining colour and magnetic properties with geochemical tracers to improve discrimination of sediment sources in the Conceição River Catchment, Southern Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Ramon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tales Tiecher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Patrick Laceby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Caner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9014,504 +9109,634 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02667174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To what extent clay mineralogy affect soil aggregation? Insights from fractionation analyses conducted on soils under different land-uses</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distribution of arsenic in an argillaceous sample using sequential chemical extractions: application to the Hydrogeological Experimental Site of Poitiers (HESP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Mhanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Naveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïté Bueno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Caner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Bassil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU2012. European Geosciences Union General Assembly 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th International Symposium on Water-Rock Interaction (WRI-16) / 13th International Symposium on Applied Isotope Geochemistry (1st IAGC International Conference)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Tomsk, Russia. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/20199809018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595553v1</w:t>
+                <w:t xml:space="preserve">hal-02499781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid changes of soil clay mineralogy: towards a quantitative description using recent x-ray diffraction pattern fitting developments. Erosion et Altération : des mécanismes élémentaires aux conséquences géodynamiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Caner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Académie des Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01622975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using ΔpH as a geochemical index of illite neoformation in saprolite</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">To what extent clay mineralogy affect soil aggregation? Insights from fractionation analyses conducted on soils under different land-uses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oihane Fernández-Ugalde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iñigo Virto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Girardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosoil 2008: soil, society and environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">EGU2012. European Geosciences Union General Assembly 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union (EGU). AUT., 2012, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01082525v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Using ΔpH as a geochemical index of illite neoformation in saprolite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Betard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Caner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanni Gunnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bourgeon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eurosoil 2008: soil, society and environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01082525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Minéralogie des argiles fines d’horizons de surface de sols forestiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Caner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Mareschal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J. Ranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journées Nationales de l’Étude des Sols (JNES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française pour l'Etude du Sol (AFES). FRA., Apr 2007, Angers, France. 464 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9521,225 +9746,225 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the control of earthworm cast macro- and micro-scale features on soil organic carbon mineralisation across species and ecological categories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Mer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bottinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Jouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-5216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03735885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray computed microtomography to predict CO2 emissions in casts of 6 earthworm species (Lumbricidae).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Mer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bottinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9758,534 +9983,534 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03735894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clay minerals and phosphate sorption in soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Duputel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Caner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chanapa Kongmark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PSP5 2014 - Facing Phosphorus Scarcity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Montpellier, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans quelle mesure la minéralogie des argiles affecte-t-elle l’agrégation du sol ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oihane Fernández-Ugalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iñigo Virto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées d'Etude des Sols (JES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Versailles, France. 2012, Le sol face aux changements globaux</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01615936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To what extent clay mineralogy affect soil aggregation? A quantitative approach based on X-ray patterns modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oihane Fernández-Ugalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iñigo Virto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Congress EUROSOIL 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2012, Soil Science for the benefit of making and environment</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01616624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landscape system mapping of the humid Baturité massif and its semi-arid piedmont (Northeastern Brazil): a multilayer integration of environmental parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Betard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Peulvast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bourgeon Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanni Gunnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Claudino Sales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I.A.G. Regional Conference on Geomorphology and IVth Brazilian Symposium on Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Goiânia, Brazil. , 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01082532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10295,160 +10520,160 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion quantitative de l’eau et usages agricoles sous contrainte climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Compagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Barat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Pierre Ellies, Alain Dupuy, Daniel Compagnon (coord.). </w:t>
             </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions AcclimaTerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, pp.68, 2024, Cahier Thématique, 978-2-9574665-4-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04477793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10458,253 +10683,253 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leaching behavior of arsenic from Upper Cretaceous karst infillings materials in a fractured limestone aquifer (HESP, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Mhanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Naveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Thouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïté Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Albert van der von Wal; Ravi Naidu; Arslan Ahmad; Branislav Petrusevski; Jan Weijma; Dragan Savic; Patrick van der Wens; Erwin Beerendonk. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arsenic in the Environment: Bridging Science to Practice for Sustainable Development. As2021: Proceedings of the 8th International Congress and Exhibition on Arsenic in the Environment (As2021), June 7-9, 2021, Wageningen, The Netherlands</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, CRC Press, pp.150-152, 2024, 978-1-032-32928-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9781003317395-65⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04694890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andisols of the Nilgiri highlands: new insight into their classification, age and genesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Caner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bourgeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gunnell, Y. and Radhakrishna B.P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sahyadri : The Great Escarpment of the Indian Subcontinent (Patterns of Landscape Development in the Western Ghats).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Geological Society of India - Bangalore - India, pp.905-918, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00259435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10714,231 +10939,231 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouvertures forestières et diversité fonctionnelle des humus. L'exemple d'une sapinière des Alpes intermédiaires du Sud : Le Bois de Tavanet (Bassin de Gap-Chaudun, Hautes-Alpes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Caner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Juvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2001, pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02579730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouvertures forestières et diversité fonctionnelle des humus. L'exemple d'une sapinière des Alpes intermédiaires du sud : le bois de Tavanet (bassin de Gap-Chaudun, Hautes-Alpes). Programme &amp;quot;Biodiversité et gestion forestière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Caner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Juvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Cemagref. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03703256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10948,171 +11173,171 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sols humifères des &amp;quot;Hautes Terres&amp;quot; du massif des Nilgiri en Inde du Sud. Formation d'andosols sur une ancienne couverture ferrallitique en relation avec les évolutions climatiques des derniers millénaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Caner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de la Terre. Université Henri Poincaré - Nancy 1, 2000. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2000NAN10009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01746419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES SOLS HUMIFERES DES “HAUTES TERRES” DU MASSIF DES NILGIRI EN INDE DU SUD FORMATION D'ANDOSOLS SUR UNE ANCIENNE COUVERTURE FERRALLITIQUE EN RELATION AVEC LES EVOLUTIONS CLIMATIQUES DES DERNIERS MILLENAIRES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Caner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de la Terre. Université Henri Poincaré - Nancy I, 2000. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00259491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11122,105 +11347,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PHYLLOSILICATES DES SOLS : DE L'IDENTIFICATION A LA QUANTIFICATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Caner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de la Terre. Université de Poitiers, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00605819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId385"/>
+      <w:footerReference w:type="default" r:id="rId391"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11288,51 +11513,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2564F29C"/>
+    <w:nsid w:val="59AE4D3D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11436,51 +11661,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="8C0079AC"/>
+    <w:nsid w:val="AB5E83FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11670,51 +11895,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-caner" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5618-744X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133868583" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472069v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gris" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bodin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caner" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2025.106704" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058261v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issifou Amadou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazurier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacouba Zi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Rumpel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2025.109739" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04709919v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ramon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paolo Gomes Minella" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Alessandra Peixoto De Barros" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Moura-Bueno" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36783/18069657rbcs20230144" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784470v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Louail" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Neaux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Ortiz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Locatelli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-022-09574-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317713v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Trochon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bustillo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Suc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vzj2.20272" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772909v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Mer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bottinelli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie France Dignac" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jouquet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116151" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538092v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Naibo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Pesini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Moura-Bueno" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia A.P. Barros" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2022.106145" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123518v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Siitari-Kauppi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazurier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Mexias" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.115968" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03205125v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Somavilla" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Cesar Ramos Marques" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Bittencourt de Oliveira" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Luiz Ferreira de Quadros" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126259" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03007858v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tales Tiecher" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M Moura-Bueno" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean P.G. Minella" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114815" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538096v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Campanhola Bortoluzzi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alice Santanna" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Rheinheimer dos Santos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2021.105021" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491575v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isley Cristiellem Bicalho da Silva" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;lia Camotti Bastos" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Let&#237;cia Moro" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2020.104759" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543193v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.Y. Musadji" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lem&#233;e" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Porel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poinot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.124808" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538098v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilmar Luiz Schaefer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pellegrini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Walter Rasche Alvarez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-020-04833-2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000975v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Satiko Mano" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Petit" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pinto Chaves" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0370-44672019730113" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000826v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fonteneau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Juillot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ploquin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2020-6984" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04260615v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elci Gubiani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo Gomes Veloso" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ademir Calegari" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36783/18069657rbcs20200029" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02908422v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Patrick Laceby" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Inda" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2020.104800" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955560v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Jamoteau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabyasachi Majumdar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Podwojewski" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prakash Nagabovanalli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114362" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02363214v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Mano" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chaves" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Mexias" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2019.04.010" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098181v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gomez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Daviero-Gomez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Garcia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Boura" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1755691018000105" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03408914v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo dos Santos Rheinheimer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayara Regina Fornari" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gracieli Fernandes" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2019.04.018" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020809v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tales T. Tiecher" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Henrique Merten" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.2917" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020794v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilia Camotti Bastos" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Aubertheau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Augusto Monteiro de Castro Lima" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Le Guet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.2964" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020818v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Monteiro de Castro Lima" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Santanna dos Santos" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/clen.201700019" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659473v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Thoma Bertolazi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Vasconcellos Inda" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Posselt Martins" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Andr&#233; B. Vaz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2017.08.028" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3DQX5BWJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940766v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Mondamert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.2690" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930021v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Mazilu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ciotonea" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Chirieac" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brindusa Dragoi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43187" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629552v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekta Chaudhary" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sougueh Cheik" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.05.010" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724389v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2017.08.028" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686523v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsin Zafar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.12.004" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724407v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Tojo Radimy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dudoignon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hillaireau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2016.11.002" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452049v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fritsch" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Dublet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dick Fandeur" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/ejm/2015/0027-2503" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593484v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sardini" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann M. Rossi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C. Graham" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Heinz Hellmuth" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B31336.1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703045v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diovane Freire Moterle" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Kaminski" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-016-2862-9" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651791v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie H. Loonstra" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2015.12.006" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MP5GZXR8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701164v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Antonio Bender" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Rheinheimer D. R. dos Santos" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2015.03.001" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0XT8L6LP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703226v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreenivasulu Chintakunta" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sankaran Subramanian" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2016.02.001" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8Q9B1JS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365373v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gomes Jean Paolo Minella" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.04.103" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362301v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Scalenghe" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barello" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saiano" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ferrara" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.11.026" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361731v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mossler" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-014-3617-9" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313078v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Bortoluzzi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gustavo P&#233;rez" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ardisson" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2014.11.032" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B5JWN415-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191112v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine C. Petit" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2014.0620406" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168745v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Radtke" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vignol-Lelarge" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2014.06.024" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5CN3M1CK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320906v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Licht" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cojan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aung Naing Soe" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Jaeger" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12059" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588601v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oihane Fern&#225;ndez-Ugalde" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hubert" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Virto" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Girardin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001351v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Cornu" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Montagne" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Hubert" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Barr&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2012.09.005" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JDLJTWV7-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881560v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hubert" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00654522v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Joussein" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Herbillon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2011.01389.x" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B6QZBGGV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00592211v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Schlicht" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jpln.200800351" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TXD0RGHP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00433245v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Meunier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lanson" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2009.01194.x" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082447v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Betard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Gunnell" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourgeon G&#233;rard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2009.05.016" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3NCKJSD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337575v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Langohrd" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lem&#233;e" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Errico" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2008.08.022" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WT9ZTWLJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00286941v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montagne" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornu" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Le Forestier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hardy" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Josi&#232;re" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2008.02.005" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00246885v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hallaire" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djilali Heddadj" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2007.08.017" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255867v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Lo Seen" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. R. Ramesh" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourgeon" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683607075833" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678361v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dambrine" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Ponge" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chauvat" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497766v2" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Dambrine" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2004.05.007" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258686v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chauvat" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258683v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Toutain" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7061(03)00127-7" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258681v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258684v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05168000v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Raclot" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fouch&#233;" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thiesson" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687255v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Pavageau" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Decoene" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cosenza" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202450404004" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258247v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Merceron" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499781v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Mhanna" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Naveau" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Bueno" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bassil" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20199809018" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02667174v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595553v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622975v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hubert" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barre" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre M.-P. Turpault" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082525v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bourgeon" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751257v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mareschal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnaud" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Ranger" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735885v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dignac" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-5216" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735894v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268830v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gerard" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Duputel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanapa Kongmark" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615936v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616624v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082532v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Peulvast" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Claudino Sales" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04477793v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dupuy" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ellies-Oury" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Compagnon" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Barat" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.acclimaterra.fr/rapport-page-menu/cahiers-thematiques/gestion-quantitative-de-leau-et-usages-agricoles-sous-contrainte-climatique/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04694890v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Battaglia-Brunet" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Thouin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003317395-65" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259435v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579730v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boudin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Juvy" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Brun" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703256v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boudin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Juvy" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Brun" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746419v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000NAN10009" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00259491v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00605819v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-caner" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5618-744X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133868583" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05619595v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Bruand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brossard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caner" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2026.117832" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058261v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issifou Amadou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazurier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacouba Zi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Rumpel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2025.109739" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472069v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gris" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bodin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2025.106704" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04709919v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ramon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paolo Gomes Minella" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Alessandra Peixoto De Barros" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Moura-Bueno" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36783/18069657rbcs20230144" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317713v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Trochon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bustillo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Suc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vzj2.20272" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784470v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Louail" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Neaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Ortiz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Locatelli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-022-09574-6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538092v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Naibo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Pesini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Moura-Bueno" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia A.P. Barros" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2022.106145" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123518v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caner" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Siitari-Kauppi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazurier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Mexias" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.115968" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772909v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Mer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bottinelli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie France Dignac" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jouquet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116151" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03205125v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Somavilla" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Cesar Ramos Marques" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Bittencourt de Oliveira" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Luiz Ferreira de Quadros" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126259" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03007858v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tales Tiecher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M Moura-Bueno" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean P.G. Minella" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114815" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538096v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Campanhola Bortoluzzi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alice Santanna" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Rheinheimer dos Santos" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2021.105021" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491575v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isley Cristiellem Bicalho da Silva" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;lia Camotti Bastos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Let&#237;cia Moro" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2020.104759" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538098v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilmar Luiz Schaefer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pellegrini" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Walter Rasche Alvarez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-020-04833-2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000975v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Satiko Mano" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Petit" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pinto Chaves" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0370-44672019730113" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000826v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fonteneau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Juillot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ploquin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2020-6984" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04260615v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elci Gubiani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo Gomes Veloso" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ademir Calegari" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36783/18069657rbcs20200029" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02908422v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Patrick Laceby" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Inda" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2020.104800" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955560v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Jamoteau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabyasachi Majumdar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Podwojewski" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prakash Nagabovanalli" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114362" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543193v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.Y. Musadji" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lem&#233;e" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Porel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poinot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.124808" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098181v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gomez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Daviero-Gomez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Garcia" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Boura" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1755691018000105" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03408914v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo dos Santos Rheinheimer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayara Regina Fornari" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gracieli Fernandes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2019.04.018" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02363214v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Mano" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chaves" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Mexias" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2019.04.010" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020794v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilia Camotti Bastos" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Aubertheau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Augusto Monteiro de Castro Lima" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Le Guet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.2964" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020818v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Monteiro de Castro Lima" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Santanna dos Santos" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/clen.201700019" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020809v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tales T. Tiecher" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Henrique Merten" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.2917" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629552v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekta Chaudhary" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sougueh Cheik" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.05.010" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724389v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2017.08.028" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686523v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsin Zafar" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.12.004" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724407v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Tojo Radimy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dudoignon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hillaireau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2016.11.002" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930021v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Mazilu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ciotonea" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Chirieac" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brindusa Dragoi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43187" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659473v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Thoma Bertolazi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Vasconcellos Inda" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Posselt Martins" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Andr&#233; B. Vaz" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2017.08.028" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3DQX5BWJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940766v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Mondamert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.2690" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651791v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie H. Loonstra" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2015.12.006" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MP5GZXR8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593484v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sardini" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann M. Rossi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C. Graham" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Heinz Hellmuth" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B31336.1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703045v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diovane Freire Moterle" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Kaminski" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-016-2862-9" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701164v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Antonio Bender" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Rheinheimer D. R. dos Santos" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2015.03.001" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0XT8L6LP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703226v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreenivasulu Chintakunta" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sankaran Subramanian" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2016.02.001" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8Q9B1JS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452049v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fritsch" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Dublet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dick Fandeur" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/ejm/2015/0027-2503" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365373v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gomes Jean Paolo Minella" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.04.103" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362301v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Scalenghe" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barello" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saiano" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ferrara" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.11.026" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361731v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mossler" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-014-3617-9" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313078v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Bortoluzzi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gustavo P&#233;rez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ardisson" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2014.11.032" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B5JWN415-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168745v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Radtke" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vignol-Lelarge" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2014.06.024" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5CN3M1CK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320906v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Licht" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cojan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aung Naing Soe" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Jaeger" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12059" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191112v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine C. Petit" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2014.0620406" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001351v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Cornu" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Montagne" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Hubert" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Barr&#233;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2012.09.005" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JDLJTWV7-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881560v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hubert" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588601v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oihane Fern&#225;ndez-Ugalde" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hubert" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Virto" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Girardin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00654522v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Joussein" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Herbillon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2011.01389.x" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B6QZBGGV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00592211v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Schlicht" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jpln.200800351" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TXD0RGHP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082447v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Betard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Gunnell" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourgeon G&#233;rard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2009.05.016" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3NCKJSD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00433245v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Meunier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lanson" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2009.01194.x" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00286941v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montagne" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornu" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Le Forestier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hardy" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Josi&#232;re" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2008.02.005" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337575v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Langohrd" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lem&#233;e" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Errico" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2008.08.022" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WT9ZTWLJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00246885v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hallaire" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djilali Heddadj" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2007.08.017" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255867v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Lo Seen" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. R. Ramesh" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourgeon" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683607075833" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678361v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dambrine" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Ponge" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chauvat" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497766v2" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Dambrine" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2004.05.007" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258686v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chauvat" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258683v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Toutain" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7061(03)00127-7" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258681v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258684v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05168000v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Raclot" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fouch&#233;" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thiesson" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577115v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cosenza" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Pavageau" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtihal Salim" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Decoene" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687255v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202450404004" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258247v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Merceron" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02667174v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499781v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Mhanna" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Naveau" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Bueno" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bassil" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20199809018" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622975v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hubert" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barre" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre M.-P. Turpault" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595553v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082525v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bourgeon" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751257v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mareschal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnaud" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Ranger" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735885v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dignac" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-5216" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735894v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268830v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gerard" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Duputel" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanapa Kongmark" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615936v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616624v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082532v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Peulvast" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Claudino Sales" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04477793v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dupuy" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ellies-Oury" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Compagnon" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Barat" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.acclimaterra.fr/rapport-page-menu/cahiers-thematiques/gestion-quantitative-de-leau-et-usages-agricoles-sous-contrainte-climatique/" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04694890v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Battaglia-Brunet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Thouin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003317395-65" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259435v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579730v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boudin" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Juvy" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Brun" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703256v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boudin" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Juvy" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Brun" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746419v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000NAN10009" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00259491v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00605819v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>