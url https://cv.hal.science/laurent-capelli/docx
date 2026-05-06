--- v0 (2026-03-22)
+++ v1 (2026-05-06)
@@ -1210,51 +1210,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00011381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transverse momentum distributions of $J/\psi,\psi'$, Drell-Yan and continuum dimuons produced in Pb-Pb interactions at the SPS</w:t>
+                <w:t xml:space="preserve">The dependence of the anomalous $J/\psi$ suppression on the number of participant nucleons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M C. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Alessandro</w:t>
@@ -1293,102 +1293,102 @@
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Atayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 499, pp.85-96. </w:t>
+              <w:t xml:space="preserve">, 2001, 521, pp.195-203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0370-2693(01)00019-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0370-2693(01)01225-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00008256v1</w:t>
+                <w:t xml:space="preserve">in2p3-00010537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dependence of the anomalous $J/\psi$ suppression on the number of participant nucleons</w:t>
+                <w:t xml:space="preserve">Transverse momentum distributions of $J/\psi,\psi'$, Drell-Yan and continuum dimuons produced in Pb-Pb interactions at the SPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M C. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Alessandro</w:t>
@@ -1427,78 +1427,78 @@
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Atayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 521, pp.195-203. </w:t>
+              <w:t xml:space="preserve">, 2001, 499, pp.85-96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0370-2693(01)01225-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0370-2693(01)00019-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00010537v1</w:t>
+                <w:t xml:space="preserve">in2p3-00008256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimuon and charm production in nucleus-nucleus collisions at the CERN-SPS</w:t>
               </w:r>
@@ -2654,76 +2654,76 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00024631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of deconfinement in NA50</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N.C. Abreu</w:t>
+                <w:t xml:space="preserve">J/$\psi$ and $\phi$ production from proton to Pb induced reactions at CERN SPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Jouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alexa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2733,359 +2733,359 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Atayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Physics and Astrophysics of Quark Gluon Plasma 4</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2001, Jaipur, India. pp.817-828</w:t>
+              <w:t xml:space="preserve">International Conference on Particles and Nuclei 16 PANIC '02</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Osaka, Japan. pp.253c-256c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00013667v1</w:t>
+                <w:t xml:space="preserve">in2p3-00013793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J/$\psi$ and $\phi$ production from proton to Pb induced reactions at CERN SPS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent results of J/$\psi$ suppression from the NA50 experiment at CERN SPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alexa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Arnaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Atayan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Particles and Nuclei 16 PANIC '02</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2002, Osaka, Japan. pp.253c-256c</w:t>
+              <w:t xml:space="preserve">International Conference on Quark Confinement and the Hadron Spectrum 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Gargnano, Italy. pp.456-458</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00013793v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00020131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent results on J/$\psi$ suppression from the NA50 experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transverse momentum distribution of J/$\psi$ mesons produced in p-A and Pb-Pb interactions at the CERN SPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.S. Topilskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alexa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Arnaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Atayan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Baglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Winter Meeting of Nuclear Physics 41</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2003, Bormio, Italy. pp.43-51</w:t>
+              <w:t xml:space="preserve">International Conference on Ultrarelativistic Nucleus Nucleus Collisions 16 Quark Matter 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2002, Nantes, France. pp.675c-678c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00022313v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00012336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charmonia absorption in p-A collisions at the CERN SPS results and implications for Pb-Pb interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Cortese</w:t>
+                <w:t xml:space="preserve">Latest results on J/$\psi$ anomalous suppression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alexa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3108,97 +3108,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Baglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Ultrarelativistic Nucleus Nucleus Collisions 16 Quark Matter 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2002, Nantes, France. pp.679c-682c</w:t>
+              <w:t xml:space="preserve">International Symposium on Particles Strings and Cosmology 9 PASCOS 03</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2003, Bombay, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00012334v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00014144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latest results on J/$\psi$ anomalous suppression</w:t>
+                <w:t xml:space="preserve">Recent results on J/$\psi$ suppression from the NA50 experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alexa</w:t>
@@ -3233,109 +3233,109 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Baglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Particles Strings and Cosmology 9 PASCOS 03</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2003, Bombay, India</w:t>
+              <w:t xml:space="preserve">International Winter Meeting of Nuclear Physics 41</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2003, Bormio, Italy. pp.43-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00014144v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00022313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent results of J/$\psi$ suppression from the NA50 experiment at CERN SPS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Alessandro</w:t>
+                <w:t xml:space="preserve">Charmonia absorption in p-A collisions at the CERN SPS results and implications for Pb-Pb interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cortese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alexa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3358,353 +3358,374 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Baglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Quark Confinement and the Hadron Spectrum 5</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2002, Gargnano, Italy. pp.456-458</w:t>
+              <w:t xml:space="preserve">International Conference on Ultrarelativistic Nucleus Nucleus Collisions 16 Quark Matter 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2002, Nantes, France. pp.679c-682c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00020131v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00012334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transverse momentum distribution of J/$\psi$ mesons produced in p-A and Pb-Pb interactions at the CERN SPS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent results on anomalous J/$\psi$ suppression in Pb-Pb collisions at 158 AGeV/c</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alexa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Arnaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Atayan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Ultrarelativistic Nucleus Nucleus Collisions 16 Quark Matter 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2002, Nantes, France. pp.675c-678c</w:t>
+              <w:t xml:space="preserve">Rencontres de Moriond QCD and Hadronic Interactions 38</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2003, Les Arcs, France. pp.233-236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00012336v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00014017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent results on anomalous J/$\psi$ suppression in Pb-Pb collisions at 158 AGeV/c</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New results on J/$\psi$ from NA50 experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Quintans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alexa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Arnaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Atayan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Baglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres de Moriond QCD and Hadronic Interactions 38</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on High Energy Physics 31 ICHEP 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2002, Amsterdam, Netherlands. pp.68-70, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0920-5632(03)90490-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00014017v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00012891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transverse momentum and transverse mass distributions of J/$\psi$ mesons produced in p-A and Pb-Pb interactions at the CERN SPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.B. Kurepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3749,87 +3770,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Particles and Nuclei 16 PANIC '02</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Osaka, Japan. pp.249c-252c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00013794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Results on leptonic probes from NA50</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ramello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alexa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3874,93 +3895,93 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Ultrarelativistic Nucleus Nucleus Collisions 16 Quark Matter 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2002, Nantes, France. pp.243c-251c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00012335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New results on J/$\psi$ from NA50 experiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Quintans</w:t>
+                <w:t xml:space="preserve">Latest results on J/$\psi$ suppression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3983,143 +4004,122 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Atayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on High Energy Physics 31 ICHEP 2002</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Winter Workshop on Nuclear Dynamics 19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Breckenridge, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00012891v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00014145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latest results on J/$\psi$ suppression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of deconfinement in NA50</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bordalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Borges</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Alessandro</w:t>
+                <w:t xml:space="preserve">N.C. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alexa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4129,97 +4129,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Atayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Winter Workshop on Nuclear Dynamics 19</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Breckenridge, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Physics and Astrophysics of Quark Gluon Plasma 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2001, Jaipur, India. pp.817-828</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00014145v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00013667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charmonia suppression in p-A collisions at 450 GeV/c : new results from NA50</w:t>
+                <w:t xml:space="preserve">Recent results on J/$\psi$ from experiment NA50</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Alessandro</w:t>
@@ -4254,222 +4254,222 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Atayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quark Matter 2001 15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2001, Long Island, United States. pp.543c-546c</w:t>
+              <w:t xml:space="preserve">International Conference on Ultrarelativistic Nucleus-Nucleus Collisions - QM2001 15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2001, Stony Brook, United States. pp.127c-134c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00010996v1</w:t>
+                <w:t xml:space="preserve">in2p3-00013579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudorapidity distributions of charged particles in Pb-Pb collisions at SPS energies from the NA50 experiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N.C. Abreu</w:t>
+                <w:t xml:space="preserve">Centrality behaviour of J/$\psi$ production in NA50</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alexa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Arnaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Atayan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Baglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Physics and Astrophysics of Quark Gluon Plasma 4</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2001, Jaipur, India. pp.1059-1065</w:t>
+              <w:t xml:space="preserve">International Symposium on Multiparticle Dynamics 31</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2001, Datong, China. pp.127-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00014148v1</w:t>
+                <w:t xml:space="preserve">in2p3-00011890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent results on J/$\psi$ from experiment NA50</w:t>
+                <w:t xml:space="preserve">The Npart dependence of the anomalous J/$\psi$ suppression in Pb-Pb collisions at the CERN SPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Alessandro</w:t>
@@ -4504,97 +4504,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Atayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Ultrarelativistic Nucleus-Nucleus Collisions - QM2001 15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2001, Stony Brook, United States. pp.127c-134c</w:t>
+              <w:t xml:space="preserve">Rencontres de Moriond ``QCD and Hadronic Interactions'' 36</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2001, Les Arcs, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00013579v1</w:t>
+                <w:t xml:space="preserve">in2p3-00012201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Npart dependence of the anomalous J/$\psi$ suppression in Pb-Pb collisions at the CERN SPS</w:t>
+                <w:t xml:space="preserve">$\phi$ and $\rho + \omega$ vector-mesons produced in lead induced collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Alessandro</w:t>
@@ -4629,247 +4629,247 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Atayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres de Moriond ``QCD and Hadronic Interactions'' 36</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2001, Les Arcs, France</w:t>
+              <w:t xml:space="preserve">International Conference on Strange Quarks in Matter 6 SQM 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2001, Frankfurt, Germany. pp.1809-1817</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00012201v1</w:t>
+                <w:t xml:space="preserve">in2p3-00011669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">$\phi$ and $\rho + \omega$ vector-mesons produced in lead induced collisions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Abreu</w:t>
+                <w:t xml:space="preserve">J/$\psi$ production in proton-nucleus and nucleus-nucleus interactions at the CERN SPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Prino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-C. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alexa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Arnaldi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Atayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Strange Quarks in Matter 6 SQM 2001</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2001, Frankfurt, Germany. pp.1809-1817</w:t>
+              <w:t xml:space="preserve">International Workshop on Gross Properties of Nuclei and Nuclear Excitations 30</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2002, Hirschegg, Austria. pp.254-263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00011669v1</w:t>
+                <w:t xml:space="preserve">in2p3-00011439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J/$\psi$ production in proton-nucleus and nucleus-nucleus interactions at the CERN SPS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M-C. Abreu</w:t>
+                <w:t xml:space="preserve">Pseudorapidity distributions of charged particles in Pb-Pb collisions at SPS energies from the NA50 experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Idzik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4879,109 +4879,109 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Arnaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Gross Properties of Nuclei and Nuclear Excitations 30</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2002, Hirschegg, Austria. pp.254-263</w:t>
+              <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 40</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2002, Bormio, Italy. pp.5-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00011439v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00011530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centrality behaviour of J/$\psi$ production in NA50</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.C. Abreu</w:t>
+                <w:t xml:space="preserve">Latest results from Na50 on J/$\psi$ suppression in Pb-Pb collisions at 158 GeV/c</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5004,122 +5004,122 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Atayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Multiparticle Dynamics 31</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2001, Datong, China. pp.127-131</w:t>
+              <w:t xml:space="preserve">International Nuclear Physics Conference INPC 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2001, Berkeley, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00011890v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00012213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudorapidity distributions of charged particles in Pb-Pb collisions at SPS energies from the NA50 experiment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M.C. Abreu</w:t>
+                <w:t xml:space="preserve">Searching for QGP: the J/$\psi$ probe in the NA50/CERN experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-C. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5129,97 +5129,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Arnaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 40</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2002, Bormio, Italy. pp.5-15</w:t>
+              <w:t xml:space="preserve">Intersections between Particle and Nuclear Physics 7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2000, Quebec, Canada. pp.341-345</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00011530v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00013554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latest results from Na50 on J/$\psi$ suppression in Pb-Pb collisions at 158 GeV/c</w:t>
+                <w:t xml:space="preserve">Evidence for deconfinement from the J/$\psi$ suppression pattern in Pb-Pb collisions by the NA50 experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Alessandro</w:t>
@@ -5254,122 +5254,122 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Atayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Nuclear Physics Conference INPC 2001</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2001, Berkeley, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Quark Confinement and the Hadron Spectrum 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2000, Vienna, Austria. pp.357-360</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00012213v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00010878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searching for QGP: the J/$\psi$ probe in the NA50/CERN experiment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M-C. Abreu</w:t>
+                <w:t xml:space="preserve">New results on nuclear dependence of J/$\psi$ and $\psi'$ production in 450 GeV pA collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Shahoyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5379,97 +5379,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Arnaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intersections between Particle and Nuclear Physics 7</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2000, Quebec, Canada. pp.341-345</w:t>
+              <w:t xml:space="preserve">Rencontres de Moriond ``QCD and Hadronic Interactions'' 37</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Les Arcs, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00013554v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00011970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for deconfinement from the J/$\psi$ suppression pattern in Pb-Pb collisions by the NA50 experiment</w:t>
+                <w:t xml:space="preserve">Enhancement of intermediate mass dimuons in nucleus nucleus collisions at the CERN SPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Alessandro</w:t>
@@ -5504,347 +5504,347 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Atayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Quark Confinement and the Hadron Spectrum 4</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2000, Vienna, Austria. pp.357-360</w:t>
+              <w:t xml:space="preserve">International Conference on Ultrarelativistic Nucleus-Nucleus Collisions - QM2001 15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2001, Stony Brook, United States. pp.539c-542c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00010878v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00013578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New results on nuclear dependence of J/$\psi$ and $\psi'$ production in 450 GeV pA collisions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Charmonia suppression in p-A collisions at 450 GeV/c : new results from NA50</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alexa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Arnaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Atayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres de Moriond ``QCD and Hadronic Interactions'' 37</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Les Arcs, France</w:t>
+              <w:t xml:space="preserve">Quark Matter 2001 15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2001, Long Island, United States. pp.543c-546c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00011970v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00010996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of intermediate mass dimuons in nucleus nucleus collisions at the CERN SPS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Alessandro</w:t>
+                <w:t xml:space="preserve">Pseudorapidity distributions of charged particles in Pb-Pb collisions at SPS energies from the NA50 experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.C. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alexa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Arnaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Atayan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Ultrarelativistic Nucleus-Nucleus Collisions - QM2001 15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2001, Stony Brook, United States. pp.539c-542c</w:t>
+              <w:t xml:space="preserve">International Conference on Physics and Astrophysics of Quark Gluon Plasma 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2001, Jaipur, India. pp.1059-1065</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00013578v1</w:t>
+                <w:t xml:space="preserve">in2p3-00014148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centrality states suppression and transverse momentum distribution in Pb-Pb collisions at the CERN SPS</w:t>
+                <w:t xml:space="preserve">Charmonia states suppression and transverse momentum distribution in Pb-Pb collisions at the CERN SPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Alessandro</w:t>
@@ -5879,97 +5879,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Atayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Multiparticle Dynamics, ISMD2001</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Datong, China</w:t>
+              <w:t xml:space="preserve">International Workshop on QCD Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Martina Franca, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00011668v1</w:t>
+                <w:t xml:space="preserve">in2p3-00011667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charmonia states suppression and transverse momentum distribution in Pb-Pb collisions at the CERN SPS</w:t>
+                <w:t xml:space="preserve">Centrality states suppression and transverse momentum distribution in Pb-Pb collisions at the CERN SPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Alessandro</w:t>
@@ -6004,73 +6004,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Atayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on QCD Theory and Experiment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Martina Franca, Italy</w:t>
+              <w:t xml:space="preserve">International Symposium on Multiparticle Dynamics, ISMD2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Datong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00011667v1</w:t>
+                <w:t xml:space="preserve">in2p3-00011668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NA50 results on Pb-Pb interactions at 158 GeV per nucleon</w:t>
               </w:r>
@@ -6175,313 +6175,313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00008203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Results from the NA50 experiment on J/$\psi$ suppression in PbPb collisions at the CERN SPS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Charmonium suppression in Pb-Pb collisions and quark-gluon deconfinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alexa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Arnaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Atayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Multiparticle Production ``New Frontiers in Soft Physics and Correlations on the Threshold of the Third Millenium 9</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2000, Torino, Italy. pp.43-54</w:t>
+              <w:t xml:space="preserve">Structure of the Nucleus at the Dawn of the Century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2000, Bologna, Italy. pp.91-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00009840v1</w:t>
+                <w:t xml:space="preserve">in2p3-00010877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of intermediate mass dimuons in nucleus-nucleus collisions at the CERN-SPS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Abreu</w:t>
+                <w:t xml:space="preserve">Production of the $\phi$ vector-meson in heavy ion collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Quintans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alexa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Arnaldi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Atayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres du Vietnam 4</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2000, Hanoi, Vietnam. pp.509-518</w:t>
+              <w:t xml:space="preserve">International Conference on Strangeness in Quark Matter 5 Strangeness 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2000, Berkeley, United States. pp.405-412</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00011619v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00009787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Results on open charm from NA50</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.C. Abreu</w:t>
+                <w:t xml:space="preserve">J/$\psi,\psi'$ and DY production in proton nucleus collisions at 450 GeV incident energy at the NA50 experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-C. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6504,109 +6504,109 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Atayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Strangeness in Quark Matter 5 Strangeness 2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2000, Berkeley, United States. pp.677-684</w:t>
+              <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 39</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2001, Bormio, Italy. pp.304-315</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00007901v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00009530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charmonium suppression in Pb-Pb collisions and quark-gluon deconfinement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Abreu</w:t>
+                <w:t xml:space="preserve">Results on open charm from NA50</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6629,323 +6629,323 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Atayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structure of the Nucleus at the Dawn of the Century</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2000, Bologna, Italy. pp.91-97</w:t>
+              <w:t xml:space="preserve">International Conference on Strangeness in Quark Matter 5 Strangeness 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2000, Berkeley, United States. pp.677-684</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00010877v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00007901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of the $\phi$ vector-meson in heavy ion collisions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M.C. Abreu</w:t>
+                <w:t xml:space="preserve">Enhancement of intermediate mass dimuons in nucleus-nucleus collisions at the CERN-SPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alexa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Arnaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Atayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Strangeness in Quark Matter 5 Strangeness 2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2000, Berkeley, United States. pp.405-412</w:t>
+              <w:t xml:space="preserve">Rencontres du Vietnam 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2000, Hanoi, Vietnam. pp.509-518</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00009787v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00011619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J/$\psi,\psi'$ and DY production in proton nucleus collisions at 450 GeV incident energy at the NA50 experiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M-C. Abreu</w:t>
+                <w:t xml:space="preserve">Results from the NA50 experiment on J/$\psi$ suppression in PbPb collisions at the CERN SPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Monteno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alexa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Arnaldi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Atayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 39</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2001, Bormio, Italy. pp.304-315</w:t>
+              <w:t xml:space="preserve">International Workshop on Multiparticle Production ``New Frontiers in Soft Physics and Correlations on the Threshold of the Third Millenium 9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2000, Torino, Italy. pp.43-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00009530v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00009840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transverse flow in heavy ion interactions at the CERN SPS</w:t>
               </w:r>
@@ -7050,182 +7050,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00009924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of J/$\Psi$ suppression in Pb-Pb collisions at the CERN SPS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M.C. Abreu</w:t>
+                <w:t xml:space="preserve">J/$\psi$ suppression in ultrarelativistic heavy-ion collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alexa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Arnaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Atayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Europhysics Conference on High Energy Physics HEP-EPS 99</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1999, Tampere, Finland. pp.959-961</w:t>
+              <w:t xml:space="preserve">International Conference on Nuclear Reaction Mechanisms 9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2000, Varenna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00007902v1</w:t>
+                <w:t xml:space="preserve">in2p3-00012153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latest results from NA50 on J/$\psi$ suppression and multiplicity distributions in Pb-Pb collisions at 158GeV/c</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Beole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M C. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7270,218 +7270,218 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 38</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2000, Bormio, Italy. pp.231-240c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00005414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J/$\psi$ suppression in ultrarelativistic heavy-ion collisions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Abreu</w:t>
+                <w:t xml:space="preserve">$\phi$ production in Pb-Pb collisions at 158 GeV/c per nucleon in the NA50 experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Villatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alexa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Arnaldi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Atayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Nuclear Reaction Mechanisms 9</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2000, Varenna, Italy</w:t>
+              <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 38</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2000, Bormio, Italy. pp.231-240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00012153v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00005349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">$\phi$ production in Pb-Pb collisions at 158 GeV/c per nucleon in the NA50 experiment</w:t>
+                <w:t xml:space="preserve">Summary of J/$\psi$ suppression data and preliminary results on multiplciity distributions in Pb-Pb collisions from the NA50 experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Villatte</w:t>
+                <w:t xml:space="preserve">D. Idzik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7504,109 +7504,109 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Arnaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 38</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2000, Bormio, Italy. pp.231-240</w:t>
+              <w:t xml:space="preserve">International Symposium on Multiparticle Dynamics 29</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1999, Providence,Rhod Island, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00005349v1</w:t>
+                <w:t xml:space="preserve">in2p3-00012123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Summary of J/$\psi$ suppression data and preliminary results on multiplciity distributions in Pb-Pb collisions from the NA50 experiment</w:t>
+                <w:t xml:space="preserve">Strangeness measurements in NA50 experiment with Pb projectiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Idzik</w:t>
+                <w:t xml:space="preserve">M.P. Comets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7629,109 +7629,109 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Arnaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Multiparticle Dynamics 29</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1999, Providence,Rhod Island, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Particles and Nuclei. 15 PANIC '99</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1999, Uppsala, Sweden. pp.721c-724c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00012123v1</w:t>
+                <w:t xml:space="preserve">in2p3-00005337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strangeness measurements in NA50 experiment with Pb projectiles</w:t>
+                <w:t xml:space="preserve">Charmonium production in Pb-Pb collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.P. Comets</w:t>
+                <w:t xml:space="preserve">N. de Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7758,355 +7758,355 @@
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Arnaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Particles and Nuclei. 15 PANIC '99</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 1999, Uppsala, Sweden. pp.721c-724c</w:t>
+              <w:t xml:space="preserve">, Jun 1999, Uppsala, Sweden. pp.765c-768c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00005337v1</w:t>
+                <w:t xml:space="preserve">in2p3-00005338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charmonium production in Pb-Pb collisions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Charmonium production in Pb-Pb collisions at 158 A GeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. de Marco</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B. Alessandro</w:t>
+                <w:t xml:space="preserve">B. Allessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alexa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Arnaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Particles and Nuclei. 15 PANIC '99</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1999, Uppsala, Sweden. pp.765c-768c</w:t>
+              <w:t xml:space="preserve">Indian Summer School on the Relativistic Heavy-Ion Physics 12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1999, Prague, Czech Republic. pp.114-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00005338v1</w:t>
+                <w:t xml:space="preserve">in2p3-00019692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charmonium production in Pb-Pb collisions at 158 A GeV</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of J/$\Psi$ suppression in Pb-Pb collisions at the CERN SPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. de Falco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Allessandro</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alexa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Arnaldi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indian Summer School on the Relativistic Heavy-Ion Physics 12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1999, Prague, Czech Republic. pp.114-119</w:t>
+              <w:t xml:space="preserve">International Europhysics Conference on High Energy Physics HEP-EPS 99</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1999, Tampere, Finland. pp.959-961</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00019692v1</w:t>
+                <w:t xml:space="preserve">in2p3-00007902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimuon enhancement in nucleus-nucleus ultrarelativistic interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Bordalo</w:t>
+                <w:t xml:space="preserve">$\phi \rho$ and $\omega$ production in Pb-Pb collisions at 158GeV/c$^2$ per nucleon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Willis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M C. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -8133,480 +8133,424 @@
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Arnaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Ultra-Relativistic Nucleus-Nucleus Collisions 14 Quark matter'99</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 1999, Torino, Italy. pp.538c-541c</w:t>
+              <w:t xml:space="preserve">, May 1999, Torino, Italy. pp.534c-547c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00007735v1</w:t>
+                <w:t xml:space="preserve">in2p3-00007732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">$\phi \rho$ and $\omega$ production in Pb-Pb collisions at 158GeV/c$^2$ per nucleon</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent results on intermediate mass dimuon production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Ultra-Relativistic Nucleus-Nucleus Collisions 14 Quark matter'99</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1999, Torino, Italy. pp.534c-547c</w:t>
+              <w:t xml:space="preserve">Workshop CERN on Charm Production in Nucleus-Nucleus Collisions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 1999, Geneve, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00007732v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00003818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The elliptic flow of neutral transverse energy in heavy ion interactions at SPS energies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M.C. Abreu</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Saturnini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M C. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alexa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Arnaldi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QM'99 Quark Matter '99, International Conference on Ultra-Relativistic Nucleus-Nucleus Collisions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1999, Turin, Italy. pp.345c-348c</w:t>
+              <w:t xml:space="preserve">International Conference on Ultra-Relativistic Nucleus-Nucleus Collisions 14 Quark matter'99</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1999, Torino, Italy. pp.345c-348c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00010999v1</w:t>
+                <w:t xml:space="preserve">in2p3-00007734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fission of lead projectiles in Pb-nucleus collisions at the SPS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M C. Abreu</w:t>
+                <w:t xml:space="preserve">The elliptic flow of neutral transverse energy in heavy ion interactions at SPS energies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alexa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Arnaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Ultra-Relativistic Nucleus-Nucleus Collisions 14 Quark matter'99</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1999, Torino, Italy. pp.321c-324c</w:t>
+              <w:t xml:space="preserve">QM'99 Quark Matter '99, International Conference on Ultra-Relativistic Nucleus-Nucleus Collisions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1999, Turin, Italy. pp.345c-348c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00007733v1</w:t>
+                <w:t xml:space="preserve">in2p3-00010999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latest results from NA50 on J/$\psi$ suppression in Pb-Pb collisions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Cicalo</w:t>
+                <w:t xml:space="preserve">Fission of lead projectiles in Pb-nucleus collisions at the SPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Vercellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M C. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -8633,105 +8577,105 @@
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Arnaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Ultra-Relativistic Nucleus-Nucleus Collisions 14 Quark matter'99</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 1999, Torino, Italy. pp.93c-103c</w:t>
+              <w:t xml:space="preserve">, May 1999, Torino, Italy. pp.321c-324c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00007736v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00007733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The elliptic flow of neutral transverse energy in heavy ion interactions at SPS energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Saturnini</w:t>
+                <w:t xml:space="preserve">Latest results from NA50 on J/$\psi$ suppression in Pb-Pb collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cicalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M C. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -8758,138 +8702,194 @@
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Arnaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Ultra-Relativistic Nucleus-Nucleus Collisions 14 Quark matter'99</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 1999, Torino, Italy. pp.345c-348c</w:t>
+              <w:t xml:space="preserve">, May 1999, Torino, Italy. pp.93c-103c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00007734v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00007736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent results on intermediate mass dimuon production</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dimuon enhancement in nucleus-nucleus ultrarelativistic interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bordalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M C. Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Alexa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Arnaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop CERN on Charm Production in Nucleus-Nucleus Collisions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 1999, Geneve, Switzerland</w:t>
+              <w:t xml:space="preserve">International Conference on Ultra-Relativistic Nucleus-Nucleus Collisions 14 Quark matter'99</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1999, Torino, Italy. pp.538c-541c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00003818v1</w:t>
+                <w:t xml:space="preserve">in2p3-00007735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9612,51 +9612,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221774v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capelli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Farhi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020479v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alessandro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alexa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arnaldi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Atayan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baglin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2003-01539-y" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00112324v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/APH.19.2004.3-4.33" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NVWC52VJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021733v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.69.034904" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012438v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(02)03265-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KTJ05635-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013711v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Astruc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(02)03267-7" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJN8NTLR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011383v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Abreu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(02)01353-9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011381v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(02)01352-7" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008256v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M C. Abreu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(01)00019-3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010537v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(01)01225-4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009703v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100520000373" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007753v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(00)00237-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004557v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02394269v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141839v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Torny" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Danjean" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pouyllau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/proceedings.elpub.2019.22" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171552v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119728v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167011v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01002815v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Berthaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Gustedt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Kirchner" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Loiseau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-409-1-78" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024210v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/5/1/008" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024631v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jouan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/30/1/033" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-K82GCNWH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013667v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bordalo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.C. Abreu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013793v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022313v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012334v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cortese" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014144v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020131v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012336v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.S. Topilskaya" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014017v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013794v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Kurepin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012335v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ramello" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012891v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quintans" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0920-5632(03)90490-7" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8FMJD9GF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014145v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Borges" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010996v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abreu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014148v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013579v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012201v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011669v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011439v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Prino" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C. Abreu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011890v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011530v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Idzik" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012213v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013554v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ramos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010878v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011970v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Shahoyan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013578v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011668v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011667v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008203v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009840v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monteno" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011619v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007901v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010877v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009787v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009530v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009924v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Saturnini" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007902v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Falco" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005414v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beole" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012153v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005349v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Villatte" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012123v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Idzik" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005337v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Comets" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005338v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Marco" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019692v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Allessandro" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007735v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007732v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Willis" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010999v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007733v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vercellin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007736v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cicalo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007734v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003818v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427473v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Minel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bunel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Desseigne" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauret" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02940860v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889863v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00690558v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadia Kilouchi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00000001v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001LYO10009" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221774v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capelli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Farhi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020479v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alessandro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alexa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arnaldi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Atayan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baglin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2003-01539-y" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00112324v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/APH.19.2004.3-4.33" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NVWC52VJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021733v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.69.034904" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012438v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(02)03265-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KTJ05635-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013711v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Astruc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(02)03267-7" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJN8NTLR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011383v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Abreu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(02)01353-9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011381v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(02)01352-7" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010537v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M C. Abreu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(01)01225-4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008256v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(01)00019-3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009703v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100520000373" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007753v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(00)00237-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004557v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02394269v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141839v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Torny" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Danjean" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pouyllau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/proceedings.elpub.2019.22" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171552v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119728v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167011v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01002815v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Berthaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Gustedt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Kirchner" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Loiseau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-409-1-78" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024210v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/5/1/008" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024631v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jouan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/30/1/033" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-K82GCNWH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013793v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020131v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012336v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.S. Topilskaya" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014144v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022313v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012334v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cortese" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014017v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012891v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quintans" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0920-5632(03)90490-7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8FMJD9GF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013794v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Kurepin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012335v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ramello" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014145v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Borges" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013667v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bordalo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.C. Abreu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013579v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abreu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011890v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012201v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011669v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011439v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Prino" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C. Abreu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011530v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Idzik" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012213v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013554v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ramos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010878v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011970v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Shahoyan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013578v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010996v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014148v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011667v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011668v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008203v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010877v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009787v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009530v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007901v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011619v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009840v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monteno" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009924v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Saturnini" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012153v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005414v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beole" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005349v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Villatte" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012123v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Idzik" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005337v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Comets" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005338v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Marco" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019692v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Allessandro" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007902v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Falco" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007732v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Willis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003818v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007734v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010999v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007733v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vercellin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007736v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cicalo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007735v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427473v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Minel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bunel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Desseigne" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauret" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02940860v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889863v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00690558v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadia Kilouchi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00000001v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001LYO10009" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>