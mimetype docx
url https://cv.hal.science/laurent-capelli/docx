--- v1 (2026-05-06)
+++ v2 (2026-05-30)
@@ -650,319 +650,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00021733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charmonia and Drell-Yan production in proton-nucleus collisions at the CERN SPS</w:t>
+                <w:t xml:space="preserve">$\phi$ production in Pb-Pb collisions at 158 GeV/c per nucleon incident momentum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alexa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Arnaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Atayan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Baglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 553, pp.167-178. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0370-2693(02)03265-3⟩</w:t>
+              <w:t xml:space="preserve">, 2003, 555, pp.147-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0370-2693(02)03267-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00012438v1</w:t>
+                <w:t xml:space="preserve">in2p3-00013711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">$\phi$ production in Pb-Pb collisions at 158 GeV/c per nucleon incident momentum</w:t>
+                <w:t xml:space="preserve">Charmonia and Drell-Yan production in proton-nucleus collisions at the CERN SPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alexa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Arnaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Atayan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 555, pp.147-155. </w:t>
+              <w:t xml:space="preserve">, 2003, 553, pp.167-178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0370-2693(02)03267-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0370-2693(02)03265-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00013711v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00012438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaling of charged particle multiplicity in Pb-Pb collisions at SPS energies</w:t>
               </w:r>
@@ -1210,51 +1210,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00011381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dependence of the anomalous $J/\psi$ suppression on the number of participant nucleons</w:t>
+                <w:t xml:space="preserve">Transverse momentum distributions of $J/\psi,\psi'$, Drell-Yan and continuum dimuons produced in Pb-Pb interactions at the SPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M C. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Alessandro</w:t>
@@ -1293,102 +1293,102 @@
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Atayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 521, pp.195-203. </w:t>
+              <w:t xml:space="preserve">, 2001, 499, pp.85-96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0370-2693(01)01225-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0370-2693(01)00019-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00010537v1</w:t>
+                <w:t xml:space="preserve">in2p3-00008256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transverse momentum distributions of $J/\psi,\psi'$, Drell-Yan and continuum dimuons produced in Pb-Pb interactions at the SPS</w:t>
+                <w:t xml:space="preserve">The dependence of the anomalous $J/\psi$ suppression on the number of participant nucleons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M C. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Alessandro</w:t>
@@ -1427,78 +1427,78 @@
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Atayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 499, pp.85-96. </w:t>
+              <w:t xml:space="preserve">, 2001, 521, pp.195-203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0370-2693(01)00019-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0370-2693(01)01225-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00008256v1</w:t>
+                <w:t xml:space="preserve">in2p3-00010537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimuon and charm production in nucleus-nucleus collisions at the CERN-SPS</w:t>
               </w:r>
@@ -1536,51 +1536,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alexa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Arnaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 14, pp.443-455. </w:t>
@@ -2654,76 +2654,76 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00024631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J/$\psi$ and $\phi$ production from proton to Pb induced reactions at CERN SPS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Alessandro</w:t>
+                <w:t xml:space="preserve">Study of deconfinement in NA50</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bordalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.C. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alexa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2733,89 +2733,89 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Atayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Particles and Nuclei 16 PANIC '02</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2002, Osaka, Japan. pp.253c-256c</w:t>
+              <w:t xml:space="preserve">International Conference on Physics and Astrophysics of Quark Gluon Plasma 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2001, Jaipur, India. pp.817-828</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00013793v1</w:t>
+                <w:t xml:space="preserve">in2p3-00013667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent results of J/$\psi$ suppression from the NA50 experiment at CERN SPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2874,468 +2874,468 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Quark Confinement and the Hadron Spectrum 5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Gargnano, Italy. pp.456-458</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00020131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transverse momentum distribution of J/$\psi$ mesons produced in p-A and Pb-Pb interactions at the CERN SPS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Latest results on J/$\psi$ anomalous suppression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alexa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Arnaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Atayan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Ultrarelativistic Nucleus Nucleus Collisions 16 Quark Matter 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2002, Nantes, France. pp.675c-678c</w:t>
+              <w:t xml:space="preserve">International Symposium on Particles Strings and Cosmology 9 PASCOS 03</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2003, Bombay, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00012336v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00014144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latest results on J/$\psi$ anomalous suppression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transverse momentum distribution of J/$\psi$ mesons produced in p-A and Pb-Pb interactions at the CERN SPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.S. Topilskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alexa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Arnaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Atayan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Baglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Particles Strings and Cosmology 9 PASCOS 03</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2003, Bombay, India</w:t>
+              <w:t xml:space="preserve">International Conference on Ultrarelativistic Nucleus Nucleus Collisions 16 Quark Matter 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2002, Nantes, France. pp.675c-678c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00014144v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00012336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent results on J/$\psi$ suppression from the NA50 experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">J/$\psi$ and $\phi$ production from proton to Pb induced reactions at CERN SPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Jouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alexa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Arnaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Atayan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Baglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Winter Meeting of Nuclear Physics 41</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2003, Bormio, Italy. pp.43-51</w:t>
+              <w:t xml:space="preserve">International Conference on Particles and Nuclei 16 PANIC '02</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Osaka, Japan. pp.253c-256c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00022313v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00013793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charmonia absorption in p-A collisions at the CERN SPS results and implications for Pb-Pb interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Cortese</w:t>
+                <w:t xml:space="preserve">Recent results on J/$\psi$ suppression from the NA50 experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alexa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3358,109 +3358,109 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Baglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Ultrarelativistic Nucleus Nucleus Collisions 16 Quark Matter 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2002, Nantes, France. pp.679c-682c</w:t>
+              <w:t xml:space="preserve">International Winter Meeting of Nuclear Physics 41</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2003, Bormio, Italy. pp.43-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00012334v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00022313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent results on anomalous J/$\psi$ suppression in Pb-Pb collisions at 158 AGeV/c</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Alessandro</w:t>
+                <w:t xml:space="preserve">Charmonia absorption in p-A collisions at the CERN SPS results and implications for Pb-Pb interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cortese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alexa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3483,219 +3483,198 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Baglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres de Moriond QCD and Hadronic Interactions 38</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2003, Les Arcs, France. pp.233-236</w:t>
+              <w:t xml:space="preserve">International Conference on Ultrarelativistic Nucleus Nucleus Collisions 16 Quark Matter 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2002, Nantes, France. pp.679c-682c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00014017v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00012334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New results on J/$\psi$ from NA50 experiment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Alessandro</w:t>
+                <w:t xml:space="preserve">Results on leptonic probes from NA50</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ramello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alexa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Arnaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Atayan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on High Energy Physics 31 ICHEP 2002</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Ultrarelativistic Nucleus Nucleus Collisions 16 Quark Matter 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2002, Nantes, France. pp.243c-251c</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0920-5632(03)90490-7⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00012891v1</w:t>
+                <w:t xml:space="preserve">in2p3-00012335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transverse momentum and transverse mass distributions of J/$\psi$ mesons produced in p-A and Pb-Pb interactions at the CERN SPS</w:t>
               </w:r>
@@ -3800,63 +3779,63 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00013794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Results on leptonic probes from NA50</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Ramello</w:t>
+                <w:t xml:space="preserve">Recent results on anomalous J/$\psi$ suppression in Pb-Pb collisions at 158 AGeV/c</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alexa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3879,109 +3858,109 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Baglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Ultrarelativistic Nucleus Nucleus Collisions 16 Quark Matter 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2002, Nantes, France. pp.243c-251c</w:t>
+              <w:t xml:space="preserve">Rencontres de Moriond QCD and Hadronic Interactions 38</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2003, Les Arcs, France. pp.233-236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00012335v1</w:t>
+                <w:t xml:space="preserve">in2p3-00014017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latest results on J/$\psi$ suppression</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Borges</w:t>
+                <w:t xml:space="preserve">New results on J/$\psi$ from NA50 experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Quintans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4004,122 +3983,143 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Atayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Winter Workshop on Nuclear Dynamics 19</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on High Energy Physics 31 ICHEP 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2002, Amsterdam, Netherlands. pp.68-70, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0920-5632(03)90490-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00014145v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00012891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of deconfinement in NA50</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Latest results on J/$\psi$ suppression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.C. Abreu</w:t>
+                <w:t xml:space="preserve">C. Borges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alexa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4129,97 +4129,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Atayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Physics and Astrophysics of Quark Gluon Plasma 4</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2001, Jaipur, India. pp.817-828</w:t>
+              <w:t xml:space="preserve">Winter Workshop on Nuclear Dynamics 19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Breckenridge, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00013667v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00014145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent results on J/$\psi$ from experiment NA50</w:t>
+                <w:t xml:space="preserve">Charmonia suppression in p-A collisions at 450 GeV/c : new results from NA50</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Alessandro</w:t>
@@ -4254,222 +4254,222 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Atayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Ultrarelativistic Nucleus-Nucleus Collisions - QM2001 15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2001, Stony Brook, United States. pp.127c-134c</w:t>
+              <w:t xml:space="preserve">Quark Matter 2001 15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2001, Long Island, United States. pp.543c-546c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00013579v1</w:t>
+                <w:t xml:space="preserve">in2p3-00010996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centrality behaviour of J/$\psi$ production in NA50</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Alessandro</w:t>
+                <w:t xml:space="preserve">Pseudorapidity distributions of charged particles in Pb-Pb collisions at SPS energies from the NA50 experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.C. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alexa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Arnaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Atayan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Multiparticle Dynamics 31</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2001, Datong, China. pp.127-131</w:t>
+              <w:t xml:space="preserve">International Conference on Physics and Astrophysics of Quark Gluon Plasma 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2001, Jaipur, India. pp.1059-1065</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00011890v1</w:t>
+                <w:t xml:space="preserve">in2p3-00014148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Npart dependence of the anomalous J/$\psi$ suppression in Pb-Pb collisions at the CERN SPS</w:t>
+                <w:t xml:space="preserve">Recent results on J/$\psi$ from experiment NA50</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Alessandro</w:t>
@@ -4504,109 +4504,109 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Atayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres de Moriond ``QCD and Hadronic Interactions'' 36</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2001, Les Arcs, France</w:t>
+              <w:t xml:space="preserve">International Conference on Ultrarelativistic Nucleus-Nucleus Collisions - QM2001 15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2001, Stony Brook, United States. pp.127c-134c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00012201v1</w:t>
+                <w:t xml:space="preserve">in2p3-00013579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">$\phi$ and $\rho + \omega$ vector-mesons produced in lead induced collisions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Abreu</w:t>
+                <w:t xml:space="preserve">Centrality behaviour of J/$\psi$ production in NA50</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4629,497 +4629,497 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Atayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Strange Quarks in Matter 6 SQM 2001</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2001, Frankfurt, Germany. pp.1809-1817</w:t>
+              <w:t xml:space="preserve">International Symposium on Multiparticle Dynamics 31</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2001, Datong, China. pp.127-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00011669v1</w:t>
+                <w:t xml:space="preserve">in2p3-00011890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J/$\psi$ production in proton-nucleus and nucleus-nucleus interactions at the CERN SPS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M-C. Abreu</w:t>
+                <w:t xml:space="preserve">The Npart dependence of the anomalous J/$\psi$ suppression in Pb-Pb collisions at the CERN SPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alexa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Arnaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Atayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Gross Properties of Nuclei and Nuclear Excitations 30</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2002, Hirschegg, Austria. pp.254-263</w:t>
+              <w:t xml:space="preserve">Rencontres de Moriond ``QCD and Hadronic Interactions'' 36</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2001, Les Arcs, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00011439v1</w:t>
+                <w:t xml:space="preserve">in2p3-00012201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudorapidity distributions of charged particles in Pb-Pb collisions at SPS energies from the NA50 experiment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M.C. Abreu</w:t>
+                <w:t xml:space="preserve">$\phi$ and $\rho + \omega$ vector-mesons produced in lead induced collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alexa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Arnaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Atayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 40</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2002, Bormio, Italy. pp.5-15</w:t>
+              <w:t xml:space="preserve">International Conference on Strange Quarks in Matter 6 SQM 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2001, Frankfurt, Germany. pp.1809-1817</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00011530v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00011669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latest results from Na50 on J/$\psi$ suppression in Pb-Pb collisions at 158 GeV/c</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Abreu</w:t>
+                <w:t xml:space="preserve">J/$\psi$ production in proton-nucleus and nucleus-nucleus interactions at the CERN SPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Prino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-C. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alexa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Arnaldi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Atayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Nuclear Physics Conference INPC 2001</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2001, Berkeley, United States</w:t>
+              <w:t xml:space="preserve">International Workshop on Gross Properties of Nuclei and Nuclear Excitations 30</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2002, Hirschegg, Austria. pp.254-263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00012213v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00011439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searching for QGP: the J/$\psi$ probe in the NA50/CERN experiment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M-C. Abreu</w:t>
+                <w:t xml:space="preserve">Pseudorapidity distributions of charged particles in Pb-Pb collisions at SPS energies from the NA50 experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Idzik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5129,97 +5129,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Arnaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intersections between Particle and Nuclear Physics 7</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2000, Quebec, Canada. pp.341-345</w:t>
+              <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 40</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2002, Bormio, Italy. pp.5-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00013554v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00011530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for deconfinement from the J/$\psi$ suppression pattern in Pb-Pb collisions by the NA50 experiment</w:t>
+                <w:t xml:space="preserve">Latest results from Na50 on J/$\psi$ suppression in Pb-Pb collisions at 158 GeV/c</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Alessandro</w:t>
@@ -5254,122 +5254,122 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Atayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Quark Confinement and the Hadron Spectrum 4</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2000, Vienna, Austria. pp.357-360</w:t>
+              <w:t xml:space="preserve">International Nuclear Physics Conference INPC 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2001, Berkeley, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00010878v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00012213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New results on nuclear dependence of J/$\psi$ and $\psi'$ production in 450 GeV pA collisions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Abreu</w:t>
+                <w:t xml:space="preserve">Searching for QGP: the J/$\psi$ probe in the NA50/CERN experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-C. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5379,222 +5379,222 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Arnaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres de Moriond ``QCD and Hadronic Interactions'' 37</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Les Arcs, France</w:t>
+              <w:t xml:space="preserve">Intersections between Particle and Nuclear Physics 7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2000, Quebec, Canada. pp.341-345</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00011970v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00013554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of intermediate mass dimuons in nucleus nucleus collisions at the CERN SPS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New results on nuclear dependence of J/$\psi$ and $\psi'$ production in 450 GeV pA collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Shahoyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alexa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Arnaldi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Atayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Ultrarelativistic Nucleus-Nucleus Collisions - QM2001 15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2001, Stony Brook, United States. pp.539c-542c</w:t>
+              <w:t xml:space="preserve">Rencontres de Moriond ``QCD and Hadronic Interactions'' 37</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Les Arcs, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00013578v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00011970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charmonia suppression in p-A collisions at 450 GeV/c : new results from NA50</w:t>
+                <w:t xml:space="preserve">Enhancement of intermediate mass dimuons in nucleus nucleus collisions at the CERN SPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Alessandro</w:t>
@@ -5629,323 +5629,323 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Atayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quark Matter 2001 15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2001, Long Island, United States. pp.543c-546c</w:t>
+              <w:t xml:space="preserve">International Conference on Ultrarelativistic Nucleus-Nucleus Collisions - QM2001 15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2001, Stony Brook, United States. pp.539c-542c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00010996v1</w:t>
+                <w:t xml:space="preserve">in2p3-00013578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudorapidity distributions of charged particles in Pb-Pb collisions at SPS energies from the NA50 experiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N.C. Abreu</w:t>
+                <w:t xml:space="preserve">Evidence for deconfinement from the J/$\psi$ suppression pattern in Pb-Pb collisions by the NA50 experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alexa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Arnaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Atayan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Baglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Physics and Astrophysics of Quark Gluon Plasma 4</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2001, Jaipur, India. pp.1059-1065</w:t>
+              <w:t xml:space="preserve">International Conference on Quark Confinement and the Hadron Spectrum 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2000, Vienna, Austria. pp.357-360</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00014148v1</w:t>
+                <w:t xml:space="preserve">in2p3-00010878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charmonia states suppression and transverse momentum distribution in Pb-Pb collisions at the CERN SPS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NA50 results on Pb-Pb interactions at 158 GeV per nucleon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Jouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alexa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Arnaldi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Atayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on QCD Theory and Experiment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Martina Franca, Italy</w:t>
+              <w:t xml:space="preserve">CRIS 2000 Catania Relativistic Ions Studies 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2000, Acicastello, Italy. pp.157c-164c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00011667v1</w:t>
+                <w:t xml:space="preserve">in2p3-00008203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centrality states suppression and transverse momentum distribution in Pb-Pb collisions at the CERN SPS</w:t>
               </w:r>
@@ -6050,176 +6050,176 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00011668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NA50 results on Pb-Pb interactions at 158 GeV per nucleon</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Charmonia states suppression and transverse momentum distribution in Pb-Pb collisions at the CERN SPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alexa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Arnaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Atayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CRIS 2000 Catania Relativistic Ions Studies 3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2000, Acicastello, Italy. pp.157c-164c</w:t>
+              <w:t xml:space="preserve">International Workshop on QCD Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Martina Franca, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00008203v1</w:t>
+                <w:t xml:space="preserve">in2p3-00011667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charmonium suppression in Pb-Pb collisions and quark-gluon deconfinement</w:t>
+                <w:t xml:space="preserve">Enhancement of intermediate mass dimuons in nucleus-nucleus collisions at the CERN-SPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Alessandro</w:t>
@@ -6254,228 +6254,228 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Atayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structure of the Nucleus at the Dawn of the Century</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2000, Bologna, Italy. pp.91-97</w:t>
+              <w:t xml:space="preserve">Rencontres du Vietnam 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2000, Hanoi, Vietnam. pp.509-518</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00010877v1</w:t>
+                <w:t xml:space="preserve">in2p3-00011619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of the $\phi$ vector-meson in heavy ion collisions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M.C. Abreu</w:t>
+                <w:t xml:space="preserve">Charmonium suppression in Pb-Pb collisions and quark-gluon deconfinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alexa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Arnaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Atayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Strangeness in Quark Matter 5 Strangeness 2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2000, Berkeley, United States. pp.405-412</w:t>
+              <w:t xml:space="preserve">Structure of the Nucleus at the Dawn of the Century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2000, Bologna, Italy. pp.91-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00009787v1</w:t>
+                <w:t xml:space="preserve">in2p3-00010877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J/$\psi,\psi'$ and DY production in proton nucleus collisions at 450 GeV incident energy at the NA50 experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M-C. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6675,152 +6675,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00007901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of intermediate mass dimuons in nucleus-nucleus collisions at the CERN-SPS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Abreu</w:t>
+                <w:t xml:space="preserve">Production of the $\phi$ vector-meson in heavy ion collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Quintans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alexa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Arnaldi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Atayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres du Vietnam 4</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2000, Hanoi, Vietnam. pp.509-518</w:t>
+              <w:t xml:space="preserve">International Conference on Strangeness in Quark Matter 5 Strangeness 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2000, Berkeley, United States. pp.405-412</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00011619v1</w:t>
+                <w:t xml:space="preserve">in2p3-00009787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Results from the NA50 experiment on J/$\psi$ suppression in PbPb collisions at the CERN SPS</w:t>
               </w:r>
@@ -7050,182 +7050,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00009924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J/$\psi$ suppression in ultrarelativistic heavy-ion collisions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Abreu</w:t>
+                <w:t xml:space="preserve">Study of J/$\Psi$ suppression in Pb-Pb collisions at the CERN SPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. de Falco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alexa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Arnaldi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Atayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Nuclear Reaction Mechanisms 9</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2000, Varenna, Italy</w:t>
+              <w:t xml:space="preserve">International Europhysics Conference on High Energy Physics HEP-EPS 99</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1999, Tampere, Finland. pp.959-961</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00012153v1</w:t>
+                <w:t xml:space="preserve">in2p3-00007902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latest results from NA50 on J/$\psi$ suppression and multiplicity distributions in Pb-Pb collisions at 158GeV/c</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Beole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M C. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7270,218 +7270,218 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 38</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2000, Bormio, Italy. pp.231-240c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00005414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">$\phi$ production in Pb-Pb collisions at 158 GeV/c per nucleon in the NA50 experiment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M.C. Abreu</w:t>
+                <w:t xml:space="preserve">J/$\psi$ suppression in ultrarelativistic heavy-ion collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alexa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Arnaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Atayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 38</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2000, Bormio, Italy. pp.231-240</w:t>
+              <w:t xml:space="preserve">International Conference on Nuclear Reaction Mechanisms 9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2000, Varenna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00005349v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00012153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Summary of J/$\psi$ suppression data and preliminary results on multiplciity distributions in Pb-Pb collisions from the NA50 experiment</w:t>
+                <w:t xml:space="preserve">$\phi$ production in Pb-Pb collisions at 158 GeV/c per nucleon in the NA50 experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Idzik</w:t>
+                <w:t xml:space="preserve">L. Villatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7504,109 +7504,109 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Arnaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Multiparticle Dynamics 29</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1999, Providence,Rhod Island, United States</w:t>
+              <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 38</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2000, Bormio, Italy. pp.231-240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00012123v1</w:t>
+                <w:t xml:space="preserve">in2p3-00005349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strangeness measurements in NA50 experiment with Pb projectiles</w:t>
+                <w:t xml:space="preserve">Summary of J/$\psi$ suppression data and preliminary results on multiplciity distributions in Pb-Pb collisions from the NA50 experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.P. Comets</w:t>
+                <w:t xml:space="preserve">D. Idzik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7629,73 +7629,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Arnaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Particles and Nuclei. 15 PANIC '99</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1999, Uppsala, Sweden. pp.721c-724c</w:t>
+              <w:t xml:space="preserve">International Symposium on Multiparticle Dynamics 29</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1999, Providence,Rhod Island, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00005337v1</w:t>
+                <w:t xml:space="preserve">in2p3-00012123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charmonium production in Pb-Pb collisions</w:t>
               </w:r>
@@ -7800,313 +7800,313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00005338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charmonium production in Pb-Pb collisions at 158 A GeV</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strangeness measurements in NA50 experiment with Pb projectiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Comets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Allessandro</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alexa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Arnaldi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indian Summer School on the Relativistic Heavy-Ion Physics 12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1999, Prague, Czech Republic. pp.114-119</w:t>
+              <w:t xml:space="preserve">International Conference on Particles and Nuclei. 15 PANIC '99</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1999, Uppsala, Sweden. pp.721c-724c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00019692v1</w:t>
+                <w:t xml:space="preserve">in2p3-00005337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of J/$\Psi$ suppression in Pb-Pb collisions at the CERN SPS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Charmonium production in Pb-Pb collisions at 158 A GeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. de Falco</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B. Alessandro</w:t>
+                <w:t xml:space="preserve">B. Allessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alexa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Arnaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Europhysics Conference on High Energy Physics HEP-EPS 99</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1999, Tampere, Finland. pp.959-961</w:t>
+              <w:t xml:space="preserve">Indian Summer School on the Relativistic Heavy-Ion Physics 12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1999, Prague, Czech Republic. pp.114-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00007902v1</w:t>
+                <w:t xml:space="preserve">in2p3-00019692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">$\phi \rho$ and $\omega$ production in Pb-Pb collisions at 158GeV/c$^2$ per nucleon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Willis</w:t>
+                <w:t xml:space="preserve">Dimuon enhancement in nucleus-nucleus ultrarelativistic interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bordalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M C. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -8133,543 +8133,543 @@
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Arnaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Ultra-Relativistic Nucleus-Nucleus Collisions 14 Quark matter'99</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 1999, Torino, Italy. pp.534c-547c</w:t>
+              <w:t xml:space="preserve">, May 1999, Torino, Italy. pp.538c-541c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00007732v1</w:t>
+                <w:t xml:space="preserve">in2p3-00007735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent results on intermediate mass dimuon production</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">$\phi \rho$ and $\omega$ production in Pb-Pb collisions at 158GeV/c$^2$ per nucleon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Willis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M C. Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Alexa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Arnaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop CERN on Charm Production in Nucleus-Nucleus Collisions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 1999, Geneve, Switzerland</w:t>
+              <w:t xml:space="preserve">International Conference on Ultra-Relativistic Nucleus-Nucleus Collisions 14 Quark matter'99</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1999, Torino, Italy. pp.534c-547c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00003818v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00007732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The elliptic flow of neutral transverse energy in heavy ion interactions at SPS energies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent results on intermediate mass dimuon production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Ultra-Relativistic Nucleus-Nucleus Collisions 14 Quark matter'99</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1999, Torino, Italy. pp.345c-348c</w:t>
+              <w:t xml:space="preserve">Workshop CERN on Charm Production in Nucleus-Nucleus Collisions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 1999, Geneve, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00007734v1</w:t>
+                <w:t xml:space="preserve">in2p3-00003818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The elliptic flow of neutral transverse energy in heavy ion interactions at SPS energies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M.C. Abreu</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Saturnini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M C. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alexa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Arnaldi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QM'99 Quark Matter '99, International Conference on Ultra-Relativistic Nucleus-Nucleus Collisions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1999, Turin, Italy. pp.345c-348c</w:t>
+              <w:t xml:space="preserve">International Conference on Ultra-Relativistic Nucleus-Nucleus Collisions 14 Quark matter'99</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1999, Torino, Italy. pp.345c-348c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00010999v1</w:t>
+                <w:t xml:space="preserve">in2p3-00007734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fission of lead projectiles in Pb-nucleus collisions at the SPS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M C. Abreu</w:t>
+                <w:t xml:space="preserve">The elliptic flow of neutral transverse energy in heavy ion interactions at SPS energies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alexa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Arnaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Ultra-Relativistic Nucleus-Nucleus Collisions 14 Quark matter'99</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1999, Torino, Italy. pp.321c-324c</w:t>
+              <w:t xml:space="preserve">QM'99 Quark Matter '99, International Conference on Ultra-Relativistic Nucleus-Nucleus Collisions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1999, Turin, Italy. pp.345c-348c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00007733v1</w:t>
+                <w:t xml:space="preserve">in2p3-00010999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latest results from NA50 on J/$\psi$ suppression in Pb-Pb collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cicalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M C. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8714,93 +8714,93 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Ultra-Relativistic Nucleus-Nucleus Collisions 14 Quark matter'99</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1999, Torino, Italy. pp.93c-103c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00007736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimuon enhancement in nucleus-nucleus ultrarelativistic interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Bordalo</w:t>
+                <w:t xml:space="preserve">Fission of lead projectiles in Pb-nucleus collisions at the SPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Vercellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M C. Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -8827,69 +8827,69 @@
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Arnaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Ultra-Relativistic Nucleus-Nucleus Collisions 14 Quark matter'99</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 1999, Torino, Italy. pp.538c-541c</w:t>
+              <w:t xml:space="preserve">, May 1999, Torino, Italy. pp.321c-324c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00007735v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00007733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9612,51 +9612,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221774v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capelli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Farhi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020479v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alessandro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alexa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arnaldi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Atayan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baglin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2003-01539-y" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00112324v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/APH.19.2004.3-4.33" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NVWC52VJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021733v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.69.034904" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012438v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(02)03265-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KTJ05635-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013711v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Astruc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(02)03267-7" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJN8NTLR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011383v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Abreu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(02)01353-9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011381v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(02)01352-7" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010537v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M C. Abreu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(01)01225-4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008256v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(01)00019-3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009703v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100520000373" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007753v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(00)00237-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004557v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02394269v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141839v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Torny" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Danjean" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pouyllau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/proceedings.elpub.2019.22" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171552v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119728v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167011v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01002815v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Berthaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Gustedt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Kirchner" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Loiseau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-409-1-78" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024210v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/5/1/008" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024631v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jouan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/30/1/033" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-K82GCNWH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013793v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020131v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012336v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.S. Topilskaya" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014144v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022313v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012334v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cortese" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014017v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012891v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quintans" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0920-5632(03)90490-7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8FMJD9GF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013794v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Kurepin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012335v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ramello" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014145v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Borges" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013667v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bordalo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.C. Abreu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013579v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abreu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011890v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012201v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011669v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011439v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Prino" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C. Abreu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011530v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Idzik" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012213v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013554v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ramos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010878v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011970v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Shahoyan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013578v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010996v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014148v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011667v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011668v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008203v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010877v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009787v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009530v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007901v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011619v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009840v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monteno" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009924v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Saturnini" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012153v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005414v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beole" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005349v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Villatte" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012123v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Idzik" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005337v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Comets" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005338v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Marco" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019692v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Allessandro" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007902v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Falco" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007732v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Willis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003818v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007734v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010999v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007733v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vercellin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007736v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cicalo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007735v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427473v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Minel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bunel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Desseigne" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauret" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02940860v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889863v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00690558v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadia Kilouchi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00000001v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001LYO10009" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221774v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capelli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Farhi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020479v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alessandro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alexa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arnaldi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Atayan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baglin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2003-01539-y" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00112324v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/APH.19.2004.3-4.33" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NVWC52VJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021733v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.69.034904" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013711v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Astruc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(02)03267-7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJN8NTLR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012438v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(02)03265-3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KTJ05635-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011383v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Abreu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(02)01353-9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011381v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(02)01352-7" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008256v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M C. Abreu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(01)00019-3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010537v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(01)01225-4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009703v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100520000373" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007753v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(00)00237-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004557v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02394269v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141839v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Torny" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Danjean" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pouyllau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/proceedings.elpub.2019.22" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171552v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119728v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167011v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01002815v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Berthaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Gustedt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Kirchner" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Loiseau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-409-1-78" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024210v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/5/1/008" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024631v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jouan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/30/1/033" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-K82GCNWH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013667v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bordalo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.C. Abreu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020131v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014144v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012336v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.S. Topilskaya" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013793v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022313v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012334v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cortese" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012335v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ramello" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013794v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Kurepin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014017v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012891v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quintans" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0920-5632(03)90490-7" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8FMJD9GF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014145v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Borges" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010996v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abreu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014148v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013579v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011890v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012201v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011669v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011439v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Prino" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C. Abreu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011530v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Idzik" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012213v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013554v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ramos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011970v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Shahoyan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013578v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010878v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008203v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011668v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011667v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011619v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010877v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009530v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007901v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009787v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009840v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monteno" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009924v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Saturnini" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007902v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Falco" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005414v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beole" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012153v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005349v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Villatte" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012123v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Idzik" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005338v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Marco" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005337v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Comets" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019692v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Allessandro" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007735v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007732v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Willis" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003818v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007734v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010999v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007736v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cicalo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007733v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vercellin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427473v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Minel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bunel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Desseigne" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauret" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02940860v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889863v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00690558v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadia Kilouchi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00000001v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001LYO10009" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>