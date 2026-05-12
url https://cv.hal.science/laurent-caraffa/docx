--- v0 (2026-03-15)
+++ v1 (2026-05-12)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Caraffa </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RefinedFields: Radiance Fields Refinement for Planar Scene Representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Kassab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Schnepf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Franceschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caraffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318414v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Guided Bilateral Filter: When the Joint/Cross Bilateral Filter Becomes Robust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caraffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Tarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (4), pp 1199-1208. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2015.2389617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Stereo and Atmospheric Veil Depth Cues for 3D Reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caraffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Tarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPSJ Transactions on Computer Vision and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (2), pp. 1-11. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2197/ipsjtcva.6.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01051487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision Enhancement in Homogeneous and Heterogeneous Fog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Tarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hautière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caraffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Cord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Halmaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Intelligent Transportation Systems Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Vision in inclement weather, 4 (2), pp.6-20. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MITS.2012.2189969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DSI-3D: Differentiable Search Index for Point Cloud Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahine-Nicolas Zede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caraffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouet-Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Content-Based Multimedia Indexing (CBMI'25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bringing NeRFs to the Latent Space: Inverse Graphics Autoencoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Schnepf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Kassab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Franceschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caraffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavian Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Learning Representations (ICLR'25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Singapore, Singapore. pp.1-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760484v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast 3D point clouds retrieval for Large-scale 3D Place Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahine-Nicolas Zede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caraffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouet-Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS, journées francophones des jeunes chercheurs en vision par ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Le Croisic, France. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2502.21067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring 3D-aware Latent Spaces for Efficiently Learning Numerous Scenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Schnepf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Kassab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Franceschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caraffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavian Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning 3D with Multi-View Supervision workshop (3DMV) - Computer Vision and Pattern Recognition Conference (CVPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Seattle, United States. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2403.11678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509207v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiently Distributed Watertight Surface Reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caraffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 International Conference on 3D Vision (3DV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tile & Merge: Distributed Delaunay Triangulations for Cloud Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caraffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Yirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Big Data 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Los Angeles, United States. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BigData47090.2019.9006534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provably Consistent Distributed Delaunay Triangulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caraffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Yirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Annals of the Photogrammetry, Remote Sensing and Spatial Information Sciences (ISPRS Annals)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Nice, France. pp.195-202, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-annals-V-2-2020-195-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D watertight mesh generation with uncertainties from ubiquitous data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caraffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Conference on Computer Vision (ACCV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Taipei, Taiwan. pp.377--391, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-54190-7_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending alpha-expansion to a larger set of regularization functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Paget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Tarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caraffa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, QUEBEC, Canada. 5p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D octree based watertight mesh generation from ubiquitous data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caraffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Geospatial Week 2015, GeoBigData workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, La Grande Motte, France. pp.613--617, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsarchives-XL-3-W3-613-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daytime Fog Detection and Density Estimation with Entropy Minimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caraffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Tarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Annals of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Switzerland. pp 25-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markov Random Field Model for Single Image Defogging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caraffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Tarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Intelligent Vehicle Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Australia. pp 994-999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereo Reconstruction and Contrast Restoration in Daytime Fog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caraffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Tarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Conference on Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, France. pp 13-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtrage bilatéral guidé des images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caraffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Tarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants SPI-STIC de l'IFSTTAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de fonction pseudo-booléennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caraffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Tarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Paget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michaël Peigney. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimisation de formes en sciences de l'ingénieur : Méthodes et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux - IFSTTAR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.139-168, 2018, Les collections de l'IFSTTAR, 978-2-85782-744-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fused-Planes: Why Train a Thousand Tri-Planes When You Can Share?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Kassab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Schnepf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Franceschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caraffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavian Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761470v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BEDS: Bayesian Emergent Dissipative Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caraffa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LASTIG. 2026, pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction 3D à partir de paires stéréoscopiques en conditions dégradées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caraffa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement des images [eess.IV]. Université de Paris VI, Pierre et Marie Curie, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01365130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId61"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Caraffa </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RefinedFields: Radiance Fields Refinement for Planar Scene Representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Kassab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Schnepf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Franceschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caraffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318414v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Guided Bilateral Filter: When the Joint/Cross Bilateral Filter Becomes Robust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caraffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Tarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (4), pp 1199-1208. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2015.2389617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Stereo and Atmospheric Veil Depth Cues for 3D Reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caraffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Tarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPSJ Transactions on Computer Vision and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (2), pp. 1-11. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2197/ipsjtcva.6.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01051487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision Enhancement in Homogeneous and Heterogeneous Fog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Tarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hautière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caraffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Cord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Halmaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Intelligent Transportation Systems Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Vision in inclement weather, 4 (2), pp.6-20. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MITS.2012.2189969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast 3D point clouds retrieval for Large-scale 3D Place Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahine-Nicolas Zede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caraffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouet-Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS, journées francophones des jeunes chercheurs en vision par ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Le Croisic, France. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2502.21067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DSI-3D: Differentiable Search Index for Point Cloud Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahine-Nicolas Zede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caraffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouet-Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Content-Based Multimedia Indexing (CBMI'25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bringing NeRFs to the Latent Space: Inverse Graphics Autoencoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Schnepf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Kassab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Franceschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caraffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavian Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Learning Representations (ICLR'25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Singapore, Singapore. pp.1-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760484v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring 3D-aware Latent Spaces for Efficiently Learning Numerous Scenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Schnepf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Kassab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Franceschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caraffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavian Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning 3D with Multi-View Supervision workshop (3DMV) - Computer Vision and Pattern Recognition Conference (CVPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Seattle, United States. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2403.11678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509207v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiently Distributed Watertight Surface Reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caraffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 International Conference on 3D Vision (3DV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tile & Merge: Distributed Delaunay Triangulations for Cloud Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caraffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Yirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Big Data 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Los Angeles, United States. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BigData47090.2019.9006534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provably Consistent Distributed Delaunay Triangulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caraffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Yirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Annals of the Photogrammetry, Remote Sensing and Spatial Information Sciences (ISPRS Annals)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Nice, France. pp.195-202, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-annals-V-2-2020-195-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D watertight mesh generation with uncertainties from ubiquitous data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caraffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Conference on Computer Vision (ACCV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Taipei, Taiwan. pp.377--391, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-54190-7_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending alpha-expansion to a larger set of regularization functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Paget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Tarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caraffa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, QUEBEC, Canada. 5p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D octree based watertight mesh generation from ubiquitous data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caraffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Geospatial Week 2015, GeoBigData workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, La Grande Motte, France. pp.613--617, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsarchives-XL-3-W3-613-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daytime Fog Detection and Density Estimation with Entropy Minimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caraffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Tarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Annals of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Switzerland. pp 25-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markov Random Field Model for Single Image Defogging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caraffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Tarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Intelligent Vehicle Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Australia. pp 994-999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereo Reconstruction and Contrast Restoration in Daytime Fog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caraffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Tarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Conference on Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, France. pp 13-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtrage bilatéral guidé des images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caraffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Tarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants SPI-STIC de l'IFSTTAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de fonction pseudo-booléennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caraffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Tarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Paget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michaël Peigney. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimisation de formes en sciences de l'ingénieur : Méthodes et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux - IFSTTAR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.139-168, 2018, Les collections de l'IFSTTAR, 978-2-85782-744-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fused-Planes: Why Train a Thousand Tri-Planes When You Can Share?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Kassab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Schnepf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Franceschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caraffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavian Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761470v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BEDS: Bayesian Emergent Dissipative Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caraffa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LASTIG. 2026, pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction 3D à partir de paires stéréoscopiques en conditions dégradées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caraffa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement des images [eess.IV]. Université de Paris VI, Pierre et Marie Curie, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01365130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId61"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318414v4" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kassab" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schnepf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Franceschi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caraffa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Mary" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215837v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Tarel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charbonnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2015.2389617" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01051487v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2197/ipsjtcva.6.1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00707039v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tarel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hauti&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cord" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Halmaoui" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MITS.2012.2189969" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345963v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahine-Nicolas Zede" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouet-Brunet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760484v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavian Vasile" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046766v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2502.21067" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509207v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2403.11678" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380593v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Marchand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Br&#233;dif" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vallet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535021v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooran Memari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Yirci" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData47090.2019.9006534" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551509v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-2-2020-195-2020" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882625v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54190-7_23" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215838v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Paget" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882668v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XL-3-W3-613-2015" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068534v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852870v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852835v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881503v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976512v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifsttar.fr/ressources-en-ligne/librairie/collections-ifsttar/ouvrages-edites-par-lifsttar/optimisation-de-formes-en-sciences-de-lingenieur/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761470v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441660v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01365130v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318414v4" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kassab" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schnepf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Franceschi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caraffa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Mary" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215837v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Tarel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charbonnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2015.2389617" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01051487v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2197/ipsjtcva.6.1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00707039v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tarel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hauti&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cord" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Halmaoui" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MITS.2012.2189969" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046766v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahine-Nicolas Zede" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouet-Brunet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2502.21067" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345963v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760484v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavian Vasile" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509207v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2403.11678" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380593v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Marchand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Br&#233;dif" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vallet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535021v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooran Memari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Yirci" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData47090.2019.9006534" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551509v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-2-2020-195-2020" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882625v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54190-7_23" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215838v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Paget" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882668v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XL-3-W3-613-2015" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068534v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852870v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852835v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881503v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976512v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifsttar.fr/ressources-en-ligne/librairie/collections-ifsttar/ouvrages-edites-par-lifsttar/optimisation-de-formes-en-sciences-de-lingenieur/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761470v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441660v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01365130v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>