--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:132.87197231834px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Cassayre </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de Recherche CNRS au Laboratoire de Génie Chimique (Université de Toulouse)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurent-cassayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6876-6086</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">091585120</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CV</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplômes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">2015	Habilitation à Diriger les Recherches, Institut National Polytechnique de Toulouse, France2005  Doctorat en Génie des Procédés, Université de Toulouse, France2000 	Master en Chimie Analytique, Université Paris VI, France2000	Dplôme d'ingénieur ESPCI-ParisTech, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Postes occupés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Position actuelle  Directeur de recherches CNRS, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratoire de Génie Chimique (LGC)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Toulouse, France.2017                      Chercheur invité (3 mois) à l'Ecole Polytechnique de Montreal, Canada.2006-2021	           Chargé de recherches CNRS, Laboratoire de Génie Chimique, Toulouse, France.2005-2006	           Postdoc à l'Institut des Transuraniens, EU Joint Research Centre, Karlsruhe, Allemagne.2002-2005            Doctorant CIFRE (Aluminium Pechiney), Laboratoire de Génie Chimique, Toulouse, France.2000-2001	           Assistant de recherche, Material Science Department, University of Toronto, Canada.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis septembre 2022, directeur du </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GDR Prométhée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> dédié aux procédés hydrométallurgiques (orgranisation de </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">journées annuelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et de </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">webinaires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Activités de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Au cours des dix dernières années, mes activités de recherche ont été consacrées au développement d'approches combinées et génériques visant à la compréhension, à la mise en œuvre et à l'optimisation des processus chimiques et métallurgiques. Les trois piliers de cette approche sont basés sur les calculs d'équilibre thermodynamique, la caractérisation des matériaux et le travail expérimental à l'échelle pilote. Ces activités sont majoritairement :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">La modélisation thermodynamique, notamment les équilibres solides-liquides  (FactSage, OLI system, Phreeqc)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L'étude de réactions solide-liquide, principalement dans les opérations de lixiviation et de précipitation de systèmes minéraux (typiquement dans des réacteurs à l'échelle 1L).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Les mesures des données d'équilibres (activité de l'eau, solubilité, densité) et le paramétrage de modèles (SIT, Pitzer, modèle quasi-chimique modifié) avec l'approche Calphad.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">La caractérisation de phases solides et liquides avec des techniques complémentaires (ICP-OES, SEM, TGA, DSC, XRD, XPS)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines d'application:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Récupération de métaux à partir de sources primaires (chalcopyrite) et secondaires (notamment batteries usagées de plomb, nickel-métal hydrure et  lithium-ion)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Systèmes hydrométallurgiques et pyrométallurgiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Développement d'un réacteur de lixiviation innovant (voir cette </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">vidéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Capture et utilisation du carbone (carbonatation minérale)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets financés récents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">2023-2027	LULABAT - Flexible, sustainable and cost-effective innovative recycling process of spent lithium-ion batteries. ANR funding (National program </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEPR Recyclage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), PI LGC.2023-2026   FeMineTal - Coping with urban mining in the energy transition. TIRIS-University of Toulouse, PI LGC.2019-2023   BIOMECALIX - A novel mechanically enhanced bioleaching process. ANR funding, PI (</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">site</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).2019-2022   RECYCL’BATT - Battery recycling processes: description of operating chains, experimental studies and thermodynamic modeling of metal recovery stages. MITI CNRS, PI.2017-2020   SuperPhosphate - Valorization of an intermediate product of the fluorosilicic acid conversion. Eiffel scholarship & Technological transfer from SATT-Toulouse, PI.2016-2019   DELAFOSSITE- Towards thermodynamic modelling of delafossite systems, University of Toulouse and Occitanie Region, PI LGC.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux interdisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Collaboration interdisciplinaires : science des matériaux, sciences de l'univers, sciences humaines et sociales.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of particle size on bioleaching of chalcopyrite at moderate temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Hubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Joulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dakkoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerals Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 236, pp.109885. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mineng.2025.109885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfluidic reactor development for isothermal kinetic measurements of sugars hydrolysis and global kinetics determination by model-fitting approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saartjie Gouws</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brocus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐jacques Letourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Carrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reaction Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (1), pp.48-69. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4RE00297K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversion of Sodium-Rare Earth Double Sulfate Salts Prepared from Spent NiMH Batteries: Comparison of Precipitation Pathways as Oxalate, Hydroxide, and Carbonate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laskar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Guzhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Barnabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Biscans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sustainable Metallurgy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40831-025-01173-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO2 mineralization of bottom ash and decarbonation of waste-to-energy plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Dandach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of CO2 Utilization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 99, pp.103169. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcou.2025.103169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case-based analysis of mechanically-assisted leaching for hydrometallurgical extraction of critical metals from ores and wastes: application in chalcopyrite, ferronickel slag, and Ni-MH black mass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laskar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dakkoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Biscans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, GDR Prométhée – French Research Network on Hydrometallurgical Processes for Primary and Secondary Resources, 27 (S4), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crchim.325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Camfre : Vers le développements ambitieux de couches d'alumine conductrices élaborées par oxydation micro-arc pour des applications connectiques en environnement sévère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arurault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hugou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitements et Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 485 (11), pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion mechanisms of Al2O3-SiC-C refractory castables by iron and slag based on post-mortem analysis of industrial samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sina Darban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Chiartano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Lacarrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16, pp.100453. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceram.2023.100453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-pressure carbonation of mortar as a model for recycled concrete aggregates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samba Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Condoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Camy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Supercritical Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 198, pp.105932. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.supflu.2023.105932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrometallurgical Processing of Chalcopyrite by Attrition-Aided Leaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dakkoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Joulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Hubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Engineering Au</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (3), pp.195-209. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsengineeringau.2c00051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective Precipitation of Rare Earth Double Sulfate Salts from Industrial Ni–MH Battery Leachates: Impact of Downstream Processing on Product Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Guzhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Barnabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coppey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Biscans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (12), pp.574. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/batteries9120574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical processes for the recovery of valuable metals from spent nickel metal hydride batteries: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Guzhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Zielinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Biscans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 170, pp.112983. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2022.112983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863165v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of the depassivation effect of attrition on magnesium silicates' direct aqueous carbonation products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Dufourny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Esvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscillia Laniesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fclim.2022.946735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interdisciplinarité en actes : le recyclage artisanal du plomb dans les ateliers de l’Uttar Pradesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lhoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi de Bercegol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shankare Gowda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Macouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22, pp.47-74. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/traces.14686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03928585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of a Two-Step Aqueous Process for the Valorization of Sodium Fluorosilicate (Na2SiF6), an Intermediate Product of the Fluorosilicic Acid Conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samba Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Toure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falilou Sambe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste and Biomass Valorization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.547-562. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12649-021-01496-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbonation of Calcium Silicate Hydrates as Secondary Raw Material from the Recovery of Hexafluorosilicic Acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samba Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Pisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Ousmane Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samba Mody Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (18), pp.6023-6032. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.2c00898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-kinetic modelling of the acidic leaching of anorthosite: Key learnings toward the conception of a sustainable industrial process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Neron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Zhuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Manero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerals Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 180, pp.107500. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mineng.2022.107500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilot-Scale Lanthanide Precipitation from Sulfate-Based Spent Ni-MH Battery Leachates: Thermodynamic-Based Choice of Operating Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Zielinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coppey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Biscans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (10), pp.5943-5954. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.1c00834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of highly supersaturated vanadium electrolyte solution and characterization of precipitated phases for Vanadium Redox Flow Battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waldemir Moura Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Quaranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranine El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 61, pp.436-445. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jechem.2021.01.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid metal embrittlement and deformation induced martensite: The case of 316 L austenitic steel LME by liquid eutectic gallium-indium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Baketi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Barkia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 192, pp.109850. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2021.109850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the presence of solid particles, on the vanadyl sulfate (VOSO4) oxidation current</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yendoube Charles Sano Moyeme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranine El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 373, pp.137909. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2021.137909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of pyrolysis to remove hydrogen from an organic nuclear waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiya Duan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Ablitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 401, pp.123367. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2020.123367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic and Structural Properties of CuCrO 2 and CuCr 2 O 4 : Experimental Investigation and Phase Equilibria Modeling of the Cu–Cr–O System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Schorne Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chartrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Barnabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 125 (27), pp.15069-15084. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c04179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Properties of Ferritchromite and Cr‐Magnetite and Monitoring of Cr‐Spinels Alteration in Ultramafic and Mafic Rocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hodel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Macouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Ivan Ferrreira Trindade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jefferson F.D.F. Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Respaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (11), pp.0. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020GC009227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03116531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaching mechanisms of industrial powders of spent nickel metal hydride batteries in a pilot‐scale reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Zielinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Destrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coppey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemSusChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (3), pp.616-628. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cssc.201902640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combustion of nickel hyperaccumulator plants investigated by experimental and thermodynamic approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hazotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Laubie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.M. Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-O. Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 160, pp.162-174. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2020.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights Into Nickel Slag Carbonation in a Stirred Bead Mill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Benhamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouher Diouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fceng.2020.588579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03021077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-analytical methodology for the characterization of industrial samples of spent Ni-MH battery powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Zielinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Floquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Macouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Destrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 118, pp.677-687. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wasman.2020.09.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of thermodynamic data for CuCrO2 delafossite from calorimetric measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Schorne-Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Janghorban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lomello-Tafin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Pisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Mikaelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 680, pp.178345. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tca.2019.178345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-depth study of the influence of electrolyte composition on coatings prepared by plasma electrolytic oxidation of TA6V alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Laveissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Cerda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arurault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 361, pp.50-62. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2018.12.122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic study of the dissolution of vanadyl sulfate and vanadium pentoxide in sulfuric acid aqueous solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranine El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Biscans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 199, pp.123-136. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2019.01.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights on the Stability and Cationic Nonstoichiometry of CuFeO2 Delafossite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Schorne-Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Presmanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Barnabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (9), pp.6431-6444. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b00651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyrolysis of Epoxy resin in a pilot furnace mass balance and parametric study on operating conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Duan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Fiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ablitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02339865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Nickel on Biomass Pyro-Gasification: Coupled Thermodynamic and Experimental Investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Dirion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Nzihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Joulia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, ESCAPE-27 - European Symposium on Computer-Aided Process Engineering, Barcelona, Spain, Oct. 1–5, 2017, 57 (30), p.9788-9797. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.7b05201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonium-controlled nano-fibrillar boehmite synthesis through electrolysis from aluminate solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Trompette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Teychené</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Physical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, vol.18 (18), pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Investigation of Co–Cu, Mn–Co, and Mn–Cu Redox Materials Applied to Solar Thermochemical Energy Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Abanades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (7), pp.3385-3395. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaem.8b00554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed Co, Cu and Mn-based metal oxides for thermochemical energy storage application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Abanades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.100003. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5067124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed Metal Oxide Systems Applied to Thermochemical Storage of Solar Energy: Benefits of Secondary Metal Addition in Co and Mn Oxides and Contribution of Thermodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Abanades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (12), pp.2618. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app8122618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Nickel impregnation on Wood Gasification Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Dirion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Joulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Nzihou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste and Biomass Valorization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (8), pp.2843-2852. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12649-017-9911-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-temperature thermochemical energy storage based on redox reactions using Co-Fe and Mn-Fe mixed metal oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Abanades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 253, pp.6 - 14. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2017.05.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of a pyrolysis process for the elimination of epoxy resin from embedded nuclear fuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziza Chairat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiya Duan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Ablitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Aided Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 40, pp.343-348. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-444-63965-3.50059-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and thermodynamic study of Co-Fe and Mn-Fe based mixed metal oxides for thermochemical energy storage application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Abanades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, SOLARPACES 2016: International Conference on Concentrating Solar Power and Chemical Energy Systems, 1850 (1), pp.090002. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4984451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bismuth behaviour during ancient processes of silver–lead production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 57, pp.56-68. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2015.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layer growth mechanisms on metallic electrodes under anodic polarization in cryolite-alumina melt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magaly Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 79, pp. 159-168. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2013.10.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery of actinides from actinide-aluminium alloys by chlorination: Part II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Soucek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Eloirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rikard Malmbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Meier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 447, pp. 38-45. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2013.12.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of electrochemical techniques to study the corrosion of metals in model fluoride melts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Delepech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 441, pp. 583-591. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2013.03.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of Zr(IV) in LiF-CaF2: stability with oxide ions and electroreduction pathway on inert and reactive electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 95, pp. 185-191. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2013.02.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation kinetics of a Ni-Cu based cermet at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Honvault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Palau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68, pp.154-161. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2012.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon recovery from silicon-iron alloys by electrorefining in molten fluorides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Bieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 96, pp. 97-102. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2013.02.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct electrochemical reduction of solid uranium oxide in molten fluoride salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, vol. 414, pp. 169-173. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2011.02.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen evolution as anodic reaction in molten LiF-CaF2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, vol. 56, pp. 4949-4952. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2011.03.131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00813228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery of actinides from actinide-aluminium alloys by chlorination: Part I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Soucek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rikard Malmbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 414, pp.12-18. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2011.04.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluoroacidity evaluation in molten salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Bieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, vol. 56, pp. 5022-5027. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2011.03.099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00813237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct electroreduction of oxides in molten fluoride salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pivato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 56, pp.5410-5415. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2011.02.109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon electrodeposition in molten fluorides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Bieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 62, pp.282-289. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2011.12.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical behaviour of thorium(IV) in molten LiF–CaF2 medium on inert and reactive electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, vol. 55 (n° 16), pp. 4758-4764. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.ELECTACTA.2010.03.073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of Low-Temperature Melting Electrolytes for the Aluminum Electrolysis Process: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Palau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 55 (11), pp.4549-4560. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/JE100214X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lanthanides extraction processes in molten fluoride media. Application to nuclear spent fuel reprocessing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 130 (1), pp.94-101. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluchem.2008.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical extraction of europium from molten fluoride media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, vol. 5 (n° 1), pp.281-287. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2009.08.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical study of the Eu(III)/Eu(II) system in molten fluoride media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 54 (26), pp.6361-6366. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2009.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrorefining of U-Pu-Zr-alloy fuel onto solid Aluminium cathodes in molten LiCl-KCl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Soucek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rikard Malmbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (4-5), pp.315-322. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/ract.2008.1493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the formation of U-Al alloys in the molten LiCl-KCl eutectic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concepción Caravaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rikard Malmbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Masset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 378 (1), pp.79-85. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2008.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03580134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical oxidation of binary copper-nickel alloys in cryolite melts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arurault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Palau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, vol. 49 (n° 9), pp.3610-3625. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2007.03.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of electrorefining of metallic alloy fuel onto solid Al cathodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rikard Malmbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Masset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rebizant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Serp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 360 (1), pp.49-57. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2006.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of electrochemical techniques to monitor free oxide content in molten fluoride media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of electroanalytical chemistry and interfacial electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 606 (1), pp.17-23. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jelechem.2007.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemistry of thorium in LiCl-KCl eutectic melts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Serp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Soucek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rikard Malmbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rebizant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 52 (26), pp.7432-7437. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2007.06.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silver as Anode in Cryolite—Alumina-Based Melts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Kucharik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 61 (2), pp.142-145. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/s11696-007-0011-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production d’aluminium par électrolyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1, pp.89-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anodic dissolution of metals in oxide-free cryolite melts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arurault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3 (10), pp.999-1004. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10800-005-6727-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing gas evolution on graphite and oxygen-evolving anodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torstein A. Utigard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOM Journal of the Minerals, Metals and Materials Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 54 (5), pp.41-45. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF02701696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni Metal and NiO Dissolution Kinetics in Acidic Media: Towards an Improvement of Ni-MH Battery Leaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laskar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Guzhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Biscans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Boston (MA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case-Based Analysis of Mechanically-Assisted Leaching for Hydrometallurgical Extraction of Critical Metals from Chalcopyrite, Ferronickel Slag, and Ni-MH Black Mass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Laskar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dakkoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Biscans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Boston (MA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of Cu Extraction from Chalcopyrite by Implementation of In Situ Attrition in Bioleaching Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gwénaëlle Guezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Hubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Joulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 63rd Conference of Metallurgists, COM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Halifax, Canada. pp.1093-1095, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-67398-6_183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards improvement of transverse electrical conductivity of oxide coatings formed by plasma electrolytic oxidation on aluminium alloys by incorporation of silver particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hugou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laskar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1rst International Conference on Surface Science, Engineering &amp; Technology (SSET 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Manchester (UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le recyclage artisanal des métaux, une circularité invisible et spontanée mais à quel prix environnemental ? Cas du plomb en Inde.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lhoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Macouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi de Bercegol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Interdisciplinaire sur l’Économie Circulaire - CIEC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toulouse [UT], Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decarbonation of waste-to-energy plants by CO2 mineralization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Dandach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Thunin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Greenhouse Gas Control Technologies (GHGT 16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery of valuable metals from industrial leachates of spent ni metal hydride batteries by precipitation processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Guzhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coppey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Biscans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Orlando (Florida), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecodesign of a process for dimethyl carbonate: Influence of the degree of modelling of the methanolysis of urea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivonne Rodriguez-Donis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France. pp.07009, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/202337907009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental assessment of the supercritical carbonation of recycled concrete aggregates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samba Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Condoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Camy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Supercritical Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioleaching of chalcopyrite: the effect of particle size on passivation, bacterial growth and activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Hubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Joulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dakkoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Biohydrometallurgy Symposium (IBS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Perth, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'attrition sur les communautés bactériennes dans un procédé de biolixiviation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Hubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Joulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dakkoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème congrès de la Société Française de Génie des Procédés (SFGP) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of rare-earths oxalates from double sulfate salts obtained by selective precipitation of Ni-MH battery leachates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Guzhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Barnabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coppey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th World Congress on Particle Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomass fast pyrolysis: Chemistry and thermodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Nasfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Ajam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Salvador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU21 - EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online, Germany. 2 p., </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-2878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A thermodynamic model representing solid-liquid equilibria in the VOSO4-H2SO4-H2O system based on water activity and solubility measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Teychené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Quaranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranine El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st European Symposium on Applied Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris/virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeking hydrometallurgical pathways for chalcopyrite leaching: development of a thermodynamic model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Salomé Touchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th Conference of Metallurgists Hosting the International Copper Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Vancouver (BC), Canada. pp.594520.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation du CO2 par carbonatation minérale avec le procédé d'attrition lixiviante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée ACV pour la valorisation du CO2 - ADEME / ClubCO2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a hybrid leaching process for mineral carbonation of magnesium silicates: learnings and issues raised from combined experimental and geochemical modelling approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Leclaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Accelerated Carbonation for Environmental and Material Engineering (ACEME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Newcastle NSW, Australia, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiding mineralization process development with geochemical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GHGT-14, 14th International Conference on Greenhouse Gas Control Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Melbourne, Australia. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche thermodynamique du procédé de lixiviation pour la récupération des métaux - Cas de la chalcopyrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Salomé Touchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Nancy, France. pp.4.1-4.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the relevance of thermodynamics to predict the behaviour of inorganics during CO2 gasification of willow wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Dirion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Joulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Nzihou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCAPE 2017 - 27th European Symposium on Computer Aided Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Barcelona, Spain. p.2671-2676, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-444-63965-3.50447-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining the operating conditions of the attrition-leaching process using thermodynamic process modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Benhamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouher Diouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPC 2016: XXVIII International Mineral Processing Congress Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Québec, Canada. pp. 1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of heavy metals during gasification of phytoextraction plants: thermochemical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Dirion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Nzihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Joulia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSE - 12th International Symposium on Process Systems Engineering ; ESCAPE - 25th European Symposium on Computer Aided Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Copenhague, Denmark. pp.341-346, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-444-63578-5.50052-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery of Actinides from Actinide-Aluminium Alloys: Chlorination Route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rikard Malmbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Soucek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATALANTE 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Montpellier, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical study of the corrosion of metals in molten fluorides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorgen Finne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High-Temperature Corrosion and Protection of Materials Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Îles des Embiez, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation of stoichiometric nickel ferrites used as inert anodes for aluminium electrolysis in molten cryolite mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arurault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High-Temperature Corrosion and Protection of Materials Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Îles des Embiez, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrorefining of U-Pu-Zr alloy on solid Al electrodes in LiCl-KCl eutectic melt initially containing Zr ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Soucek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rikard Malmbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Glatz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Nuclear Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Bruxelles, Belgium. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actinides by Electrochemical Methods in Molten Chlorides Using Solid Aluminium Cathode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rikard Malmbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Serp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Soucek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBAL 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Boise, United States. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas Evolution on Graphite and Oxygen Evolving Anodes During Aluminium Electrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Plascencia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torstein A. Utigard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of The Minerals, Metals &amp; Materials Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, San Antonio, United States. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for recovering elemental silicon from cutting remains.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torgeir Ulset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stein Julrud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2008156372 (A2). 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carboscories : carbonatation minérale en Nouvelle-Calédonie. Rapport de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Augé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bodénan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Benhamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Programme Carboscories. Tome Nickel et Technologie, CNRT Nickel et son environnement. 2015, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02160828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId347"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:132.87197231834px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Cassayre </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de Recherche CNRS au Laboratoire de Génie Chimique (Université de Toulouse)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurent-cassayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6876-6086</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">091585120</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CV</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplômes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">2015	Habilitation à Diriger les Recherches, Institut National Polytechnique de Toulouse, France2005  Doctorat en Génie des Procédés, Université de Toulouse, France2000 	Master en Chimie Analytique, Université Paris VI, France2000	Dplôme d'ingénieur ESPCI-ParisTech, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Postes occupés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Position actuelle  Directeur de recherches CNRS, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratoire de Génie Chimique (LGC)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Toulouse, France.2017                      Chercheur invité (3 mois) à l'Ecole Polytechnique de Montreal, Canada.2006-2021	           Chargé de recherches CNRS, Laboratoire de Génie Chimique, Toulouse, France.2005-2006	           Postdoc à l'Institut des Transuraniens, EU Joint Research Centre, Karlsruhe, Allemagne.2002-2005            Doctorant CIFRE (Aluminium Pechiney), Laboratoire de Génie Chimique, Toulouse, France.2000-2001	           Assistant de recherche, Material Science Department, University of Toronto, Canada.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis septembre 2022, directeur du </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GDR Prométhée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> dédié aux procédés hydrométallurgiques (orgranisation de </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">journées annuelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et de </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">webinaires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Activités de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Au cours des dix dernières années, mes activités de recherche ont été consacrées au développement d'approches combinées et génériques visant à la compréhension, à la mise en œuvre et à l'optimisation des processus chimiques et métallurgiques. Les trois piliers de cette approche sont basés sur les calculs d'équilibre thermodynamique, la caractérisation des matériaux et le travail expérimental à l'échelle pilote. Ces activités sont majoritairement :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">La modélisation thermodynamique, notamment les équilibres solides-liquides  (FactSage, OLI system, Phreeqc)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L'étude de réactions solide-liquide, principalement dans les opérations de lixiviation et de précipitation de systèmes minéraux (typiquement dans des réacteurs à l'échelle 1L).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Les mesures des données d'équilibres (activité de l'eau, solubilité, densité) et le paramétrage de modèles (SIT, Pitzer, modèle quasi-chimique modifié) avec l'approche Calphad.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">La caractérisation de phases solides et liquides avec des techniques complémentaires (ICP-OES, SEM, TGA, DSC, XRD, XPS)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines d'application:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Récupération de métaux à partir de sources primaires (chalcopyrite) et secondaires (notamment batteries usagées de plomb, nickel-métal hydrure et  lithium-ion)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Systèmes hydrométallurgiques et pyrométallurgiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Développement d'un réacteur de lixiviation innovant (voir cette </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">vidéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Capture et utilisation du carbone (carbonatation minérale)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets financés récents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">2023-2027	LULABAT - Flexible, sustainable and cost-effective innovative recycling process of spent lithium-ion batteries. ANR funding (National program </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEPR Recyclage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), PI LGC.2023-2026   FeMineTal - Coping with urban mining in the energy transition. TIRIS-University of Toulouse, PI LGC.2019-2023   BIOMECALIX - A novel mechanically enhanced bioleaching process. ANR funding, PI (</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">site</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).2019-2022   RECYCL’BATT - Battery recycling processes: description of operating chains, experimental studies and thermodynamic modeling of metal recovery stages. MITI CNRS, PI.2017-2020   SuperPhosphate - Valorization of an intermediate product of the fluorosilicic acid conversion. Eiffel scholarship & Technological transfer from SATT-Toulouse, PI.2016-2019   DELAFOSSITE- Towards thermodynamic modelling of delafossite systems, University of Toulouse and Occitanie Region, PI LGC.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux interdisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Collaboration interdisciplinaires : science des matériaux, sciences de l'univers, sciences humaines et sociales.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of particle size on bioleaching of chalcopyrite at moderate temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Hubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Joulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dakkoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerals Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 236, pp.109885. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mineng.2025.109885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversion of Sodium-Rare Earth Double Sulfate Salts Prepared from Spent NiMH Batteries: Comparison of Precipitation Pathways as Oxalate, Hydroxide, and Carbonate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laskar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Guzhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Barnabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Biscans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sustainable Metallurgy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40831-025-01173-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfluidic reactor development for isothermal kinetic measurements of sugars hydrolysis and global kinetics determination by model-fitting approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saartjie Gouws</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brocus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐jacques Letourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Carrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reaction Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (1), pp.48-69. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4RE00297K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO2 mineralization of bottom ash and decarbonation of waste-to-energy plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Dandach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of CO2 Utilization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 99, pp.103169. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcou.2025.103169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case-based analysis of mechanically-assisted leaching for hydrometallurgical extraction of critical metals from ores and wastes: application in chalcopyrite, ferronickel slag, and Ni-MH black mass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laskar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dakkoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Biscans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, GDR Prométhée – French Research Network on Hydrometallurgical Processes for Primary and Secondary Resources, 27 (S4), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crchim.325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Camfre : Vers le développements ambitieux de couches d'alumine conductrices élaborées par oxydation micro-arc pour des applications connectiques en environnement sévère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arurault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hugou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitements et Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 485 (11), pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion mechanisms of Al2O3-SiC-C refractory castables by iron and slag based on post-mortem analysis of industrial samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sina Darban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Chiartano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Lacarrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16, pp.100453. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceram.2023.100453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-pressure carbonation of mortar as a model for recycled concrete aggregates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samba Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Condoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Camy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Supercritical Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 198, pp.105932. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.supflu.2023.105932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrometallurgical Processing of Chalcopyrite by Attrition-Aided Leaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dakkoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Joulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Hubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Engineering Au</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (3), pp.195-209. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsengineeringau.2c00051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective Precipitation of Rare Earth Double Sulfate Salts from Industrial Ni–MH Battery Leachates: Impact of Downstream Processing on Product Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Guzhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Barnabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coppey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Biscans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (12), pp.574. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/batteries9120574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interdisciplinarité en actes : le recyclage artisanal du plomb dans les ateliers de l’Uttar Pradesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lhoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi de Bercegol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shankare Gowda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Macouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22, pp.47-74. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/traces.14686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03928585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of a Two-Step Aqueous Process for the Valorization of Sodium Fluorosilicate (Na2SiF6), an Intermediate Product of the Fluorosilicic Acid Conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samba Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Toure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falilou Sambe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste and Biomass Valorization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.547-562. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12649-021-01496-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical processes for the recovery of valuable metals from spent nickel metal hydride batteries: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Guzhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Zielinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Biscans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 170, pp.112983. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2022.112983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863165v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of the depassivation effect of attrition on magnesium silicates' direct aqueous carbonation products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Dufourny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Esvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscillia Laniesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fclim.2022.946735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbonation of Calcium Silicate Hydrates as Secondary Raw Material from the Recovery of Hexafluorosilicic Acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samba Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Pisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Ousmane Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samba Mody Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (18), pp.6023-6032. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.2c00898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-kinetic modelling of the acidic leaching of anorthosite: Key learnings toward the conception of a sustainable industrial process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Neron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Zhuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Manero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerals Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 180, pp.107500. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mineng.2022.107500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid metal embrittlement and deformation induced martensite: The case of 316 L austenitic steel LME by liquid eutectic gallium-indium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Baketi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Barkia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 192, pp.109850. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2021.109850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the presence of solid particles, on the vanadyl sulfate (VOSO4) oxidation current</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yendoube Charles Sano Moyeme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranine El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 373, pp.137909. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2021.137909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of highly supersaturated vanadium electrolyte solution and characterization of precipitated phases for Vanadium Redox Flow Battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waldemir Moura Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Quaranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranine El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 61, pp.436-445. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jechem.2021.01.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilot-Scale Lanthanide Precipitation from Sulfate-Based Spent Ni-MH Battery Leachates: Thermodynamic-Based Choice of Operating Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Zielinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coppey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Biscans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (10), pp.5943-5954. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.1c00834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of pyrolysis to remove hydrogen from an organic nuclear waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiya Duan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Ablitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 401, pp.123367. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2020.123367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic and Structural Properties of CuCrO 2 and CuCr 2 O 4 : Experimental Investigation and Phase Equilibria Modeling of the Cu–Cr–O System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Schorne Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chartrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Barnabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 125 (27), pp.15069-15084. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c04179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Properties of Ferritchromite and Cr‐Magnetite and Monitoring of Cr‐Spinels Alteration in Ultramafic and Mafic Rocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hodel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Macouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Ivan Ferrreira Trindade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jefferson F.D.F. Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Respaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (11), pp.0. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020GC009227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03116531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaching mechanisms of industrial powders of spent nickel metal hydride batteries in a pilot‐scale reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Zielinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Destrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coppey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemSusChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (3), pp.616-628. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cssc.201902640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combustion of nickel hyperaccumulator plants investigated by experimental and thermodynamic approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hazotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Laubie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.M. Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-O. Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 160, pp.162-174. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2020.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights Into Nickel Slag Carbonation in a Stirred Bead Mill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Benhamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouher Diouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fceng.2020.588579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03021077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-analytical methodology for the characterization of industrial samples of spent Ni-MH battery powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Zielinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Floquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Macouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Destrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 118, pp.677-687. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wasman.2020.09.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-depth study of the influence of electrolyte composition on coatings prepared by plasma electrolytic oxidation of TA6V alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Laveissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Cerda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arurault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 361, pp.50-62. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2018.12.122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of thermodynamic data for CuCrO2 delafossite from calorimetric measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Schorne-Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Janghorban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lomello-Tafin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Pisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Mikaelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 680, pp.178345. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tca.2019.178345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic study of the dissolution of vanadyl sulfate and vanadium pentoxide in sulfuric acid aqueous solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranine El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Biscans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 199, pp.123-136. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2019.01.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights on the Stability and Cationic Nonstoichiometry of CuFeO2 Delafossite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Schorne-Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Presmanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Barnabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (9), pp.6431-6444. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b00651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Nickel on Biomass Pyro-Gasification: Coupled Thermodynamic and Experimental Investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Dirion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Nzihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Joulia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, ESCAPE-27 - European Symposium on Computer-Aided Process Engineering, Barcelona, Spain, Oct. 1–5, 2017, 57 (30), p.9788-9797. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.7b05201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyrolysis of Epoxy resin in a pilot furnace mass balance and parametric study on operating conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Duan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Fiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ablitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02339865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonium-controlled nano-fibrillar boehmite synthesis through electrolysis from aluminate solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Trompette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Teychené</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Physical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, vol.18 (18), pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Investigation of Co–Cu, Mn–Co, and Mn–Cu Redox Materials Applied to Solar Thermochemical Energy Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Abanades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (7), pp.3385-3395. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaem.8b00554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed Co, Cu and Mn-based metal oxides for thermochemical energy storage application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Abanades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.100003. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5067124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed Metal Oxide Systems Applied to Thermochemical Storage of Solar Energy: Benefits of Secondary Metal Addition in Co and Mn Oxides and Contribution of Thermodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Abanades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (12), pp.2618. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app8122618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-temperature thermochemical energy storage based on redox reactions using Co-Fe and Mn-Fe mixed metal oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Abanades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 253, pp.6 - 14. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2017.05.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Nickel impregnation on Wood Gasification Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Dirion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Joulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Nzihou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste and Biomass Valorization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (8), pp.2843-2852. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12649-017-9911-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of a pyrolysis process for the elimination of epoxy resin from embedded nuclear fuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziza Chairat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiya Duan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Ablitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Aided Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 40, pp.343-348. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-444-63965-3.50059-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and thermodynamic study of Co-Fe and Mn-Fe based mixed metal oxides for thermochemical energy storage application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Abanades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, SOLARPACES 2016: International Conference on Concentrating Solar Power and Chemical Energy Systems, 1850 (1), pp.090002. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4984451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bismuth behaviour during ancient processes of silver–lead production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 57, pp.56-68. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2015.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layer growth mechanisms on metallic electrodes under anodic polarization in cryolite-alumina melt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magaly Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 79, pp. 159-168. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2013.10.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery of actinides from actinide-aluminium alloys by chlorination: Part II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Soucek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Eloirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rikard Malmbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Meier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 447, pp. 38-45. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2013.12.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of electrochemical techniques to study the corrosion of metals in model fluoride melts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Delepech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 441, pp. 583-591. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2013.03.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of Zr(IV) in LiF-CaF2: stability with oxide ions and electroreduction pathway on inert and reactive electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 95, pp. 185-191. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2013.02.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation kinetics of a Ni-Cu based cermet at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Honvault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Palau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68, pp.154-161. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2012.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon recovery from silicon-iron alloys by electrorefining in molten fluorides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Bieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 96, pp. 97-102. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2013.02.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct electrochemical reduction of solid uranium oxide in molten fluoride salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, vol. 414, pp. 169-173. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2011.02.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen evolution as anodic reaction in molten LiF-CaF2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, vol. 56, pp. 4949-4952. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2011.03.131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00813228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery of actinides from actinide-aluminium alloys by chlorination: Part I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Soucek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rikard Malmbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 414, pp.12-18. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2011.04.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluoroacidity evaluation in molten salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Bieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, vol. 56, pp. 5022-5027. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2011.03.099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00813237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct electroreduction of oxides in molten fluoride salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pivato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 56, pp.5410-5415. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2011.02.109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon electrodeposition in molten fluorides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Bieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 62, pp.282-289. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2011.12.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical behaviour of thorium(IV) in molten LiF–CaF2 medium on inert and reactive electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, vol. 55 (n° 16), pp. 4758-4764. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.ELECTACTA.2010.03.073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of Low-Temperature Melting Electrolytes for the Aluminum Electrolysis Process: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Palau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 55 (11), pp.4549-4560. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/JE100214X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lanthanides extraction processes in molten fluoride media. Application to nuclear spent fuel reprocessing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 130 (1), pp.94-101. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluchem.2008.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical extraction of europium from molten fluoride media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, vol. 5 (n° 1), pp.281-287. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2009.08.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical study of the Eu(III)/Eu(II) system in molten fluoride media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 54 (26), pp.6361-6366. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2009.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrorefining of U-Pu-Zr-alloy fuel onto solid Aluminium cathodes in molten LiCl-KCl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Soucek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rikard Malmbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (4-5), pp.315-322. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/ract.2008.1493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the formation of U-Al alloys in the molten LiCl-KCl eutectic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concepción Caravaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rikard Malmbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Masset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 378 (1), pp.79-85. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2008.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03580134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical oxidation of binary copper-nickel alloys in cryolite melts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arurault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Palau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, vol. 49 (n° 9), pp.3610-3625. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2007.03.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of electrorefining of metallic alloy fuel onto solid Al cathodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rikard Malmbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Masset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rebizant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Serp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 360 (1), pp.49-57. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2006.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of electrochemical techniques to monitor free oxide content in molten fluoride media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of electroanalytical chemistry and interfacial electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 606 (1), pp.17-23. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jelechem.2007.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemistry of thorium in LiCl-KCl eutectic melts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Serp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Soucek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rikard Malmbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rebizant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 52 (26), pp.7432-7437. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2007.06.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silver as Anode in Cryolite—Alumina-Based Melts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Kucharik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 61 (2), pp.142-145. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/s11696-007-0011-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production d’aluminium par électrolyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1, pp.89-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anodic dissolution of metals in oxide-free cryolite melts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arurault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3 (10), pp.999-1004. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10800-005-6727-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing gas evolution on graphite and oxygen-evolving anodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torstein A. Utigard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOM Journal of the Minerals, Metals and Materials Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 54 (5), pp.41-45. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF02701696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni Metal and NiO Dissolution Kinetics in Acidic Media: Towards an Improvement of Ni-MH Battery Leaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laskar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Guzhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Biscans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Boston (MA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case-Based Analysis of Mechanically-Assisted Leaching for Hydrometallurgical Extraction of Critical Metals from Chalcopyrite, Ferronickel Slag, and Ni-MH Black Mass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Laskar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dakkoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Biscans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Boston (MA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of Cu Extraction from Chalcopyrite by Implementation of In Situ Attrition in Bioleaching Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gwénaëlle Guezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Hubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Joulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 63rd Conference of Metallurgists, COM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Halifax, Canada. pp.1093-1095, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-67398-6_183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards improvement of transverse electrical conductivity of oxide coatings formed by plasma electrolytic oxidation on aluminium alloys by incorporation of silver particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hugou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laskar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1rst International Conference on Surface Science, Engineering &amp; Technology (SSET 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Manchester (UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le recyclage artisanal des métaux, une circularité invisible et spontanée mais à quel prix environnemental ? Cas du plomb en Inde.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lhoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Macouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi de Bercegol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Interdisciplinaire sur l’Économie Circulaire - CIEC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toulouse [UT], Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decarbonation of waste-to-energy plants by CO2 mineralization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Dandach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Thunin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Greenhouse Gas Control Technologies (GHGT 16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery of valuable metals from industrial leachates of spent ni metal hydride batteries by precipitation processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Guzhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coppey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Biscans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Orlando (Florida), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecodesign of a process for dimethyl carbonate: Influence of the degree of modelling of the methanolysis of urea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivonne Rodriguez-Donis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France. pp.07009, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/202337907009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioleaching of chalcopyrite: the effect of particle size on passivation, bacterial growth and activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Hubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Joulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dakkoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Biohydrometallurgy Symposium (IBS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Perth, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental assessment of the supercritical carbonation of recycled concrete aggregates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samba Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Condoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Camy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Supercritical Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'attrition sur les communautés bactériennes dans un procédé de biolixiviation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Hubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Joulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dakkoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème congrès de la Société Française de Génie des Procédés (SFGP) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of rare-earths oxalates from double sulfate salts obtained by selective precipitation of Ni-MH battery leachates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Guzhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Barnabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coppey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th World Congress on Particle Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomass fast pyrolysis: Chemistry and thermodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Nasfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Ajam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Salvador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU21 - EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online, Germany. 2 p., </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-2878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A thermodynamic model representing solid-liquid equilibria in the VOSO4-H2SO4-H2O system based on water activity and solubility measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Teychené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Quaranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranine El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st European Symposium on Applied Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris/virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeking hydrometallurgical pathways for chalcopyrite leaching: development of a thermodynamic model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Salomé Touchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th Conference of Metallurgists Hosting the International Copper Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Vancouver (BC), Canada. pp.594520.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation du CO2 par carbonatation minérale avec le procédé d'attrition lixiviante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée ACV pour la valorisation du CO2 - ADEME / ClubCO2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a hybrid leaching process for mineral carbonation of magnesium silicates: learnings and issues raised from combined experimental and geochemical modelling approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Leclaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Accelerated Carbonation for Environmental and Material Engineering (ACEME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Newcastle NSW, Australia, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiding mineralization process development with geochemical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GHGT-14, 14th International Conference on Greenhouse Gas Control Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Melbourne, Australia. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche thermodynamique du procédé de lixiviation pour la récupération des métaux - Cas de la chalcopyrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Salomé Touchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Nancy, France. pp.4.1-4.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the relevance of thermodynamics to predict the behaviour of inorganics during CO2 gasification of willow wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Dirion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Joulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Nzihou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCAPE 2017 - 27th European Symposium on Computer Aided Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Barcelona, Spain. p.2671-2676, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-444-63965-3.50447-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining the operating conditions of the attrition-leaching process using thermodynamic process modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Benhamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouher Diouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPC 2016: XXVIII International Mineral Processing Congress Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Québec, Canada. pp. 1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of heavy metals during gasification of phytoextraction plants: thermochemical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Dirion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Nzihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Joulia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSE - 12th International Symposium on Process Systems Engineering ; ESCAPE - 25th European Symposium on Computer Aided Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Copenhague, Denmark. pp.341-346, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-444-63578-5.50052-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery of Actinides from Actinide-Aluminium Alloys: Chlorination Route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rikard Malmbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Soucek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATALANTE 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Montpellier, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical study of the corrosion of metals in molten fluorides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorgen Finne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High-Temperature Corrosion and Protection of Materials Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Îles des Embiez, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation of stoichiometric nickel ferrites used as inert anodes for aluminium electrolysis in molten cryolite mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arurault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High-Temperature Corrosion and Protection of Materials Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Îles des Embiez, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrorefining of U-Pu-Zr alloy on solid Al electrodes in LiCl-KCl eutectic melt initially containing Zr ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Soucek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rikard Malmbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Glatz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Nuclear Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Bruxelles, Belgium. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actinides by Electrochemical Methods in Molten Chlorides Using Solid Aluminium Cathode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rikard Malmbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Serp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Soucek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBAL 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Boise, United States. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas Evolution on Graphite and Oxygen Evolving Anodes During Aluminium Electrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Plascencia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torstein A. Utigard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of The Minerals, Metals &amp; Materials Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, San Antonio, United States. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for recovering elemental silicon from cutting remains.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torgeir Ulset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stein Julrud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2008156372 (A2). 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carboscories : carbonatation minérale en Nouvelle-Calédonie. Rapport de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Augé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bodénan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Benhamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Programme Carboscories. Tome Nickel et Technologie, CNRT Nickel et son environnement. 2015, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02160828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId347"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B8B2D095"/>
+    <w:nsid w:val="F2D71044"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="27158F3B"/>
+    <w:nsid w:val="5A271DE3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="9C99A401"/>
+    <w:nsid w:val="66969E0C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -640,51 +640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-cassayre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6876-6086" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/091585120" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lgc.cnrs.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdr-promethee.cnrs.fr/index.php/fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://promethee.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/playlist?list=PLXERofiWm_zKriDD5Adk71zMoHu9K6y2A" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=T0BH6Z8W5Y8" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://premc.org/pepr-recyclage/projets/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/fr/projets-finances-et-impact/projets-finances/projet/funded/project/anr-18-ce07-0031/?tx_anrprojects_funded%5Bcontroller%5D=Funded&amp;cHash=a622c8209c99dbac9e113232188e1194" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05418420v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Po" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cassayre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Hubau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joulian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Dakkoune" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mineng.2025.109885" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04716795v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saartjie Gouws" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brocus" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Letourneau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carrier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4RE00297K" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160943v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laskar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Guzhov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barnab&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Josse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Biscans" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40831-025-01173-5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335866v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Julcour-Lebigue" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Dandach" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bourgeois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcou.2025.103169" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691523v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.325" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000059v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arurault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lenormand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hugou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332031v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Darban" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chiartano" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cyr" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2023.100453" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321734v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samba Ndiaye" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Condoret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Camy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2023.105932" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04189254v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsengineeringau.2c00051" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333343v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coppey" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries9120574" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03863165v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Zielinski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2022.112983" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03826251v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dufourny" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Esvan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Laniesse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fclim.2022.946735" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03928585v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lhoste" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Philippe Tastevin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de Bercegol" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shankare Gowda" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Macouin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.14686" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663200v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpha Toure" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falilou Sambe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Codou Diop" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-021-01496-w" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663198v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pisch" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpha Ousmane Tour&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samba Mody Sow" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.2c00898" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713327v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Neron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Zhuo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Manero" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mineng.2022.107500" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383667v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.1c00834" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235858v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldemir Moura Carvalho" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Quaranta" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauvet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranine El Hage" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jechem.2021.01.040" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448780v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Auger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Baketi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barkia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2021.109850" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194299v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yendoube Charles Sano Moyeme" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hassan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2021.137909" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106338v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiya Duan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fiquet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ablitzer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vergnes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.123367" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03787585v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliano Schorne Pinto" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chartrand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c04179" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116531v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hodel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Ivan Ferrreira Trindade" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jefferson F.D.F. Araujo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Respaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GC009227" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02770455v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Destrac" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201902640" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02884769v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hazotte" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laubie" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.M. Carvalho" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Simonnot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2020.06.003" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021077v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Benhamed" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaouher Diouani" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fceng.2020.588579" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960069v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Floquet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2020.09.017" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285408v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliano Schorne-Pinto" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Janghorban" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lomello-Tafin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mikaelian" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2019.178345" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135689v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laveissi&#232;re" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cerda" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2018.12.122" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290658v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maurice" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2019.01.024" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121917v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Presmanes" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b00651" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339865v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Duan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fiquet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ablitzer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vergnes" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01735283v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Said" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dirion" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Nzihou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Joulia" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.7b05201" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161812v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Trompette" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Teychen&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104429v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Andre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abanades" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.8b00554" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104404v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5067124" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104387v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8122618" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01636543v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-017-9911-3" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786111v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Andr&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2017.05.015" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842285v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Chairat" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63965-3.50059-3" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792490v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4984451" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187779v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L'H&#233;ritier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian T&#233;reygeol" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2015.02.002" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948663v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magaly Oudot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chamelot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gibilaro" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Massot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2013.10.040" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948022v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Soucek" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Eloirdi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rikard Malmbeck" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Meier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2013.12.011" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877440v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fabre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cabet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delepech" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2013.03.055" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805545v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taxil" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.02.022" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772778v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Honvault" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peres" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Palau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2012.11.007" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805734v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bieber" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.02.065" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815297v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lemoine" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dugne" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2011.02.053" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813228v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2011.03.131" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537542v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mendes" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nourry" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2011.04.023" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813237v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2011.03.099" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537613v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pivato" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2011.02.109" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537607v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2011.12.039" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548734v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ELECTACTA.2010.03.073" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474327v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/JE100214X" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572948v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2008.07.004" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573201v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2009.08.052" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHWM37BD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572984v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2009.06.016" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468073v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Jardin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2008.1493" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580134v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concepci&#243;n Caravaca" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Masset" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2008.05.004" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594305v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2007.03.020" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594317v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rebizant" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Serp" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2006.08.013" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594334v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2007.04.005" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594312v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2007.06.022" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594299v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Kucharik" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11696-007-0011-x" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269964v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601056v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-005-6727-9" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7X8BHGXJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400252v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torstein A. Utigard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bouvet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02701696" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354568v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laskar" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354562v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Laskar" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04918377v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gw&#233;na&#235;lle Guezennec" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Touz&#233;" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-67398-6_183" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777368v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815548v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750885v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Thunin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grandjean" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752774v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04105046v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Astruc" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vialle" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Sablayrolles" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivonne Rodriguez-Donis" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202337907009" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752783v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752743v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03788103v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylian Laurent" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752754v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Boyer" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03197332v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Nasfi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Ajam" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Salvador" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-2878" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752738v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752732v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Salom&#233; Touchard" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357997v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Bailly" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353566v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leclaire" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929681v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658526v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699300v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63965-3.50447-5" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739538v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888838v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63578-5.50052-9" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089093v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089079v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorgen Finne" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089021v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106040v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Glatz" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106046v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105798v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Plascencia" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Marin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fan" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327706v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torgeir Ulset" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stein Julrud" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02160828v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aug&#233;" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bod&#233;nan" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-cassayre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6876-6086" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/091585120" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lgc.cnrs.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdr-promethee.cnrs.fr/index.php/fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://promethee.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/playlist?list=PLXERofiWm_zKriDD5Adk71zMoHu9K6y2A" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=T0BH6Z8W5Y8" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://premc.org/pepr-recyclage/projets/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/fr/projets-finances-et-impact/projets-finances/projet/funded/project/anr-18-ce07-0031/?tx_anrprojects_funded%5Bcontroller%5D=Funded&amp;cHash=a622c8209c99dbac9e113232188e1194" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05418420v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Po" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cassayre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Hubau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joulian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Dakkoune" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mineng.2025.109885" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160943v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laskar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Guzhov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barnab&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Josse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Biscans" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40831-025-01173-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04716795v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saartjie Gouws" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brocus" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Letourneau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carrier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4RE00297K" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335866v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Julcour-Lebigue" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Dandach" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bourgeois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcou.2025.103169" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691523v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.325" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000059v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arurault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lenormand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hugou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332031v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Darban" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chiartano" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cyr" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2023.100453" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321734v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samba Ndiaye" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Condoret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Camy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2023.105932" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04189254v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsengineeringau.2c00051" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333343v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coppey" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries9120574" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03928585v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lhoste" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Philippe Tastevin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de Bercegol" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shankare Gowda" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Macouin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.14686" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663200v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpha Toure" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falilou Sambe" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Codou Diop" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-021-01496-w" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03863165v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Zielinski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2022.112983" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03826251v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dufourny" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Esvan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Laniesse" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fclim.2022.946735" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663198v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pisch" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpha Ousmane Tour&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samba Mody Sow" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.2c00898" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713327v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Neron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Zhuo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Manero" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mineng.2022.107500" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448780v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Auger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Baketi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barkia" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2021.109850" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194299v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yendoube Charles Sano Moyeme" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranine El Hage" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hassan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauvet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2021.137909" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235858v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldemir Moura Carvalho" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Quaranta" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jechem.2021.01.040" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383667v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.1c00834" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106338v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiya Duan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fiquet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ablitzer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vergnes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.123367" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03787585v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliano Schorne Pinto" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chartrand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c04179" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116531v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hodel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Ivan Ferrreira Trindade" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jefferson F.D.F. Araujo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Respaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GC009227" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02770455v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Destrac" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201902640" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02884769v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hazotte" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laubie" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.M. Carvalho" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Simonnot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2020.06.003" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021077v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Benhamed" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaouher Diouani" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fceng.2020.588579" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960069v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Floquet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2020.09.017" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135689v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laveissi&#232;re" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cerda" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2018.12.122" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285408v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliano Schorne-Pinto" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Janghorban" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lomello-Tafin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mikaelian" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2019.178345" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290658v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maurice" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2019.01.024" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121917v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Presmanes" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b00651" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01735283v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Said" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dirion" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Nzihou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Joulia" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.7b05201" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339865v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Duan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fiquet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ablitzer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vergnes" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161812v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Trompette" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Teychen&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104429v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Andre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abanades" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.8b00554" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104404v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5067124" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104387v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8122618" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786111v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Andr&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2017.05.015" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01636543v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-017-9911-3" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842285v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Chairat" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63965-3.50059-3" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792490v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4984451" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187779v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L'H&#233;ritier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian T&#233;reygeol" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2015.02.002" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948663v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magaly Oudot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chamelot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gibilaro" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Massot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2013.10.040" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948022v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Soucek" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Eloirdi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rikard Malmbeck" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Meier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2013.12.011" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877440v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fabre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cabet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delepech" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2013.03.055" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805545v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taxil" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.02.022" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772778v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Honvault" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peres" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Palau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2012.11.007" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805734v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bieber" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.02.065" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815297v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lemoine" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dugne" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2011.02.053" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813228v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2011.03.131" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537542v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mendes" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nourry" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2011.04.023" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813237v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2011.03.099" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537613v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pivato" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2011.02.109" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537607v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2011.12.039" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548734v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ELECTACTA.2010.03.073" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474327v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/JE100214X" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572948v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2008.07.004" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573201v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2009.08.052" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHWM37BD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572984v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2009.06.016" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468073v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Jardin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2008.1493" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580134v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concepci&#243;n Caravaca" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Masset" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2008.05.004" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594305v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2007.03.020" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594317v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rebizant" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Serp" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2006.08.013" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594334v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2007.04.005" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594312v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2007.06.022" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594299v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Kucharik" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11696-007-0011-x" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269964v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601056v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-005-6727-9" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7X8BHGXJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400252v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torstein A. Utigard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bouvet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02701696" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354568v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laskar" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354562v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Laskar" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04918377v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gw&#233;na&#235;lle Guezennec" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Touz&#233;" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-67398-6_183" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777368v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815548v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750885v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Thunin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grandjean" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752774v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04105046v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Astruc" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vialle" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Sablayrolles" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivonne Rodriguez-Donis" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202337907009" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752743v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752783v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03788103v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylian Laurent" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752754v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Boyer" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03197332v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Nasfi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Ajam" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Salvador" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-2878" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752738v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752732v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Salom&#233; Touchard" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357997v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Bailly" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353566v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leclaire" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929681v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658526v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699300v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63965-3.50447-5" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739538v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888838v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63578-5.50052-9" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089093v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089079v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorgen Finne" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089021v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106040v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Glatz" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106046v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105798v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Plascencia" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Marin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fan" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327706v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torgeir Ulset" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stein Julrud" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02160828v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aug&#233;" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bod&#233;nan" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>