--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:132.87197231834px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Cassayre </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de Recherche CNRS au Laboratoire de Génie Chimique (Université de Toulouse)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurent-cassayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6876-6086</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">091585120</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CV</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplômes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">2015	Habilitation à Diriger les Recherches, Institut National Polytechnique de Toulouse, France2005  Doctorat en Génie des Procédés, Université de Toulouse, France2000 	Master en Chimie Analytique, Université Paris VI, France2000	Dplôme d'ingénieur ESPCI-ParisTech, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Postes occupés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Position actuelle  Directeur de recherches CNRS, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratoire de Génie Chimique (LGC)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Toulouse, France.2017                      Chercheur invité (3 mois) à l'Ecole Polytechnique de Montreal, Canada.2006-2021	           Chargé de recherches CNRS, Laboratoire de Génie Chimique, Toulouse, France.2005-2006	           Postdoc à l'Institut des Transuraniens, EU Joint Research Centre, Karlsruhe, Allemagne.2002-2005            Doctorant CIFRE (Aluminium Pechiney), Laboratoire de Génie Chimique, Toulouse, France.2000-2001	           Assistant de recherche, Material Science Department, University of Toronto, Canada.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis septembre 2022, directeur du </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GDR Prométhée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> dédié aux procédés hydrométallurgiques (orgranisation de </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">journées annuelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et de </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">webinaires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Activités de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Au cours des dix dernières années, mes activités de recherche ont été consacrées au développement d'approches combinées et génériques visant à la compréhension, à la mise en œuvre et à l'optimisation des processus chimiques et métallurgiques. Les trois piliers de cette approche sont basés sur les calculs d'équilibre thermodynamique, la caractérisation des matériaux et le travail expérimental à l'échelle pilote. Ces activités sont majoritairement :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">La modélisation thermodynamique, notamment les équilibres solides-liquides  (FactSage, OLI system, Phreeqc)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L'étude de réactions solide-liquide, principalement dans les opérations de lixiviation et de précipitation de systèmes minéraux (typiquement dans des réacteurs à l'échelle 1L).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Les mesures des données d'équilibres (activité de l'eau, solubilité, densité) et le paramétrage de modèles (SIT, Pitzer, modèle quasi-chimique modifié) avec l'approche Calphad.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">La caractérisation de phases solides et liquides avec des techniques complémentaires (ICP-OES, SEM, TGA, DSC, XRD, XPS)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines d'application:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Récupération de métaux à partir de sources primaires (chalcopyrite) et secondaires (notamment batteries usagées de plomb, nickel-métal hydrure et  lithium-ion)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Systèmes hydrométallurgiques et pyrométallurgiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Développement d'un réacteur de lixiviation innovant (voir cette </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">vidéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Capture et utilisation du carbone (carbonatation minérale)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets financés récents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">2023-2027	LULABAT - Flexible, sustainable and cost-effective innovative recycling process of spent lithium-ion batteries. ANR funding (National program </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEPR Recyclage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), PI LGC.2023-2026   FeMineTal - Coping with urban mining in the energy transition. TIRIS-University of Toulouse, PI LGC.2019-2023   BIOMECALIX - A novel mechanically enhanced bioleaching process. ANR funding, PI (</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">site</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).2019-2022   RECYCL’BATT - Battery recycling processes: description of operating chains, experimental studies and thermodynamic modeling of metal recovery stages. MITI CNRS, PI.2017-2020   SuperPhosphate - Valorization of an intermediate product of the fluorosilicic acid conversion. Eiffel scholarship & Technological transfer from SATT-Toulouse, PI.2016-2019   DELAFOSSITE- Towards thermodynamic modelling of delafossite systems, University of Toulouse and Occitanie Region, PI LGC.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux interdisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Collaboration interdisciplinaires : science des matériaux, sciences de l'univers, sciences humaines et sociales.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of particle size on bioleaching of chalcopyrite at moderate temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Hubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Joulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dakkoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerals Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 236, pp.109885. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mineng.2025.109885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversion of Sodium-Rare Earth Double Sulfate Salts Prepared from Spent NiMH Batteries: Comparison of Precipitation Pathways as Oxalate, Hydroxide, and Carbonate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laskar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Guzhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Barnabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Biscans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sustainable Metallurgy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40831-025-01173-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfluidic reactor development for isothermal kinetic measurements of sugars hydrolysis and global kinetics determination by model-fitting approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saartjie Gouws</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brocus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐jacques Letourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Carrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reaction Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (1), pp.48-69. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4RE00297K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO2 mineralization of bottom ash and decarbonation of waste-to-energy plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Dandach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of CO2 Utilization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 99, pp.103169. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcou.2025.103169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case-based analysis of mechanically-assisted leaching for hydrometallurgical extraction of critical metals from ores and wastes: application in chalcopyrite, ferronickel slag, and Ni-MH black mass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laskar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dakkoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Biscans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, GDR Prométhée – French Research Network on Hydrometallurgical Processes for Primary and Secondary Resources, 27 (S4), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crchim.325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Camfre : Vers le développements ambitieux de couches d'alumine conductrices élaborées par oxydation micro-arc pour des applications connectiques en environnement sévère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arurault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hugou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitements et Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 485 (11), pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion mechanisms of Al2O3-SiC-C refractory castables by iron and slag based on post-mortem analysis of industrial samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sina Darban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Chiartano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Lacarrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16, pp.100453. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceram.2023.100453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-pressure carbonation of mortar as a model for recycled concrete aggregates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samba Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Condoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Camy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Supercritical Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 198, pp.105932. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.supflu.2023.105932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrometallurgical Processing of Chalcopyrite by Attrition-Aided Leaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dakkoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Joulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Hubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Engineering Au</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (3), pp.195-209. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsengineeringau.2c00051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective Precipitation of Rare Earth Double Sulfate Salts from Industrial Ni–MH Battery Leachates: Impact of Downstream Processing on Product Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Guzhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Barnabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coppey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Biscans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (12), pp.574. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/batteries9120574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interdisciplinarité en actes : le recyclage artisanal du plomb dans les ateliers de l’Uttar Pradesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lhoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi de Bercegol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shankare Gowda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Macouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22, pp.47-74. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/traces.14686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03928585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of a Two-Step Aqueous Process for the Valorization of Sodium Fluorosilicate (Na2SiF6), an Intermediate Product of the Fluorosilicic Acid Conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samba Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Toure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falilou Sambe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste and Biomass Valorization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.547-562. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12649-021-01496-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical processes for the recovery of valuable metals from spent nickel metal hydride batteries: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Guzhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Zielinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Biscans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 170, pp.112983. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2022.112983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863165v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of the depassivation effect of attrition on magnesium silicates' direct aqueous carbonation products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Dufourny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Esvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscillia Laniesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fclim.2022.946735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbonation of Calcium Silicate Hydrates as Secondary Raw Material from the Recovery of Hexafluorosilicic Acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samba Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Pisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Ousmane Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samba Mody Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (18), pp.6023-6032. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.2c00898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-kinetic modelling of the acidic leaching of anorthosite: Key learnings toward the conception of a sustainable industrial process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Neron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Zhuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Manero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerals Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 180, pp.107500. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mineng.2022.107500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid metal embrittlement and deformation induced martensite: The case of 316 L austenitic steel LME by liquid eutectic gallium-indium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Baketi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Barkia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 192, pp.109850. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2021.109850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the presence of solid particles, on the vanadyl sulfate (VOSO4) oxidation current</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yendoube Charles Sano Moyeme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranine El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 373, pp.137909. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2021.137909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of highly supersaturated vanadium electrolyte solution and characterization of precipitated phases for Vanadium Redox Flow Battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waldemir Moura Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Quaranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranine El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 61, pp.436-445. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jechem.2021.01.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilot-Scale Lanthanide Precipitation from Sulfate-Based Spent Ni-MH Battery Leachates: Thermodynamic-Based Choice of Operating Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Zielinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coppey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Biscans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (10), pp.5943-5954. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.1c00834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of pyrolysis to remove hydrogen from an organic nuclear waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiya Duan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Ablitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 401, pp.123367. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2020.123367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic and Structural Properties of CuCrO 2 and CuCr 2 O 4 : Experimental Investigation and Phase Equilibria Modeling of the Cu–Cr–O System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Schorne Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chartrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Barnabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 125 (27), pp.15069-15084. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c04179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Properties of Ferritchromite and Cr‐Magnetite and Monitoring of Cr‐Spinels Alteration in Ultramafic and Mafic Rocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hodel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Macouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Ivan Ferrreira Trindade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jefferson F.D.F. Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Respaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (11), pp.0. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020GC009227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03116531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaching mechanisms of industrial powders of spent nickel metal hydride batteries in a pilot‐scale reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Zielinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Destrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coppey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemSusChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (3), pp.616-628. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cssc.201902640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combustion of nickel hyperaccumulator plants investigated by experimental and thermodynamic approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hazotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Laubie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.M. Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-O. Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 160, pp.162-174. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2020.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights Into Nickel Slag Carbonation in a Stirred Bead Mill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Benhamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouher Diouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fceng.2020.588579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03021077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-analytical methodology for the characterization of industrial samples of spent Ni-MH battery powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Zielinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Floquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Macouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Destrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 118, pp.677-687. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wasman.2020.09.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-depth study of the influence of electrolyte composition on coatings prepared by plasma electrolytic oxidation of TA6V alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Laveissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Cerda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arurault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 361, pp.50-62. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2018.12.122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of thermodynamic data for CuCrO2 delafossite from calorimetric measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Schorne-Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Janghorban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lomello-Tafin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Pisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Mikaelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 680, pp.178345. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tca.2019.178345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic study of the dissolution of vanadyl sulfate and vanadium pentoxide in sulfuric acid aqueous solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranine El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Biscans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 199, pp.123-136. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2019.01.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights on the Stability and Cationic Nonstoichiometry of CuFeO2 Delafossite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Schorne-Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Presmanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Barnabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (9), pp.6431-6444. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b00651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Nickel on Biomass Pyro-Gasification: Coupled Thermodynamic and Experimental Investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Dirion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Nzihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Joulia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, ESCAPE-27 - European Symposium on Computer-Aided Process Engineering, Barcelona, Spain, Oct. 1–5, 2017, 57 (30), p.9788-9797. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.7b05201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyrolysis of Epoxy resin in a pilot furnace mass balance and parametric study on operating conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Duan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Fiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ablitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02339865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonium-controlled nano-fibrillar boehmite synthesis through electrolysis from aluminate solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Trompette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Teychené</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Physical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, vol.18 (18), pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Investigation of Co–Cu, Mn–Co, and Mn–Cu Redox Materials Applied to Solar Thermochemical Energy Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Abanades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (7), pp.3385-3395. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaem.8b00554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed Co, Cu and Mn-based metal oxides for thermochemical energy storage application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Abanades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.100003. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5067124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed Metal Oxide Systems Applied to Thermochemical Storage of Solar Energy: Benefits of Secondary Metal Addition in Co and Mn Oxides and Contribution of Thermodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Abanades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (12), pp.2618. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app8122618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-temperature thermochemical energy storage based on redox reactions using Co-Fe and Mn-Fe mixed metal oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Abanades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 253, pp.6 - 14. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2017.05.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Nickel impregnation on Wood Gasification Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Dirion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Joulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Nzihou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste and Biomass Valorization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (8), pp.2843-2852. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12649-017-9911-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of a pyrolysis process for the elimination of epoxy resin from embedded nuclear fuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziza Chairat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiya Duan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Ablitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Aided Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 40, pp.343-348. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-444-63965-3.50059-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and thermodynamic study of Co-Fe and Mn-Fe based mixed metal oxides for thermochemical energy storage application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Abanades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, SOLARPACES 2016: International Conference on Concentrating Solar Power and Chemical Energy Systems, 1850 (1), pp.090002. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4984451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bismuth behaviour during ancient processes of silver–lead production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 57, pp.56-68. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2015.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layer growth mechanisms on metallic electrodes under anodic polarization in cryolite-alumina melt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magaly Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 79, pp. 159-168. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2013.10.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery of actinides from actinide-aluminium alloys by chlorination: Part II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Soucek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Eloirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rikard Malmbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Meier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 447, pp. 38-45. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2013.12.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of electrochemical techniques to study the corrosion of metals in model fluoride melts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Delepech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 441, pp. 583-591. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2013.03.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of Zr(IV) in LiF-CaF2: stability with oxide ions and electroreduction pathway on inert and reactive electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 95, pp. 185-191. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2013.02.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation kinetics of a Ni-Cu based cermet at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Honvault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Palau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68, pp.154-161. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2012.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon recovery from silicon-iron alloys by electrorefining in molten fluorides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Bieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 96, pp. 97-102. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2013.02.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct electrochemical reduction of solid uranium oxide in molten fluoride salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, vol. 414, pp. 169-173. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2011.02.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen evolution as anodic reaction in molten LiF-CaF2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, vol. 56, pp. 4949-4952. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2011.03.131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00813228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery of actinides from actinide-aluminium alloys by chlorination: Part I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Soucek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rikard Malmbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 414, pp.12-18. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2011.04.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluoroacidity evaluation in molten salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Bieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, vol. 56, pp. 5022-5027. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2011.03.099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00813237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct electroreduction of oxides in molten fluoride salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pivato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 56, pp.5410-5415. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2011.02.109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon electrodeposition in molten fluorides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Bieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 62, pp.282-289. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2011.12.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical behaviour of thorium(IV) in molten LiF–CaF2 medium on inert and reactive electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, vol. 55 (n° 16), pp. 4758-4764. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.ELECTACTA.2010.03.073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of Low-Temperature Melting Electrolytes for the Aluminum Electrolysis Process: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Palau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 55 (11), pp.4549-4560. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/JE100214X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lanthanides extraction processes in molten fluoride media. Application to nuclear spent fuel reprocessing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 130 (1), pp.94-101. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluchem.2008.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical extraction of europium from molten fluoride media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, vol. 5 (n° 1), pp.281-287. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2009.08.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical study of the Eu(III)/Eu(II) system in molten fluoride media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 54 (26), pp.6361-6366. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2009.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrorefining of U-Pu-Zr-alloy fuel onto solid Aluminium cathodes in molten LiCl-KCl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Soucek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rikard Malmbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (4-5), pp.315-322. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/ract.2008.1493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the formation of U-Al alloys in the molten LiCl-KCl eutectic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concepción Caravaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rikard Malmbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Masset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 378 (1), pp.79-85. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2008.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03580134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical oxidation of binary copper-nickel alloys in cryolite melts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arurault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Palau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, vol. 49 (n° 9), pp.3610-3625. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2007.03.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of electrorefining of metallic alloy fuel onto solid Al cathodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rikard Malmbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Masset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rebizant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Serp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 360 (1), pp.49-57. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2006.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of electrochemical techniques to monitor free oxide content in molten fluoride media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of electroanalytical chemistry and interfacial electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 606 (1), pp.17-23. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jelechem.2007.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemistry of thorium in LiCl-KCl eutectic melts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Serp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Soucek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rikard Malmbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rebizant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 52 (26), pp.7432-7437. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2007.06.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silver as Anode in Cryolite—Alumina-Based Melts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Kucharik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 61 (2), pp.142-145. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/s11696-007-0011-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production d’aluminium par électrolyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1, pp.89-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anodic dissolution of metals in oxide-free cryolite melts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arurault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3 (10), pp.999-1004. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10800-005-6727-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing gas evolution on graphite and oxygen-evolving anodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torstein A. Utigard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOM Journal of the Minerals, Metals and Materials Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 54 (5), pp.41-45. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF02701696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni Metal and NiO Dissolution Kinetics in Acidic Media: Towards an Improvement of Ni-MH Battery Leaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laskar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Guzhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Biscans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Boston (MA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case-Based Analysis of Mechanically-Assisted Leaching for Hydrometallurgical Extraction of Critical Metals from Chalcopyrite, Ferronickel Slag, and Ni-MH Black Mass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Laskar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dakkoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Biscans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Boston (MA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of Cu Extraction from Chalcopyrite by Implementation of In Situ Attrition in Bioleaching Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gwénaëlle Guezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Hubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Joulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 63rd Conference of Metallurgists, COM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Halifax, Canada. pp.1093-1095, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-67398-6_183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards improvement of transverse electrical conductivity of oxide coatings formed by plasma electrolytic oxidation on aluminium alloys by incorporation of silver particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hugou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laskar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1rst International Conference on Surface Science, Engineering &amp; Technology (SSET 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Manchester (UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le recyclage artisanal des métaux, une circularité invisible et spontanée mais à quel prix environnemental ? Cas du plomb en Inde.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lhoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Macouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi de Bercegol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Interdisciplinaire sur l’Économie Circulaire - CIEC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toulouse [UT], Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decarbonation of waste-to-energy plants by CO2 mineralization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Dandach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Thunin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Greenhouse Gas Control Technologies (GHGT 16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery of valuable metals from industrial leachates of spent ni metal hydride batteries by precipitation processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Guzhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coppey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Biscans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Orlando (Florida), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecodesign of a process for dimethyl carbonate: Influence of the degree of modelling of the methanolysis of urea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivonne Rodriguez-Donis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France. pp.07009, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/202337907009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioleaching of chalcopyrite: the effect of particle size on passivation, bacterial growth and activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Hubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Joulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dakkoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Biohydrometallurgy Symposium (IBS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Perth, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental assessment of the supercritical carbonation of recycled concrete aggregates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samba Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Condoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Camy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Supercritical Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'attrition sur les communautés bactériennes dans un procédé de biolixiviation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Hubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Joulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dakkoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème congrès de la Société Française de Génie des Procédés (SFGP) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of rare-earths oxalates from double sulfate salts obtained by selective precipitation of Ni-MH battery leachates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Guzhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Barnabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coppey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th World Congress on Particle Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomass fast pyrolysis: Chemistry and thermodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Nasfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Ajam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Salvador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU21 - EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online, Germany. 2 p., </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-2878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A thermodynamic model representing solid-liquid equilibria in the VOSO4-H2SO4-H2O system based on water activity and solubility measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Teychené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Quaranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranine El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st European Symposium on Applied Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris/virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeking hydrometallurgical pathways for chalcopyrite leaching: development of a thermodynamic model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Salomé Touchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th Conference of Metallurgists Hosting the International Copper Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Vancouver (BC), Canada. pp.594520.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation du CO2 par carbonatation minérale avec le procédé d'attrition lixiviante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée ACV pour la valorisation du CO2 - ADEME / ClubCO2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a hybrid leaching process for mineral carbonation of magnesium silicates: learnings and issues raised from combined experimental and geochemical modelling approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Leclaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Accelerated Carbonation for Environmental and Material Engineering (ACEME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Newcastle NSW, Australia, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiding mineralization process development with geochemical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GHGT-14, 14th International Conference on Greenhouse Gas Control Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Melbourne, Australia. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche thermodynamique du procédé de lixiviation pour la récupération des métaux - Cas de la chalcopyrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Salomé Touchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Nancy, France. pp.4.1-4.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the relevance of thermodynamics to predict the behaviour of inorganics during CO2 gasification of willow wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Dirion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Joulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Nzihou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCAPE 2017 - 27th European Symposium on Computer Aided Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Barcelona, Spain. p.2671-2676, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-444-63965-3.50447-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining the operating conditions of the attrition-leaching process using thermodynamic process modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Benhamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouher Diouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPC 2016: XXVIII International Mineral Processing Congress Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Québec, Canada. pp. 1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of heavy metals during gasification of phytoextraction plants: thermochemical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Dirion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Nzihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Joulia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSE - 12th International Symposium on Process Systems Engineering ; ESCAPE - 25th European Symposium on Computer Aided Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Copenhague, Denmark. pp.341-346, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-444-63578-5.50052-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery of Actinides from Actinide-Aluminium Alloys: Chlorination Route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rikard Malmbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Soucek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATALANTE 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Montpellier, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical study of the corrosion of metals in molten fluorides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorgen Finne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High-Temperature Corrosion and Protection of Materials Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Îles des Embiez, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation of stoichiometric nickel ferrites used as inert anodes for aluminium electrolysis in molten cryolite mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arurault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High-Temperature Corrosion and Protection of Materials Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Îles des Embiez, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrorefining of U-Pu-Zr alloy on solid Al electrodes in LiCl-KCl eutectic melt initially containing Zr ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Soucek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rikard Malmbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Glatz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Nuclear Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Bruxelles, Belgium. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actinides by Electrochemical Methods in Molten Chlorides Using Solid Aluminium Cathode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rikard Malmbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Serp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Soucek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBAL 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Boise, United States. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas Evolution on Graphite and Oxygen Evolving Anodes During Aluminium Electrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Plascencia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torstein A. Utigard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of The Minerals, Metals &amp; Materials Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, San Antonio, United States. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for recovering elemental silicon from cutting remains.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torgeir Ulset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stein Julrud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2008156372 (A2). 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carboscories : carbonatation minérale en Nouvelle-Calédonie. Rapport de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Augé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bodénan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Benhamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Programme Carboscories. Tome Nickel et Technologie, CNRT Nickel et son environnement. 2015, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02160828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId347"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:132.87197231834px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Cassayre </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de Recherche CNRS au Laboratoire de Génie Chimique (Université de Toulouse)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurent-cassayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6876-6086</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">091585120</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CV</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplômes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">2015	Habilitation à Diriger les Recherches, Institut National Polytechnique de Toulouse, France2005  Doctorat en Génie des Procédés, Université de Toulouse, France2000 	Master en Chimie Analytique, Université Paris VI, France2000	Dplôme d'ingénieur ESPCI-ParisTech, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Postes occupés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Position actuelle  Directeur de recherches CNRS, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratoire de Génie Chimique (LGC)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Toulouse, France.2017                      Chercheur invité (3 mois) à l'Ecole Polytechnique de Montreal, Canada.2006-2021	           Chargé de recherches CNRS, Laboratoire de Génie Chimique, Toulouse, France.2005-2006	           Postdoc à l'Institut des Transuraniens, EU Joint Research Centre, Karlsruhe, Allemagne.2002-2005            Doctorant CIFRE (Aluminium Pechiney), Laboratoire de Génie Chimique, Toulouse, France.2000-2001	           Assistant de recherche, Material Science Department, University of Toronto, Canada.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis septembre 2022, directeur du </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GDR Prométhée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> dédié aux procédés hydrométallurgiques (orgranisation de </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">journées annuelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et de </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">webinaires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Activités de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Au cours des dix dernières années, mes activités de recherche ont été consacrées au développement d'approches combinées et génériques visant à la compréhension, à la mise en œuvre et à l'optimisation des processus chimiques et métallurgiques. Les trois piliers de cette approche sont basés sur les calculs d'équilibre thermodynamique, la caractérisation des matériaux et le travail expérimental à l'échelle pilote. Ces activités sont majoritairement :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">La modélisation thermodynamique, notamment les équilibres solides-liquides  (FactSage, OLI system, Phreeqc)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L'étude de réactions solide-liquide, principalement dans les opérations de lixiviation et de précipitation de systèmes minéraux (typiquement dans des réacteurs à l'échelle 1L).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Les mesures des données d'équilibres (activité de l'eau, solubilité, densité) et le paramétrage de modèles (SIT, Pitzer, modèle quasi-chimique modifié) avec l'approche Calphad.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">La caractérisation de phases solides et liquides avec des techniques complémentaires (ICP-OES, SEM, TGA, DSC, XRD, XPS)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines d'application:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Récupération de métaux à partir de sources primaires (chalcopyrite) et secondaires (notamment batteries usagées de plomb, nickel-métal hydrure et  lithium-ion)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Systèmes hydrométallurgiques et pyrométallurgiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Développement d'un réacteur de lixiviation innovant (voir cette </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">vidéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Capture et utilisation du carbone (carbonatation minérale)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets financés récents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">2023-2027	LULABAT - Flexible, sustainable and cost-effective innovative recycling process of spent lithium-ion batteries. ANR funding (National program </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEPR Recyclage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), PI LGC.2023-2026   FeMineTal - Coping with urban mining in the energy transition. TIRIS-University of Toulouse, PI LGC.2019-2023   BIOMECALIX - A novel mechanically enhanced bioleaching process. ANR funding, PI (</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">site</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).2019-2022   RECYCL’BATT - Battery recycling processes: description of operating chains, experimental studies and thermodynamic modeling of metal recovery stages. MITI CNRS, PI.2017-2020   SuperPhosphate - Valorization of an intermediate product of the fluorosilicic acid conversion. Eiffel scholarship & Technological transfer from SATT-Toulouse, PI.2016-2019   DELAFOSSITE- Towards thermodynamic modelling of delafossite systems, University of Toulouse and Occitanie Region, PI LGC.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux interdisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Collaboration interdisciplinaires : science des matériaux, sciences de l'univers, sciences humaines et sociales.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of particle size on bioleaching of chalcopyrite at moderate temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Hubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Joulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dakkoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerals Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 236, pp.109885. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mineng.2025.109885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversion of Sodium-Rare Earth Double Sulfate Salts Prepared from Spent NiMH Batteries: Comparison of Precipitation Pathways as Oxalate, Hydroxide, and Carbonate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laskar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Guzhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Barnabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Biscans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sustainable Metallurgy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40831-025-01173-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfluidic reactor development for isothermal kinetic measurements of sugars hydrolysis and global kinetics determination by model-fitting approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saartjie Gouws</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brocus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐jacques Letourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Carrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reaction Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (1), pp.48-69. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4RE00297K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO2 mineralization of bottom ash and decarbonation of waste-to-energy plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Dandach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of CO2 Utilization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 99, pp.103169. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcou.2025.103169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case-based analysis of mechanically-assisted leaching for hydrometallurgical extraction of critical metals from ores and wastes: application in chalcopyrite, ferronickel slag, and Ni-MH black mass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laskar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dakkoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Biscans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, GDR Prométhée – French Research Network on Hydrometallurgical Processes for Primary and Secondary Resources, 27 (S4), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crchim.325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion mechanisms of Al2O3-SiC-C refractory castables by iron and slag based on post-mortem analysis of industrial samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sina Darban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Chiartano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Lacarrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16, pp.100453. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceram.2023.100453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Camfre : Vers le développements ambitieux de couches d'alumine conductrices élaborées par oxydation micro-arc pour des applications connectiques en environnement sévère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arurault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hugou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitements et Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 485 (11), pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-pressure carbonation of mortar as a model for recycled concrete aggregates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samba Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Condoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Camy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Supercritical Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 198, pp.105932. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.supflu.2023.105932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrometallurgical Processing of Chalcopyrite by Attrition-Aided Leaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dakkoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Joulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Hubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Engineering Au</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (3), pp.195-209. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsengineeringau.2c00051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective Precipitation of Rare Earth Double Sulfate Salts from Industrial Ni–MH Battery Leachates: Impact of Downstream Processing on Product Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Guzhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Barnabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coppey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Biscans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (12), pp.574. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/batteries9120574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of a Two-Step Aqueous Process for the Valorization of Sodium Fluorosilicate (Na2SiF6), an Intermediate Product of the Fluorosilicic Acid Conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samba Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Toure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falilou Sambe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste and Biomass Valorization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.547-562. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12649-021-01496-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interdisciplinarité en actes : le recyclage artisanal du plomb dans les ateliers de l’Uttar Pradesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lhoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi de Bercegol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shankare Gowda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Macouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22, pp.47-74. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/traces.14686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03928585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical processes for the recovery of valuable metals from spent nickel metal hydride batteries: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Guzhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Zielinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Biscans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 170, pp.112983. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2022.112983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863165v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of the depassivation effect of attrition on magnesium silicates' direct aqueous carbonation products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Dufourny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Esvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscillia Laniesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fclim.2022.946735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbonation of Calcium Silicate Hydrates as Secondary Raw Material from the Recovery of Hexafluorosilicic Acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samba Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Pisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Ousmane Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samba Mody Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (18), pp.6023-6032. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.2c00898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-kinetic modelling of the acidic leaching of anorthosite: Key learnings toward the conception of a sustainable industrial process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Neron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Zhuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Manero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerals Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 180, pp.107500. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mineng.2022.107500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of highly supersaturated vanadium electrolyte solution and characterization of precipitated phases for Vanadium Redox Flow Battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waldemir Moura Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Quaranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranine El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 61, pp.436-445. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jechem.2021.01.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilot-Scale Lanthanide Precipitation from Sulfate-Based Spent Ni-MH Battery Leachates: Thermodynamic-Based Choice of Operating Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Zielinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coppey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Biscans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (10), pp.5943-5954. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.1c00834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid metal embrittlement and deformation induced martensite: The case of 316 L austenitic steel LME by liquid eutectic gallium-indium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Baketi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Barkia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 192, pp.109850. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2021.109850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the presence of solid particles, on the vanadyl sulfate (VOSO4) oxidation current</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yendoube Charles Sano Moyeme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranine El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 373, pp.137909. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2021.137909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of pyrolysis to remove hydrogen from an organic nuclear waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiya Duan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Ablitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 401, pp.123367. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2020.123367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic and Structural Properties of CuCrO 2 and CuCr 2 O 4 : Experimental Investigation and Phase Equilibria Modeling of the Cu–Cr–O System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Schorne Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chartrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Barnabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 125 (27), pp.15069-15084. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c04179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Properties of Ferritchromite and Cr‐Magnetite and Monitoring of Cr‐Spinels Alteration in Ultramafic and Mafic Rocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hodel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Macouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Ivan Ferrreira Trindade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jefferson F.D.F. Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Respaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (11), pp.0. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020GC009227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03116531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaching mechanisms of industrial powders of spent nickel metal hydride batteries in a pilot‐scale reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Zielinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Destrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coppey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemSusChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (3), pp.616-628. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cssc.201902640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combustion of nickel hyperaccumulator plants investigated by experimental and thermodynamic approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hazotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Laubie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.M. Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-O. Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 160, pp.162-174. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2020.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights Into Nickel Slag Carbonation in a Stirred Bead Mill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Benhamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouher Diouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fceng.2020.588579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03021077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-analytical methodology for the characterization of industrial samples of spent Ni-MH battery powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Zielinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Floquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Macouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Destrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 118, pp.677-687. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wasman.2020.09.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-depth study of the influence of electrolyte composition on coatings prepared by plasma electrolytic oxidation of TA6V alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Laveissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Cerda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arurault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 361, pp.50-62. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2018.12.122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of thermodynamic data for CuCrO2 delafossite from calorimetric measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Schorne-Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Janghorban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lomello-Tafin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Pisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Mikaelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 680, pp.178345. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tca.2019.178345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic study of the dissolution of vanadyl sulfate and vanadium pentoxide in sulfuric acid aqueous solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranine El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Biscans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 199, pp.123-136. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2019.01.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights on the Stability and Cationic Nonstoichiometry of CuFeO2 Delafossite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Schorne-Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Presmanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Barnabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (9), pp.6431-6444. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b00651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyrolysis of Epoxy resin in a pilot furnace mass balance and parametric study on operating conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Duan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Fiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ablitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02339865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Nickel on Biomass Pyro-Gasification: Coupled Thermodynamic and Experimental Investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Dirion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Nzihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Joulia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, ESCAPE-27 - European Symposium on Computer-Aided Process Engineering, Barcelona, Spain, Oct. 1–5, 2017, 57 (30), p.9788-9797. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.7b05201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonium-controlled nano-fibrillar boehmite synthesis through electrolysis from aluminate solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Trompette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Teychené</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Physical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, vol.18 (18), pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Investigation of Co–Cu, Mn–Co, and Mn–Cu Redox Materials Applied to Solar Thermochemical Energy Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Abanades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (7), pp.3385-3395. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaem.8b00554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed Co, Cu and Mn-based metal oxides for thermochemical energy storage application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Abanades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.100003. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5067124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed Metal Oxide Systems Applied to Thermochemical Storage of Solar Energy: Benefits of Secondary Metal Addition in Co and Mn Oxides and Contribution of Thermodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Abanades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (12), pp.2618. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app8122618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-temperature thermochemical energy storage based on redox reactions using Co-Fe and Mn-Fe mixed metal oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Abanades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 253, pp.6 - 14. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2017.05.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Nickel impregnation on Wood Gasification Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Dirion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Joulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Nzihou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste and Biomass Valorization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (8), pp.2843-2852. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12649-017-9911-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of a pyrolysis process for the elimination of epoxy resin from embedded nuclear fuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziza Chairat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiya Duan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Ablitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Aided Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 40, pp.343-348. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-444-63965-3.50059-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and thermodynamic study of Co-Fe and Mn-Fe based mixed metal oxides for thermochemical energy storage application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Abanades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, SOLARPACES 2016: International Conference on Concentrating Solar Power and Chemical Energy Systems, 1850 (1), pp.090002. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4984451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bismuth behaviour during ancient processes of silver–lead production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 57, pp.56-68. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2015.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layer growth mechanisms on metallic electrodes under anodic polarization in cryolite-alumina melt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magaly Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 79, pp. 159-168. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2013.10.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery of actinides from actinide-aluminium alloys by chlorination: Part II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Soucek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Eloirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rikard Malmbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Meier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 447, pp. 38-45. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2013.12.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of electrochemical techniques to study the corrosion of metals in model fluoride melts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Delepech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 441, pp. 583-591. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2013.03.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of Zr(IV) in LiF-CaF2: stability with oxide ions and electroreduction pathway on inert and reactive electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 95, pp. 185-191. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2013.02.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation kinetics of a Ni-Cu based cermet at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Honvault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Palau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68, pp.154-161. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2012.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon recovery from silicon-iron alloys by electrorefining in molten fluorides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Bieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 96, pp. 97-102. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2013.02.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct electrochemical reduction of solid uranium oxide in molten fluoride salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, vol. 414, pp. 169-173. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2011.02.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen evolution as anodic reaction in molten LiF-CaF2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, vol. 56, pp. 4949-4952. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2011.03.131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00813228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery of actinides from actinide-aluminium alloys by chlorination: Part I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Soucek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rikard Malmbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 414, pp.12-18. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2011.04.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluoroacidity evaluation in molten salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Bieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, vol. 56, pp. 5022-5027. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2011.03.099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00813237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct electroreduction of oxides in molten fluoride salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pivato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 56, pp.5410-5415. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2011.02.109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon electrodeposition in molten fluorides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Bieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 62, pp.282-289. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2011.12.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical behaviour of thorium(IV) in molten LiF–CaF2 medium on inert and reactive electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, vol. 55 (n° 16), pp. 4758-4764. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.ELECTACTA.2010.03.073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of Low-Temperature Melting Electrolytes for the Aluminum Electrolysis Process: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Palau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 55 (11), pp.4549-4560. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/JE100214X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lanthanides extraction processes in molten fluoride media. Application to nuclear spent fuel reprocessing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 130 (1), pp.94-101. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluchem.2008.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical extraction of europium from molten fluoride media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, vol. 5 (n° 1), pp.281-287. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2009.08.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical study of the Eu(III)/Eu(II) system in molten fluoride media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 54 (26), pp.6361-6366. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2009.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrorefining of U-Pu-Zr-alloy fuel onto solid Aluminium cathodes in molten LiCl-KCl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Soucek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rikard Malmbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (4-5), pp.315-322. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/ract.2008.1493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the formation of U-Al alloys in the molten LiCl-KCl eutectic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concepción Caravaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rikard Malmbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Masset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 378 (1), pp.79-85. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2008.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03580134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical oxidation of binary copper-nickel alloys in cryolite melts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arurault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Palau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, vol. 49 (n° 9), pp.3610-3625. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2007.03.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of electrorefining of metallic alloy fuel onto solid Al cathodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rikard Malmbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Masset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rebizant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Serp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 360 (1), pp.49-57. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2006.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of electrochemical techniques to monitor free oxide content in molten fluoride media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of electroanalytical chemistry and interfacial electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 606 (1), pp.17-23. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jelechem.2007.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemistry of thorium in LiCl-KCl eutectic melts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Serp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Soucek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rikard Malmbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rebizant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 52 (26), pp.7432-7437. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2007.06.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silver as Anode in Cryolite—Alumina-Based Melts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Kucharik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 61 (2), pp.142-145. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/s11696-007-0011-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production d’aluminium par électrolyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1, pp.89-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anodic dissolution of metals in oxide-free cryolite melts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arurault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3 (10), pp.999-1004. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10800-005-6727-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing gas evolution on graphite and oxygen-evolving anodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torstein A. Utigard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOM Journal of the Minerals, Metals and Materials Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 54 (5), pp.41-45. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF02701696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni Metal and NiO Dissolution Kinetics in Acidic Media: Towards an Improvement of Ni-MH Battery Leaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laskar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Guzhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Biscans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Boston (MA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case-Based Analysis of Mechanically-Assisted Leaching for Hydrometallurgical Extraction of Critical Metals from Chalcopyrite, Ferronickel Slag, and Ni-MH Black Mass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Laskar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dakkoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Biscans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Boston (MA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of Cu Extraction from Chalcopyrite by Implementation of In Situ Attrition in Bioleaching Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gwénaëlle Guezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Hubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Joulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 63rd Conference of Metallurgists, COM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Halifax, Canada. pp.1093-1095, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-67398-6_183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards improvement of transverse electrical conductivity of oxide coatings formed by plasma electrolytic oxidation on aluminium alloys by incorporation of silver particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hugou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laskar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1rst International Conference on Surface Science, Engineering &amp; Technology (SSET 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Manchester (UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le recyclage artisanal des métaux, une circularité invisible et spontanée mais à quel prix environnemental ? Cas du plomb en Inde.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lhoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Macouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi de Bercegol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Interdisciplinaire sur l’Économie Circulaire - CIEC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toulouse [UT], Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decarbonation of waste-to-energy plants by CO2 mineralization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Dandach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Thunin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Greenhouse Gas Control Technologies (GHGT 16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery of valuable metals from industrial leachates of spent ni metal hydride batteries by precipitation processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Guzhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coppey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Biscans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Orlando (Florida), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecodesign of a process for dimethyl carbonate: Influence of the degree of modelling of the methanolysis of urea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivonne Rodriguez-Donis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France. pp.07009, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/202337907009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioleaching of chalcopyrite: the effect of particle size on passivation, bacterial growth and activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Hubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Joulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dakkoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Biohydrometallurgy Symposium (IBS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Perth, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental assessment of the supercritical carbonation of recycled concrete aggregates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samba Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Condoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Camy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Supercritical Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'attrition sur les communautés bactériennes dans un procédé de biolixiviation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Hubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Joulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dakkoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème congrès de la Société Française de Génie des Procédés (SFGP) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of rare-earths oxalates from double sulfate salts obtained by selective precipitation of Ni-MH battery leachates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Guzhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Barnabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coppey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th World Congress on Particle Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomass fast pyrolysis: Chemistry and thermodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Nasfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Ajam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Salvador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU21 - EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online, Germany. 2 p., </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-2878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A thermodynamic model representing solid-liquid equilibria in the VOSO4-H2SO4-H2O system based on water activity and solubility measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Teychené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Quaranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranine El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st European Symposium on Applied Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris/virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeking hydrometallurgical pathways for chalcopyrite leaching: development of a thermodynamic model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Salomé Touchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th Conference of Metallurgists Hosting the International Copper Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Vancouver (BC), Canada. pp.594520.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation du CO2 par carbonatation minérale avec le procédé d'attrition lixiviante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée ACV pour la valorisation du CO2 - ADEME / ClubCO2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a hybrid leaching process for mineral carbonation of magnesium silicates: learnings and issues raised from combined experimental and geochemical modelling approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Leclaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Accelerated Carbonation for Environmental and Material Engineering (ACEME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Newcastle NSW, Australia, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiding mineralization process development with geochemical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GHGT-14, 14th International Conference on Greenhouse Gas Control Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Melbourne, Australia. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche thermodynamique du procédé de lixiviation pour la récupération des métaux - Cas de la chalcopyrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Salomé Touchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Nancy, France. pp.4.1-4.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the relevance of thermodynamics to predict the behaviour of inorganics during CO2 gasification of willow wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Dirion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Joulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Nzihou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCAPE 2017 - 27th European Symposium on Computer Aided Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Barcelona, Spain. p.2671-2676, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-444-63965-3.50447-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining the operating conditions of the attrition-leaching process using thermodynamic process modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Benhamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouher Diouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPC 2016: XXVIII International Mineral Processing Congress Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Québec, Canada. pp. 1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of heavy metals during gasification of phytoextraction plants: thermochemical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Dirion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Nzihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Joulia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSE - 12th International Symposium on Process Systems Engineering ; ESCAPE - 25th European Symposium on Computer Aided Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Copenhague, Denmark. pp.341-346, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-444-63578-5.50052-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery of Actinides from Actinide-Aluminium Alloys: Chlorination Route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rikard Malmbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Soucek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATALANTE 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Montpellier, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical study of the corrosion of metals in molten fluorides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorgen Finne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High-Temperature Corrosion and Protection of Materials Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Îles des Embiez, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation of stoichiometric nickel ferrites used as inert anodes for aluminium electrolysis in molten cryolite mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arurault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High-Temperature Corrosion and Protection of Materials Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Îles des Embiez, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrorefining of U-Pu-Zr alloy on solid Al electrodes in LiCl-KCl eutectic melt initially containing Zr ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Soucek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rikard Malmbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Glatz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Nuclear Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Bruxelles, Belgium. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actinides by Electrochemical Methods in Molten Chlorides Using Solid Aluminium Cathode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rikard Malmbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Serp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Soucek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBAL 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Boise, United States. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas Evolution on Graphite and Oxygen Evolving Anodes During Aluminium Electrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Plascencia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torstein A. Utigard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of The Minerals, Metals &amp; Materials Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, San Antonio, United States. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for recovering elemental silicon from cutting remains.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torgeir Ulset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stein Julrud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2008156372 (A2). 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carboscories : carbonatation minérale en Nouvelle-Calédonie. Rapport de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Augé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bodénan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Benhamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Programme Carboscories. Tome Nickel et Technologie, CNRT Nickel et son environnement. 2015, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02160828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId347"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F2D71044"/>
+    <w:nsid w:val="701755EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5A271DE3"/>
+    <w:nsid w:val="1B7A49E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="66969E0C"/>
+    <w:nsid w:val="B2896527"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -640,51 +640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-cassayre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6876-6086" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/091585120" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lgc.cnrs.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdr-promethee.cnrs.fr/index.php/fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://promethee.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/playlist?list=PLXERofiWm_zKriDD5Adk71zMoHu9K6y2A" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=T0BH6Z8W5Y8" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://premc.org/pepr-recyclage/projets/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/fr/projets-finances-et-impact/projets-finances/projet/funded/project/anr-18-ce07-0031/?tx_anrprojects_funded%5Bcontroller%5D=Funded&amp;cHash=a622c8209c99dbac9e113232188e1194" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05418420v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Po" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cassayre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Hubau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joulian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Dakkoune" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mineng.2025.109885" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160943v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laskar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Guzhov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barnab&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Josse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Biscans" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40831-025-01173-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04716795v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saartjie Gouws" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brocus" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Letourneau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carrier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4RE00297K" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335866v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Julcour-Lebigue" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Dandach" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bourgeois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcou.2025.103169" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691523v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.325" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000059v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arurault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lenormand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hugou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332031v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Darban" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chiartano" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cyr" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2023.100453" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321734v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samba Ndiaye" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Condoret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Camy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2023.105932" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04189254v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsengineeringau.2c00051" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333343v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coppey" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries9120574" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03928585v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lhoste" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Philippe Tastevin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de Bercegol" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shankare Gowda" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Macouin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.14686" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663200v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpha Toure" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falilou Sambe" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Codou Diop" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-021-01496-w" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03863165v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Zielinski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2022.112983" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03826251v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dufourny" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Esvan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Laniesse" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fclim.2022.946735" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663198v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pisch" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpha Ousmane Tour&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samba Mody Sow" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.2c00898" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713327v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Neron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Zhuo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Manero" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mineng.2022.107500" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448780v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Auger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Baketi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barkia" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2021.109850" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194299v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yendoube Charles Sano Moyeme" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranine El Hage" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hassan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauvet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2021.137909" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235858v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldemir Moura Carvalho" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Quaranta" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jechem.2021.01.040" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383667v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.1c00834" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106338v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiya Duan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fiquet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ablitzer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vergnes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.123367" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03787585v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliano Schorne Pinto" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chartrand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c04179" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116531v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hodel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Ivan Ferrreira Trindade" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jefferson F.D.F. Araujo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Respaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GC009227" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02770455v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Destrac" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201902640" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02884769v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hazotte" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laubie" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.M. Carvalho" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Simonnot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2020.06.003" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021077v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Benhamed" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaouher Diouani" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fceng.2020.588579" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960069v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Floquet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2020.09.017" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135689v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laveissi&#232;re" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cerda" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2018.12.122" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285408v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliano Schorne-Pinto" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Janghorban" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lomello-Tafin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mikaelian" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2019.178345" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290658v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maurice" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2019.01.024" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121917v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Presmanes" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b00651" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01735283v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Said" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dirion" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Nzihou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Joulia" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.7b05201" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339865v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Duan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fiquet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ablitzer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vergnes" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161812v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Trompette" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Teychen&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104429v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Andre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abanades" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.8b00554" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104404v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5067124" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104387v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8122618" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786111v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Andr&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2017.05.015" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01636543v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-017-9911-3" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842285v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Chairat" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63965-3.50059-3" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792490v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4984451" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187779v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L'H&#233;ritier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian T&#233;reygeol" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2015.02.002" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948663v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magaly Oudot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chamelot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gibilaro" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Massot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2013.10.040" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948022v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Soucek" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Eloirdi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rikard Malmbeck" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Meier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2013.12.011" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877440v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fabre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cabet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delepech" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2013.03.055" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805545v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taxil" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.02.022" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772778v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Honvault" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peres" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Palau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2012.11.007" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805734v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bieber" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.02.065" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815297v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lemoine" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dugne" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2011.02.053" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813228v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2011.03.131" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537542v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mendes" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nourry" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2011.04.023" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813237v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2011.03.099" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537613v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pivato" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2011.02.109" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537607v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2011.12.039" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548734v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ELECTACTA.2010.03.073" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474327v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/JE100214X" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572948v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2008.07.004" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573201v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2009.08.052" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHWM37BD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572984v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2009.06.016" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468073v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Jardin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2008.1493" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580134v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concepci&#243;n Caravaca" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Masset" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2008.05.004" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594305v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2007.03.020" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594317v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rebizant" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Serp" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2006.08.013" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594334v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2007.04.005" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594312v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2007.06.022" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594299v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Kucharik" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11696-007-0011-x" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269964v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601056v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-005-6727-9" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7X8BHGXJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400252v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torstein A. Utigard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bouvet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02701696" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354568v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laskar" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354562v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Laskar" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04918377v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gw&#233;na&#235;lle Guezennec" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Touz&#233;" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-67398-6_183" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777368v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815548v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750885v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Thunin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grandjean" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752774v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04105046v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Astruc" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vialle" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Sablayrolles" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivonne Rodriguez-Donis" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202337907009" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752743v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752783v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03788103v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylian Laurent" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752754v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Boyer" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03197332v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Nasfi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Ajam" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Salvador" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-2878" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752738v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752732v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Salom&#233; Touchard" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357997v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Bailly" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353566v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leclaire" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929681v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658526v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699300v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63965-3.50447-5" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739538v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888838v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63578-5.50052-9" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089093v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089079v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorgen Finne" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089021v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106040v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Glatz" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106046v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105798v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Plascencia" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Marin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fan" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327706v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torgeir Ulset" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stein Julrud" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02160828v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aug&#233;" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bod&#233;nan" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-cassayre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6876-6086" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/091585120" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lgc.cnrs.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdr-promethee.cnrs.fr/index.php/fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://promethee.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/playlist?list=PLXERofiWm_zKriDD5Adk71zMoHu9K6y2A" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=T0BH6Z8W5Y8" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://premc.org/pepr-recyclage/projets/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/fr/projets-finances-et-impact/projets-finances/projet/funded/project/anr-18-ce07-0031/?tx_anrprojects_funded%5Bcontroller%5D=Funded&amp;cHash=a622c8209c99dbac9e113232188e1194" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05418420v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Po" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cassayre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Hubau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joulian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Dakkoune" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mineng.2025.109885" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160943v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laskar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Guzhov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barnab&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Josse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Biscans" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40831-025-01173-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04716795v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saartjie Gouws" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brocus" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Letourneau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carrier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4RE00297K" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335866v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Julcour-Lebigue" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Dandach" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bourgeois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcou.2025.103169" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691523v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.325" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332031v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Darban" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chiartano" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cyr" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2023.100453" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000059v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arurault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lenormand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hugou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321734v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samba Ndiaye" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Condoret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Camy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2023.105932" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04189254v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsengineeringau.2c00051" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333343v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coppey" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries9120574" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663200v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpha Toure" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falilou Sambe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Codou Diop" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-021-01496-w" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03928585v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lhoste" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Philippe Tastevin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de Bercegol" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shankare Gowda" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Macouin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.14686" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03863165v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Zielinski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2022.112983" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03826251v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dufourny" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Esvan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Laniesse" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fclim.2022.946735" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663198v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pisch" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpha Ousmane Tour&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samba Mody Sow" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.2c00898" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713327v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Neron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Zhuo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Manero" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mineng.2022.107500" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235858v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldemir Moura Carvalho" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Quaranta" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauvet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranine El Hage" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jechem.2021.01.040" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383667v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.1c00834" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448780v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Auger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Baketi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barkia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2021.109850" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194299v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yendoube Charles Sano Moyeme" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hassan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2021.137909" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106338v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiya Duan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fiquet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ablitzer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vergnes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.123367" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03787585v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliano Schorne Pinto" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chartrand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c04179" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116531v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hodel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Ivan Ferrreira Trindade" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jefferson F.D.F. Araujo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Respaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GC009227" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02770455v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Destrac" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201902640" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02884769v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hazotte" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laubie" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.M. Carvalho" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Simonnot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2020.06.003" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021077v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Benhamed" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaouher Diouani" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fceng.2020.588579" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960069v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Floquet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2020.09.017" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135689v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laveissi&#232;re" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cerda" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2018.12.122" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285408v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliano Schorne-Pinto" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Janghorban" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lomello-Tafin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mikaelian" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2019.178345" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290658v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maurice" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2019.01.024" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121917v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Presmanes" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b00651" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339865v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Duan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fiquet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ablitzer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vergnes" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01735283v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Said" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dirion" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Nzihou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Joulia" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.7b05201" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161812v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Trompette" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Teychen&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104429v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Andre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abanades" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.8b00554" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104404v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5067124" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104387v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8122618" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786111v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Andr&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2017.05.015" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01636543v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-017-9911-3" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842285v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Chairat" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63965-3.50059-3" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792490v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4984451" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187779v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L'H&#233;ritier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian T&#233;reygeol" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2015.02.002" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948663v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magaly Oudot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chamelot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gibilaro" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Massot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2013.10.040" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948022v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Soucek" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Eloirdi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rikard Malmbeck" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Meier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2013.12.011" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877440v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fabre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cabet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delepech" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2013.03.055" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805545v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taxil" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.02.022" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772778v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Honvault" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peres" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Palau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2012.11.007" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805734v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bieber" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.02.065" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815297v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lemoine" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dugne" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2011.02.053" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813228v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2011.03.131" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537542v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mendes" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nourry" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2011.04.023" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813237v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2011.03.099" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537613v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pivato" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2011.02.109" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537607v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2011.12.039" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548734v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ELECTACTA.2010.03.073" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474327v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/JE100214X" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572948v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2008.07.004" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573201v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2009.08.052" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHWM37BD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572984v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2009.06.016" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468073v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Jardin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2008.1493" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580134v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concepci&#243;n Caravaca" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Masset" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2008.05.004" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594305v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2007.03.020" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594317v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rebizant" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Serp" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2006.08.013" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594334v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2007.04.005" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594312v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2007.06.022" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594299v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Kucharik" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11696-007-0011-x" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269964v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601056v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-005-6727-9" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7X8BHGXJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400252v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torstein A. Utigard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bouvet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02701696" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354568v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laskar" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354562v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Laskar" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04918377v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gw&#233;na&#235;lle Guezennec" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Touz&#233;" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-67398-6_183" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777368v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815548v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750885v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Thunin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grandjean" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752774v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04105046v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Astruc" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vialle" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Sablayrolles" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivonne Rodriguez-Donis" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202337907009" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752743v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752783v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03788103v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylian Laurent" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752754v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Boyer" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03197332v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Nasfi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Ajam" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Salvador" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-2878" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752738v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752732v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Salom&#233; Touchard" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357997v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Bailly" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353566v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leclaire" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929681v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658526v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699300v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63965-3.50447-5" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739538v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888838v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63578-5.50052-9" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089093v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089079v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorgen Finne" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089021v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106040v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Glatz" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106046v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105798v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Plascencia" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Marin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fan" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327706v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torgeir Ulset" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stein Julrud" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02160828v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aug&#233;" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bod&#233;nan" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>