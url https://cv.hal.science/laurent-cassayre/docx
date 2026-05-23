--- v2 (2026-05-01)
+++ v3 (2026-05-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:132.87197231834px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Cassayre </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de Recherche CNRS au Laboratoire de Génie Chimique (Université de Toulouse)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurent-cassayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6876-6086</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">091585120</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CV</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplômes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">2015	Habilitation à Diriger les Recherches, Institut National Polytechnique de Toulouse, France2005  Doctorat en Génie des Procédés, Université de Toulouse, France2000 	Master en Chimie Analytique, Université Paris VI, France2000	Dplôme d'ingénieur ESPCI-ParisTech, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Postes occupés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Position actuelle  Directeur de recherches CNRS, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratoire de Génie Chimique (LGC)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Toulouse, France.2017                      Chercheur invité (3 mois) à l'Ecole Polytechnique de Montreal, Canada.2006-2021	           Chargé de recherches CNRS, Laboratoire de Génie Chimique, Toulouse, France.2005-2006	           Postdoc à l'Institut des Transuraniens, EU Joint Research Centre, Karlsruhe, Allemagne.2002-2005            Doctorant CIFRE (Aluminium Pechiney), Laboratoire de Génie Chimique, Toulouse, France.2000-2001	           Assistant de recherche, Material Science Department, University of Toronto, Canada.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis septembre 2022, directeur du </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GDR Prométhée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> dédié aux procédés hydrométallurgiques (orgranisation de </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">journées annuelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et de </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">webinaires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Activités de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Au cours des dix dernières années, mes activités de recherche ont été consacrées au développement d'approches combinées et génériques visant à la compréhension, à la mise en œuvre et à l'optimisation des processus chimiques et métallurgiques. Les trois piliers de cette approche sont basés sur les calculs d'équilibre thermodynamique, la caractérisation des matériaux et le travail expérimental à l'échelle pilote. Ces activités sont majoritairement :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">La modélisation thermodynamique, notamment les équilibres solides-liquides  (FactSage, OLI system, Phreeqc)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L'étude de réactions solide-liquide, principalement dans les opérations de lixiviation et de précipitation de systèmes minéraux (typiquement dans des réacteurs à l'échelle 1L).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Les mesures des données d'équilibres (activité de l'eau, solubilité, densité) et le paramétrage de modèles (SIT, Pitzer, modèle quasi-chimique modifié) avec l'approche Calphad.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">La caractérisation de phases solides et liquides avec des techniques complémentaires (ICP-OES, SEM, TGA, DSC, XRD, XPS)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines d'application:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Récupération de métaux à partir de sources primaires (chalcopyrite) et secondaires (notamment batteries usagées de plomb, nickel-métal hydrure et  lithium-ion)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Systèmes hydrométallurgiques et pyrométallurgiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Développement d'un réacteur de lixiviation innovant (voir cette </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">vidéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Capture et utilisation du carbone (carbonatation minérale)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets financés récents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">2023-2027	LULABAT - Flexible, sustainable and cost-effective innovative recycling process of spent lithium-ion batteries. ANR funding (National program </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEPR Recyclage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), PI LGC.2023-2026   FeMineTal - Coping with urban mining in the energy transition. TIRIS-University of Toulouse, PI LGC.2019-2023   BIOMECALIX - A novel mechanically enhanced bioleaching process. ANR funding, PI (</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">site</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).2019-2022   RECYCL’BATT - Battery recycling processes: description of operating chains, experimental studies and thermodynamic modeling of metal recovery stages. MITI CNRS, PI.2017-2020   SuperPhosphate - Valorization of an intermediate product of the fluorosilicic acid conversion. Eiffel scholarship & Technological transfer from SATT-Toulouse, PI.2016-2019   DELAFOSSITE- Towards thermodynamic modelling of delafossite systems, University of Toulouse and Occitanie Region, PI LGC.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux interdisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Collaboration interdisciplinaires : science des matériaux, sciences de l'univers, sciences humaines et sociales.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of particle size on bioleaching of chalcopyrite at moderate temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Hubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Joulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dakkoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerals Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 236, pp.109885. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mineng.2025.109885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversion of Sodium-Rare Earth Double Sulfate Salts Prepared from Spent NiMH Batteries: Comparison of Precipitation Pathways as Oxalate, Hydroxide, and Carbonate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laskar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Guzhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Barnabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Biscans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sustainable Metallurgy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40831-025-01173-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfluidic reactor development for isothermal kinetic measurements of sugars hydrolysis and global kinetics determination by model-fitting approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saartjie Gouws</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brocus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐jacques Letourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Carrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reaction Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (1), pp.48-69. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4RE00297K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO2 mineralization of bottom ash and decarbonation of waste-to-energy plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Dandach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of CO2 Utilization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 99, pp.103169. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcou.2025.103169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case-based analysis of mechanically-assisted leaching for hydrometallurgical extraction of critical metals from ores and wastes: application in chalcopyrite, ferronickel slag, and Ni-MH black mass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laskar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dakkoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Biscans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, GDR Prométhée – French Research Network on Hydrometallurgical Processes for Primary and Secondary Resources, 27 (S4), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crchim.325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion mechanisms of Al2O3-SiC-C refractory castables by iron and slag based on post-mortem analysis of industrial samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sina Darban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Chiartano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Lacarrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16, pp.100453. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceram.2023.100453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Camfre : Vers le développements ambitieux de couches d'alumine conductrices élaborées par oxydation micro-arc pour des applications connectiques en environnement sévère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arurault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hugou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitements et Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 485 (11), pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-pressure carbonation of mortar as a model for recycled concrete aggregates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samba Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Condoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Camy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Supercritical Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 198, pp.105932. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.supflu.2023.105932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrometallurgical Processing of Chalcopyrite by Attrition-Aided Leaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dakkoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Joulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Hubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Engineering Au</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (3), pp.195-209. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsengineeringau.2c00051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective Precipitation of Rare Earth Double Sulfate Salts from Industrial Ni–MH Battery Leachates: Impact of Downstream Processing on Product Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Guzhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Barnabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coppey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Biscans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (12), pp.574. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/batteries9120574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of a Two-Step Aqueous Process for the Valorization of Sodium Fluorosilicate (Na2SiF6), an Intermediate Product of the Fluorosilicic Acid Conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samba Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Toure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falilou Sambe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste and Biomass Valorization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.547-562. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12649-021-01496-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interdisciplinarité en actes : le recyclage artisanal du plomb dans les ateliers de l’Uttar Pradesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lhoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi de Bercegol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shankare Gowda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Macouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22, pp.47-74. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/traces.14686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03928585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical processes for the recovery of valuable metals from spent nickel metal hydride batteries: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Guzhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Zielinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Biscans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 170, pp.112983. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2022.112983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863165v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of the depassivation effect of attrition on magnesium silicates' direct aqueous carbonation products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Dufourny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Esvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscillia Laniesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fclim.2022.946735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbonation of Calcium Silicate Hydrates as Secondary Raw Material from the Recovery of Hexafluorosilicic Acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samba Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Pisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Ousmane Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samba Mody Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (18), pp.6023-6032. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.2c00898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-kinetic modelling of the acidic leaching of anorthosite: Key learnings toward the conception of a sustainable industrial process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Neron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Zhuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Manero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerals Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 180, pp.107500. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mineng.2022.107500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of highly supersaturated vanadium electrolyte solution and characterization of precipitated phases for Vanadium Redox Flow Battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waldemir Moura Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Quaranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranine El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 61, pp.436-445. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jechem.2021.01.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilot-Scale Lanthanide Precipitation from Sulfate-Based Spent Ni-MH Battery Leachates: Thermodynamic-Based Choice of Operating Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Zielinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coppey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Biscans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (10), pp.5943-5954. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.1c00834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid metal embrittlement and deformation induced martensite: The case of 316 L austenitic steel LME by liquid eutectic gallium-indium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Baketi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Barkia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 192, pp.109850. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2021.109850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the presence of solid particles, on the vanadyl sulfate (VOSO4) oxidation current</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yendoube Charles Sano Moyeme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranine El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 373, pp.137909. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2021.137909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of pyrolysis to remove hydrogen from an organic nuclear waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiya Duan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Ablitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 401, pp.123367. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2020.123367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic and Structural Properties of CuCrO 2 and CuCr 2 O 4 : Experimental Investigation and Phase Equilibria Modeling of the Cu–Cr–O System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Schorne Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chartrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Barnabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 125 (27), pp.15069-15084. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c04179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Properties of Ferritchromite and Cr‐Magnetite and Monitoring of Cr‐Spinels Alteration in Ultramafic and Mafic Rocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hodel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Macouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Ivan Ferrreira Trindade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jefferson F.D.F. Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Respaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (11), pp.0. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020GC009227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03116531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaching mechanisms of industrial powders of spent nickel metal hydride batteries in a pilot‐scale reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Zielinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Destrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coppey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemSusChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (3), pp.616-628. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cssc.201902640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combustion of nickel hyperaccumulator plants investigated by experimental and thermodynamic approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hazotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Laubie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.M. Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-O. Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 160, pp.162-174. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2020.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights Into Nickel Slag Carbonation in a Stirred Bead Mill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Benhamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouher Diouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fceng.2020.588579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03021077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-analytical methodology for the characterization of industrial samples of spent Ni-MH battery powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Zielinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Floquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Macouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Destrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 118, pp.677-687. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wasman.2020.09.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-depth study of the influence of electrolyte composition on coatings prepared by plasma electrolytic oxidation of TA6V alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Laveissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Cerda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arurault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 361, pp.50-62. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2018.12.122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of thermodynamic data for CuCrO2 delafossite from calorimetric measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Schorne-Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Janghorban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lomello-Tafin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Pisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Mikaelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 680, pp.178345. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tca.2019.178345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic study of the dissolution of vanadyl sulfate and vanadium pentoxide in sulfuric acid aqueous solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranine El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Biscans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 199, pp.123-136. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2019.01.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights on the Stability and Cationic Nonstoichiometry of CuFeO2 Delafossite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Schorne-Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Presmanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Barnabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (9), pp.6431-6444. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b00651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyrolysis of Epoxy resin in a pilot furnace mass balance and parametric study on operating conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Duan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Fiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ablitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02339865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Nickel on Biomass Pyro-Gasification: Coupled Thermodynamic and Experimental Investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Dirion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Nzihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Joulia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, ESCAPE-27 - European Symposium on Computer-Aided Process Engineering, Barcelona, Spain, Oct. 1–5, 2017, 57 (30), p.9788-9797. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.7b05201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonium-controlled nano-fibrillar boehmite synthesis through electrolysis from aluminate solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Trompette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Teychené</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Physical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, vol.18 (18), pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Investigation of Co–Cu, Mn–Co, and Mn–Cu Redox Materials Applied to Solar Thermochemical Energy Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Abanades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (7), pp.3385-3395. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaem.8b00554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed Co, Cu and Mn-based metal oxides for thermochemical energy storage application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Abanades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.100003. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5067124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed Metal Oxide Systems Applied to Thermochemical Storage of Solar Energy: Benefits of Secondary Metal Addition in Co and Mn Oxides and Contribution of Thermodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Abanades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (12), pp.2618. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app8122618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-temperature thermochemical energy storage based on redox reactions using Co-Fe and Mn-Fe mixed metal oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Abanades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 253, pp.6 - 14. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2017.05.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Nickel impregnation on Wood Gasification Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Dirion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Joulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Nzihou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste and Biomass Valorization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (8), pp.2843-2852. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12649-017-9911-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of a pyrolysis process for the elimination of epoxy resin from embedded nuclear fuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziza Chairat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiya Duan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Ablitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Aided Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 40, pp.343-348. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-444-63965-3.50059-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and thermodynamic study of Co-Fe and Mn-Fe based mixed metal oxides for thermochemical energy storage application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Abanades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, SOLARPACES 2016: International Conference on Concentrating Solar Power and Chemical Energy Systems, 1850 (1), pp.090002. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4984451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bismuth behaviour during ancient processes of silver–lead production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 57, pp.56-68. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2015.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layer growth mechanisms on metallic electrodes under anodic polarization in cryolite-alumina melt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magaly Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 79, pp. 159-168. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2013.10.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery of actinides from actinide-aluminium alloys by chlorination: Part II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Soucek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Eloirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rikard Malmbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Meier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 447, pp. 38-45. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2013.12.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of electrochemical techniques to study the corrosion of metals in model fluoride melts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Delepech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 441, pp. 583-591. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2013.03.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of Zr(IV) in LiF-CaF2: stability with oxide ions and electroreduction pathway on inert and reactive electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 95, pp. 185-191. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2013.02.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation kinetics of a Ni-Cu based cermet at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Honvault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Palau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68, pp.154-161. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2012.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon recovery from silicon-iron alloys by electrorefining in molten fluorides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Bieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 96, pp. 97-102. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2013.02.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct electrochemical reduction of solid uranium oxide in molten fluoride salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, vol. 414, pp. 169-173. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2011.02.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen evolution as anodic reaction in molten LiF-CaF2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, vol. 56, pp. 4949-4952. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2011.03.131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00813228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery of actinides from actinide-aluminium alloys by chlorination: Part I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Soucek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rikard Malmbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 414, pp.12-18. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2011.04.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluoroacidity evaluation in molten salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Bieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, vol. 56, pp. 5022-5027. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2011.03.099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00813237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct electroreduction of oxides in molten fluoride salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pivato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 56, pp.5410-5415. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2011.02.109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon electrodeposition in molten fluorides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Bieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 62, pp.282-289. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2011.12.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical behaviour of thorium(IV) in molten LiF–CaF2 medium on inert and reactive electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, vol. 55 (n° 16), pp. 4758-4764. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.ELECTACTA.2010.03.073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of Low-Temperature Melting Electrolytes for the Aluminum Electrolysis Process: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Palau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 55 (11), pp.4549-4560. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/JE100214X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lanthanides extraction processes in molten fluoride media. Application to nuclear spent fuel reprocessing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 130 (1), pp.94-101. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluchem.2008.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical extraction of europium from molten fluoride media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, vol. 5 (n° 1), pp.281-287. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2009.08.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical study of the Eu(III)/Eu(II) system in molten fluoride media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 54 (26), pp.6361-6366. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2009.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrorefining of U-Pu-Zr-alloy fuel onto solid Aluminium cathodes in molten LiCl-KCl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Soucek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rikard Malmbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (4-5), pp.315-322. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/ract.2008.1493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the formation of U-Al alloys in the molten LiCl-KCl eutectic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concepción Caravaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rikard Malmbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Masset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 378 (1), pp.79-85. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2008.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03580134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical oxidation of binary copper-nickel alloys in cryolite melts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arurault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Palau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, vol. 49 (n° 9), pp.3610-3625. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2007.03.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of electrorefining of metallic alloy fuel onto solid Al cathodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rikard Malmbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Masset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rebizant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Serp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 360 (1), pp.49-57. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2006.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of electrochemical techniques to monitor free oxide content in molten fluoride media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of electroanalytical chemistry and interfacial electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 606 (1), pp.17-23. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jelechem.2007.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemistry of thorium in LiCl-KCl eutectic melts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Serp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Soucek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rikard Malmbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rebizant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 52 (26), pp.7432-7437. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2007.06.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silver as Anode in Cryolite—Alumina-Based Melts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Kucharik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 61 (2), pp.142-145. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/s11696-007-0011-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production d’aluminium par électrolyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1, pp.89-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anodic dissolution of metals in oxide-free cryolite melts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arurault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3 (10), pp.999-1004. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10800-005-6727-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing gas evolution on graphite and oxygen-evolving anodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torstein A. Utigard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOM Journal of the Minerals, Metals and Materials Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 54 (5), pp.41-45. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF02701696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni Metal and NiO Dissolution Kinetics in Acidic Media: Towards an Improvement of Ni-MH Battery Leaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laskar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Guzhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Biscans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Boston (MA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case-Based Analysis of Mechanically-Assisted Leaching for Hydrometallurgical Extraction of Critical Metals from Chalcopyrite, Ferronickel Slag, and Ni-MH Black Mass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Laskar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dakkoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Biscans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Boston (MA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of Cu Extraction from Chalcopyrite by Implementation of In Situ Attrition in Bioleaching Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gwénaëlle Guezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Hubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Joulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 63rd Conference of Metallurgists, COM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Halifax, Canada. pp.1093-1095, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-67398-6_183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards improvement of transverse electrical conductivity of oxide coatings formed by plasma electrolytic oxidation on aluminium alloys by incorporation of silver particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hugou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laskar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1rst International Conference on Surface Science, Engineering &amp; Technology (SSET 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Manchester (UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le recyclage artisanal des métaux, une circularité invisible et spontanée mais à quel prix environnemental ? Cas du plomb en Inde.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lhoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Macouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi de Bercegol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Interdisciplinaire sur l’Économie Circulaire - CIEC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toulouse [UT], Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decarbonation of waste-to-energy plants by CO2 mineralization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Dandach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Thunin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Greenhouse Gas Control Technologies (GHGT 16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery of valuable metals from industrial leachates of spent ni metal hydride batteries by precipitation processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Guzhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coppey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Biscans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Orlando (Florida), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecodesign of a process for dimethyl carbonate: Influence of the degree of modelling of the methanolysis of urea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivonne Rodriguez-Donis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France. pp.07009, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/202337907009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioleaching of chalcopyrite: the effect of particle size on passivation, bacterial growth and activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Hubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Joulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dakkoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Biohydrometallurgy Symposium (IBS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Perth, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental assessment of the supercritical carbonation of recycled concrete aggregates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samba Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Condoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Camy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Supercritical Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'attrition sur les communautés bactériennes dans un procédé de biolixiviation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Hubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Joulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dakkoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème congrès de la Société Française de Génie des Procédés (SFGP) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of rare-earths oxalates from double sulfate salts obtained by selective precipitation of Ni-MH battery leachates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Guzhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Barnabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coppey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th World Congress on Particle Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomass fast pyrolysis: Chemistry and thermodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Nasfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Ajam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Salvador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU21 - EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online, Germany. 2 p., </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-2878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A thermodynamic model representing solid-liquid equilibria in the VOSO4-H2SO4-H2O system based on water activity and solubility measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Teychené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Quaranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranine El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st European Symposium on Applied Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris/virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeking hydrometallurgical pathways for chalcopyrite leaching: development of a thermodynamic model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Salomé Touchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th Conference of Metallurgists Hosting the International Copper Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Vancouver (BC), Canada. pp.594520.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation du CO2 par carbonatation minérale avec le procédé d'attrition lixiviante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée ACV pour la valorisation du CO2 - ADEME / ClubCO2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a hybrid leaching process for mineral carbonation of magnesium silicates: learnings and issues raised from combined experimental and geochemical modelling approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Leclaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Accelerated Carbonation for Environmental and Material Engineering (ACEME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Newcastle NSW, Australia, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiding mineralization process development with geochemical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GHGT-14, 14th International Conference on Greenhouse Gas Control Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Melbourne, Australia. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche thermodynamique du procédé de lixiviation pour la récupération des métaux - Cas de la chalcopyrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Salomé Touchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Nancy, France. pp.4.1-4.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the relevance of thermodynamics to predict the behaviour of inorganics during CO2 gasification of willow wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Dirion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Joulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Nzihou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCAPE 2017 - 27th European Symposium on Computer Aided Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Barcelona, Spain. p.2671-2676, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-444-63965-3.50447-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining the operating conditions of the attrition-leaching process using thermodynamic process modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Benhamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouher Diouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPC 2016: XXVIII International Mineral Processing Congress Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Québec, Canada. pp. 1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of heavy metals during gasification of phytoextraction plants: thermochemical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Dirion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Nzihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Joulia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSE - 12th International Symposium on Process Systems Engineering ; ESCAPE - 25th European Symposium on Computer Aided Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Copenhague, Denmark. pp.341-346, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-444-63578-5.50052-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery of Actinides from Actinide-Aluminium Alloys: Chlorination Route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rikard Malmbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Soucek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATALANTE 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Montpellier, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical study of the corrosion of metals in molten fluorides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorgen Finne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High-Temperature Corrosion and Protection of Materials Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Îles des Embiez, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation of stoichiometric nickel ferrites used as inert anodes for aluminium electrolysis in molten cryolite mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arurault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High-Temperature Corrosion and Protection of Materials Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Îles des Embiez, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrorefining of U-Pu-Zr alloy on solid Al electrodes in LiCl-KCl eutectic melt initially containing Zr ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Soucek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rikard Malmbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Glatz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Nuclear Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Bruxelles, Belgium. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actinides by Electrochemical Methods in Molten Chlorides Using Solid Aluminium Cathode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rikard Malmbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Serp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Soucek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBAL 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Boise, United States. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas Evolution on Graphite and Oxygen Evolving Anodes During Aluminium Electrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Plascencia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torstein A. Utigard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of The Minerals, Metals &amp; Materials Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, San Antonio, United States. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for recovering elemental silicon from cutting remains.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torgeir Ulset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stein Julrud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2008156372 (A2). 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carboscories : carbonatation minérale en Nouvelle-Calédonie. Rapport de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Augé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bodénan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Benhamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Programme Carboscories. Tome Nickel et Technologie, CNRT Nickel et son environnement. 2015, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02160828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId347"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:132.87197231834px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Cassayre </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de Recherche CNRS au Laboratoire de Génie Chimique (Université de Toulouse)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurent-cassayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6876-6086</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">091585120</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=x99b5ikAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CV</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplômes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">2015	Habilitation à Diriger les Recherches, Institut National Polytechnique de Toulouse, France2005  Doctorat en Génie des Procédés, Université de Toulouse, France2000 	Master en Chimie Analytique, Université Paris VI, France2000	Dplôme d'ingénieur ESPCI-ParisTech, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Postes occupés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Position actuelle  Directeur de recherches CNRS, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratoire de Génie Chimique (LGC)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Toulouse, France.2017                      Chercheur invité (3 mois) à l'Ecole Polytechnique de Montreal, Canada.2006-2021	           Chargé de recherches CNRS, Laboratoire de Génie Chimique, Toulouse, France.2005-2006	           Postdoc à l'Institut des Transuraniens, EU Joint Research Centre, Karlsruhe, Allemagne.2002-2005            Doctorant CIFRE (Aluminium Pechiney), Laboratoire de Génie Chimique, Toulouse, France.2000-2001	           Assistant de recherche, Material Science Department, University of Toronto, Canada.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis septembre 2022, directeur du </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GDR Prométhée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> dédié aux procédés hydrométallurgiques (orgranisation de </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">journées annuelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et de </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">webinaires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Activités de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Au cours des dix dernières années, mes activités de recherche ont été consacrées au développement d'approches combinées et génériques visant à la compréhension, à la mise en œuvre et à l'optimisation des processus chimiques et métallurgiques. Les trois piliers de cette approche sont basés sur les calculs d'équilibre thermodynamique, la caractérisation des matériaux et le travail expérimental à l'échelle pilote. Ces activités sont majoritairement :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">La modélisation thermodynamique, notamment les équilibres solides-liquides  (FactSage, OLI system, Phreeqc)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L'étude de réactions solide-liquide, principalement dans les opérations de lixiviation et de précipitation de systèmes minéraux (typiquement dans des réacteurs à l'échelle 1L).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Les mesures des données d'équilibres (activité de l'eau, solubilité, densité) et le paramétrage de modèles (SIT, Pitzer, modèle quasi-chimique modifié) avec l'approche Calphad.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">La caractérisation de phases solides et liquides avec des techniques complémentaires (ICP-OES, SEM, TGA, DSC, XRD, XPS)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines d'application:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Récupération de métaux à partir de sources primaires (chalcopyrite) et secondaires (notamment batteries usagées de plomb, nickel-métal hydrure et  lithium-ion)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Systèmes hydrométallurgiques et pyrométallurgiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Développement d'un réacteur de lixiviation innovant (voir cette </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">vidéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Capture et utilisation du carbone (carbonatation minérale)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets financés récents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">2023-2027	LULABAT - Flexible, sustainable and cost-effective innovative recycling process of spent lithium-ion batteries. ANR funding (National program </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEPR Recyclage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), PI LGC.2023-2026   FeMineTal - Coping with urban mining in the energy transition. TIRIS-University of Toulouse, PI LGC.2019-2023   BIOMECALIX - A novel mechanically enhanced bioleaching process. ANR funding, PI (</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">site</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).2019-2022   RECYCL’BATT - Battery recycling processes: description of operating chains, experimental studies and thermodynamic modeling of metal recovery stages. MITI CNRS, PI.2017-2020   SuperPhosphate - Valorization of an intermediate product of the fluorosilicic acid conversion. Eiffel scholarship & Technological transfer from SATT-Toulouse, PI.2016-2019   DELAFOSSITE- Towards thermodynamic modelling of delafossite systems, University of Toulouse and Occitanie Region, PI LGC.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux interdisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Collaboration interdisciplinaires : science des matériaux, sciences de l'univers, sciences humaines et sociales.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of particle size on bioleaching of chalcopyrite at moderate temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Hubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Joulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dakkoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerals Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 236, pp.109885. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mineng.2025.109885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfluidic reactor development for isothermal kinetic measurements of sugars hydrolysis and global kinetics determination by model-fitting approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saartjie Gouws</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brocus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐jacques Letourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Carrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reaction Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (1), pp.48-69. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4RE00297K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversion of Sodium-Rare Earth Double Sulfate Salts Prepared from Spent NiMH Batteries: Comparison of Precipitation Pathways as Oxalate, Hydroxide, and Carbonate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laskar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Guzhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Barnabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Biscans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sustainable Metallurgy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40831-025-01173-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO2 mineralization of bottom ash and decarbonation of waste-to-energy plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Dandach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of CO2 Utilization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 99, pp.103169. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcou.2025.103169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case-based analysis of mechanically-assisted leaching for hydrometallurgical extraction of critical metals from ores and wastes: application in chalcopyrite, ferronickel slag, and Ni-MH black mass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laskar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dakkoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Biscans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, GDR Prométhée – French Research Network on Hydrometallurgical Processes for Primary and Secondary Resources, 27 (S4), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crchim.325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion mechanisms of Al2O3-SiC-C refractory castables by iron and slag based on post-mortem analysis of industrial samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sina Darban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Chiartano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Lacarrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16, pp.100453. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceram.2023.100453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Camfre : Vers le développements ambitieux de couches d'alumine conductrices élaborées par oxydation micro-arc pour des applications connectiques en environnement sévère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arurault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hugou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitements et Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 485 (11), pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-pressure carbonation of mortar as a model for recycled concrete aggregates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samba Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Condoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Camy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Supercritical Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 198, pp.105932. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.supflu.2023.105932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrometallurgical Processing of Chalcopyrite by Attrition-Aided Leaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dakkoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Joulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Hubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Engineering Au</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (3), pp.195-209. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsengineeringau.2c00051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective Precipitation of Rare Earth Double Sulfate Salts from Industrial Ni–MH Battery Leachates: Impact of Downstream Processing on Product Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Guzhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Barnabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coppey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Biscans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (12), pp.574. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/batteries9120574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-kinetic modelling of the acidic leaching of anorthosite: Key learnings toward the conception of a sustainable industrial process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Neron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Zhuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Manero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerals Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 180, pp.107500. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mineng.2022.107500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of a Two-Step Aqueous Process for the Valorization of Sodium Fluorosilicate (Na2SiF6), an Intermediate Product of the Fluorosilicic Acid Conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samba Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Toure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falilou Sambe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste and Biomass Valorization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.547-562. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12649-021-01496-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interdisciplinarité en actes : le recyclage artisanal du plomb dans les ateliers de l’Uttar Pradesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lhoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi de Bercegol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shankare Gowda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Macouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22, pp.47-74. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/traces.14686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03928585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical processes for the recovery of valuable metals from spent nickel metal hydride batteries: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Guzhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Zielinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Biscans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 170, pp.112983. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2022.112983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863165v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of the depassivation effect of attrition on magnesium silicates' direct aqueous carbonation products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Dufourny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Esvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscillia Laniesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fclim.2022.946735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbonation of Calcium Silicate Hydrates as Secondary Raw Material from the Recovery of Hexafluorosilicic Acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samba Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Pisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Ousmane Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samba Mody Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (18), pp.6023-6032. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.2c00898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of highly supersaturated vanadium electrolyte solution and characterization of precipitated phases for Vanadium Redox Flow Battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waldemir Moura Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Quaranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranine El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 61, pp.436-445. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jechem.2021.01.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the presence of solid particles, on the vanadyl sulfate (VOSO4) oxidation current</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yendoube Charles Sano Moyeme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranine El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 373, pp.137909. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2021.137909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid metal embrittlement and deformation induced martensite: The case of 316 L austenitic steel LME by liquid eutectic gallium-indium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Baketi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Barkia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 192, pp.109850. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2021.109850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilot-Scale Lanthanide Precipitation from Sulfate-Based Spent Ni-MH Battery Leachates: Thermodynamic-Based Choice of Operating Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Zielinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coppey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Biscans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (10), pp.5943-5954. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.1c00834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of pyrolysis to remove hydrogen from an organic nuclear waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiya Duan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Ablitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 401, pp.123367. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2020.123367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic and Structural Properties of CuCrO 2 and CuCr 2 O 4 : Experimental Investigation and Phase Equilibria Modeling of the Cu–Cr–O System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Schorne Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chartrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Barnabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 125 (27), pp.15069-15084. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c04179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaching mechanisms of industrial powders of spent nickel metal hydride batteries in a pilot‐scale reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Zielinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Destrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coppey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemSusChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (3), pp.616-628. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cssc.201902640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Properties of Ferritchromite and Cr‐Magnetite and Monitoring of Cr‐Spinels Alteration in Ultramafic and Mafic Rocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hodel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Macouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Ivan Ferrreira Trindade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jefferson F.D.F. Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Respaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (11), pp.0. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020GC009227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03116531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combustion of nickel hyperaccumulator plants investigated by experimental and thermodynamic approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hazotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Laubie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.M. Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-O. Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 160, pp.162-174. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2020.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights Into Nickel Slag Carbonation in a Stirred Bead Mill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Benhamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouher Diouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fceng.2020.588579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03021077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-analytical methodology for the characterization of industrial samples of spent Ni-MH battery powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Zielinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Floquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Macouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Destrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 118, pp.677-687. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wasman.2020.09.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic study of the dissolution of vanadyl sulfate and vanadium pentoxide in sulfuric acid aqueous solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranine El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Biscans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 199, pp.123-136. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2019.01.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-depth study of the influence of electrolyte composition on coatings prepared by plasma electrolytic oxidation of TA6V alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Laveissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Cerda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arurault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 361, pp.50-62. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2018.12.122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of thermodynamic data for CuCrO2 delafossite from calorimetric measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Schorne-Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Janghorban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lomello-Tafin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Pisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Mikaelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 680, pp.178345. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tca.2019.178345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights on the Stability and Cationic Nonstoichiometry of CuFeO2 Delafossite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Schorne-Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Presmanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Barnabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (9), pp.6431-6444. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b00651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Nickel on Biomass Pyro-Gasification: Coupled Thermodynamic and Experimental Investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Dirion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Nzihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Joulia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, ESCAPE-27 - European Symposium on Computer-Aided Process Engineering, Barcelona, Spain, Oct. 1–5, 2017, 57 (30), p.9788-9797. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.7b05201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyrolysis of Epoxy resin in a pilot furnace mass balance and parametric study on operating conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Duan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Fiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ablitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02339865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonium-controlled nano-fibrillar boehmite synthesis through electrolysis from aluminate solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Trompette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Teychené</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Physical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, vol.18 (18), pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Investigation of Co–Cu, Mn–Co, and Mn–Cu Redox Materials Applied to Solar Thermochemical Energy Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Abanades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (7), pp.3385-3395. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaem.8b00554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed Co, Cu and Mn-based metal oxides for thermochemical energy storage application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Abanades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.100003. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5067124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed Metal Oxide Systems Applied to Thermochemical Storage of Solar Energy: Benefits of Secondary Metal Addition in Co and Mn Oxides and Contribution of Thermodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Abanades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (12), pp.2618. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app8122618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of a pyrolysis process for the elimination of epoxy resin from embedded nuclear fuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziza Chairat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiya Duan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Ablitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Aided Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 40, pp.343-348. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-444-63965-3.50059-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and thermodynamic study of Co-Fe and Mn-Fe based mixed metal oxides for thermochemical energy storage application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Abanades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, SOLARPACES 2016: International Conference on Concentrating Solar Power and Chemical Energy Systems, 1850 (1), pp.090002. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4984451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-temperature thermochemical energy storage based on redox reactions using Co-Fe and Mn-Fe mixed metal oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Abanades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 253, pp.6 - 14. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2017.05.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Nickel impregnation on Wood Gasification Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Dirion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Joulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Nzihou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste and Biomass Valorization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (8), pp.2843-2852. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12649-017-9911-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bismuth behaviour during ancient processes of silver–lead production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime L'Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Téreygeol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 57, pp.56-68. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2015.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layer growth mechanisms on metallic electrodes under anodic polarization in cryolite-alumina melt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magaly Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 79, pp. 159-168. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2013.10.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery of actinides from actinide-aluminium alloys by chlorination: Part II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Soucek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Eloirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rikard Malmbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Meier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 447, pp. 38-45. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2013.12.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation kinetics of a Ni-Cu based cermet at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Honvault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Palau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68, pp.154-161. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2012.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon recovery from silicon-iron alloys by electrorefining in molten fluorides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Bieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 96, pp. 97-102. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2013.02.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of electrochemical techniques to study the corrosion of metals in model fluoride melts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Delepech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 441, pp. 583-591. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2013.03.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of Zr(IV) in LiF-CaF2: stability with oxide ions and electroreduction pathway on inert and reactive electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 95, pp. 185-191. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2013.02.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen evolution as anodic reaction in molten LiF-CaF2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, vol. 56, pp. 4949-4952. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2011.03.131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00813228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct electrochemical reduction of solid uranium oxide in molten fluoride salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, vol. 414, pp. 169-173. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2011.02.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery of actinides from actinide-aluminium alloys by chlorination: Part I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Soucek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rikard Malmbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 414, pp.12-18. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2011.04.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluoroacidity evaluation in molten salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Bieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, vol. 56, pp. 5022-5027. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2011.03.099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00813237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct electroreduction of oxides in molten fluoride salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pivato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 56, pp.5410-5415. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2011.02.109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon electrodeposition in molten fluorides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Bieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 62, pp.282-289. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2011.12.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical behaviour of thorium(IV) in molten LiF–CaF2 medium on inert and reactive electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, vol. 55 (n° 16), pp. 4758-4764. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.ELECTACTA.2010.03.073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of Low-Temperature Melting Electrolytes for the Aluminum Electrolysis Process: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Palau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 55 (11), pp.4549-4560. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/JE100214X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lanthanides extraction processes in molten fluoride media. Application to nuclear spent fuel reprocessing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 130 (1), pp.94-101. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluchem.2008.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical extraction of europium from molten fluoride media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, vol. 5 (n° 1), pp.281-287. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2009.08.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical study of the Eu(III)/Eu(II) system in molten fluoride media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 54 (26), pp.6361-6366. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2009.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrorefining of U-Pu-Zr-alloy fuel onto solid Aluminium cathodes in molten LiCl-KCl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Soucek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rikard Malmbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (4-5), pp.315-322. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/ract.2008.1493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the formation of U-Al alloys in the molten LiCl-KCl eutectic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concepción Caravaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rikard Malmbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Masset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 378 (1), pp.79-85. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2008.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03580134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of electrorefining of metallic alloy fuel onto solid Al cathodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rikard Malmbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Masset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rebizant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Serp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 360 (1), pp.49-57. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2006.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical oxidation of binary copper-nickel alloys in cryolite melts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arurault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Palau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, vol. 49 (n° 9), pp.3610-3625. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2007.03.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of electrochemical techniques to monitor free oxide content in molten fluoride media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of electroanalytical chemistry and interfacial electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 606 (1), pp.17-23. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jelechem.2007.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemistry of thorium in LiCl-KCl eutectic melts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Serp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Soucek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rikard Malmbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rebizant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 52 (26), pp.7432-7437. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2007.06.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silver as Anode in Cryolite—Alumina-Based Melts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Kucharik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 61 (2), pp.142-145. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/s11696-007-0011-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production d’aluminium par électrolyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1, pp.89-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anodic dissolution of metals in oxide-free cryolite melts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arurault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3 (10), pp.999-1004. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10800-005-6727-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing gas evolution on graphite and oxygen-evolving anodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torstein A. Utigard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOM Journal of the Minerals, Metals and Materials Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 54 (5), pp.41-45. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF02701696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni Metal and NiO Dissolution Kinetics in Acidic Media: Towards an Improvement of Ni-MH Battery Leaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laskar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Guzhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Biscans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Boston (MA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case-Based Analysis of Mechanically-Assisted Leaching for Hydrometallurgical Extraction of Critical Metals from Chalcopyrite, Ferronickel Slag, and Ni-MH Black Mass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Laskar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dakkoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Biscans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Boston (MA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of Cu Extraction from Chalcopyrite by Implementation of In Situ Attrition in Bioleaching Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gwénaëlle Guezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Hubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Joulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 63rd Conference of Metallurgists, COM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Halifax, Canada. pp.1093-1095, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-67398-6_183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le recyclage artisanal des métaux, une circularité invisible et spontanée mais à quel prix environnemental ? Cas du plomb en Inde.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lhoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Philippe Tastevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Macouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi de Bercegol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Interdisciplinaire sur l’Économie Circulaire - CIEC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toulouse [UT], Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards improvement of transverse electrical conductivity of oxide coatings formed by plasma electrolytic oxidation on aluminium alloys by incorporation of silver particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hugou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laskar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1rst International Conference on Surface Science, Engineering &amp; Technology (SSET 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Manchester (UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecodesign of a process for dimethyl carbonate: Influence of the degree of modelling of the methanolysis of urea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivonne Rodriguez-Donis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France. pp.07009, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/202337907009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decarbonation of waste-to-energy plants by CO2 mineralization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Dandach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Thunin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Greenhouse Gas Control Technologies (GHGT 16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery of valuable metals from industrial leachates of spent ni metal hydride batteries by precipitation processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Guzhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coppey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Biscans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Orlando (Florida), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of rare-earths oxalates from double sulfate salts obtained by selective precipitation of Ni-MH battery leachates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Guzhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Barnabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coppey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th World Congress on Particle Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioleaching of chalcopyrite: the effect of particle size on passivation, bacterial growth and activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Hubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Joulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dakkoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Biohydrometallurgy Symposium (IBS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Perth, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental assessment of the supercritical carbonation of recycled concrete aggregates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samba Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Condoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Camy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Supercritical Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'attrition sur les communautés bactériennes dans un procédé de biolixiviation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Hubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Joulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylian Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dakkoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème congrès de la Société Française de Génie des Procédés (SFGP) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomass fast pyrolysis: Chemistry and thermodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Nasfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Ajam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Salvador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU21 - EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online, Germany. 2 p., </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-2878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A thermodynamic model representing solid-liquid equilibria in the VOSO4-H2SO4-H2O system based on water activity and solubility measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Teychené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Quaranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranine El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st European Symposium on Applied Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris/virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeking hydrometallurgical pathways for chalcopyrite leaching: development of a thermodynamic model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Salomé Touchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th Conference of Metallurgists Hosting the International Copper Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Vancouver (BC), Canada. pp.594520.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a hybrid leaching process for mineral carbonation of magnesium silicates: learnings and issues raised from combined experimental and geochemical modelling approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Leclaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Accelerated Carbonation for Environmental and Material Engineering (ACEME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Newcastle NSW, Australia, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiding mineralization process development with geochemical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GHGT-14, 14th International Conference on Greenhouse Gas Control Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Melbourne, Australia. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation du CO2 par carbonatation minérale avec le procédé d'attrition lixiviante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée ACV pour la valorisation du CO2 - ADEME / ClubCO2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche thermodynamique du procédé de lixiviation pour la récupération des métaux - Cas de la chalcopyrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Salomé Touchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Nancy, France. pp.4.1-4.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the relevance of thermodynamics to predict the behaviour of inorganics during CO2 gasification of willow wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Dirion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Joulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Nzihou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCAPE 2017 - 27th European Symposium on Computer Aided Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Barcelona, Spain. p.2671-2676, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-444-63965-3.50447-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining the operating conditions of the attrition-leaching process using thermodynamic process modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Benhamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouher Diouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPC 2016: XXVIII International Mineral Processing Congress Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Québec, Canada. pp. 1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of heavy metals during gasification of phytoextraction plants: thermochemical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Dirion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Nzihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Joulia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSE - 12th International Symposium on Process Systems Engineering ; ESCAPE - 25th European Symposium on Computer Aided Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Copenhague, Denmark. pp.341-346, </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-444-63578-5.50052-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery of Actinides from Actinide-Aluminium Alloys: Chlorination Route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rikard Malmbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Soucek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATALANTE 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Montpellier, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical study of the corrosion of metals in molten fluorides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorgen Finne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High-Temperature Corrosion and Protection of Materials Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Îles des Embiez, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation of stoichiometric nickel ferrites used as inert anodes for aluminium electrolysis in molten cryolite mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arurault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High-Temperature Corrosion and Protection of Materials Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Îles des Embiez, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrorefining of U-Pu-Zr alloy on solid Al electrodes in LiCl-KCl eutectic melt initially containing Zr ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Soucek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rikard Malmbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Glatz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Nuclear Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Bruxelles, Belgium. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actinides by Electrochemical Methods in Molten Chlorides Using Solid Aluminium Cathode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rikard Malmbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Serp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Soucek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBAL 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Boise, United States. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas Evolution on Graphite and Oxygen Evolving Anodes During Aluminium Electrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Plascencia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torstein A. Utigard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of The Minerals, Metals &amp; Materials Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, San Antonio, United States. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for recovering elemental silicon from cutting remains.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torgeir Ulset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stein Julrud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2008156372 (A2). 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carboscories : carbonatation minérale en Nouvelle-Calédonie. Rapport de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Augé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bodénan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Benhamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Programme Carboscories. Tome Nickel et Technologie, CNRT Nickel et son environnement. 2015, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02160828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId348"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="701755EB"/>
+    <w:nsid w:val="AF0F696C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1B7A49E5"/>
+    <w:nsid w:val="E8E12342"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="B2896527"/>
+    <w:nsid w:val="C860595A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -640,51 +640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-cassayre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6876-6086" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/091585120" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lgc.cnrs.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdr-promethee.cnrs.fr/index.php/fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://promethee.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/playlist?list=PLXERofiWm_zKriDD5Adk71zMoHu9K6y2A" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=T0BH6Z8W5Y8" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://premc.org/pepr-recyclage/projets/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/fr/projets-finances-et-impact/projets-finances/projet/funded/project/anr-18-ce07-0031/?tx_anrprojects_funded%5Bcontroller%5D=Funded&amp;cHash=a622c8209c99dbac9e113232188e1194" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05418420v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Po" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cassayre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Hubau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joulian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Dakkoune" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mineng.2025.109885" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160943v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laskar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Guzhov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barnab&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Josse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Biscans" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40831-025-01173-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04716795v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saartjie Gouws" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brocus" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Letourneau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carrier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4RE00297K" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335866v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Julcour-Lebigue" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Dandach" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bourgeois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcou.2025.103169" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691523v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.325" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332031v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Darban" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chiartano" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cyr" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2023.100453" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000059v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arurault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lenormand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hugou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321734v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samba Ndiaye" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Condoret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Camy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2023.105932" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04189254v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsengineeringau.2c00051" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333343v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coppey" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries9120574" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663200v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpha Toure" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falilou Sambe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Codou Diop" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-021-01496-w" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03928585v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lhoste" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Philippe Tastevin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de Bercegol" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shankare Gowda" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Macouin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.14686" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03863165v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Zielinski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2022.112983" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03826251v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dufourny" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Esvan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Laniesse" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fclim.2022.946735" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663198v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pisch" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpha Ousmane Tour&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samba Mody Sow" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.2c00898" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713327v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Neron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Zhuo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Manero" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mineng.2022.107500" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235858v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldemir Moura Carvalho" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Quaranta" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauvet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranine El Hage" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jechem.2021.01.040" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383667v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.1c00834" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448780v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Auger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Baketi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barkia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2021.109850" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194299v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yendoube Charles Sano Moyeme" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hassan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2021.137909" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106338v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiya Duan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fiquet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ablitzer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vergnes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.123367" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03787585v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliano Schorne Pinto" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chartrand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c04179" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116531v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hodel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Ivan Ferrreira Trindade" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jefferson F.D.F. Araujo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Respaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GC009227" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02770455v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Destrac" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201902640" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02884769v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hazotte" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laubie" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.M. Carvalho" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Simonnot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2020.06.003" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021077v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Benhamed" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaouher Diouani" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fceng.2020.588579" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960069v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Floquet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2020.09.017" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135689v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laveissi&#232;re" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cerda" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2018.12.122" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285408v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliano Schorne-Pinto" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Janghorban" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lomello-Tafin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mikaelian" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2019.178345" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290658v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maurice" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2019.01.024" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121917v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Presmanes" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b00651" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339865v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Duan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fiquet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ablitzer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vergnes" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01735283v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Said" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dirion" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Nzihou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Joulia" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.7b05201" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161812v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Trompette" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Teychen&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104429v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Andre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abanades" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.8b00554" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104404v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5067124" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104387v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8122618" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786111v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Andr&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2017.05.015" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01636543v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-017-9911-3" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842285v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Chairat" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63965-3.50059-3" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792490v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4984451" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187779v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L'H&#233;ritier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian T&#233;reygeol" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2015.02.002" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948663v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magaly Oudot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chamelot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gibilaro" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Massot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2013.10.040" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948022v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Soucek" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Eloirdi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rikard Malmbeck" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Meier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2013.12.011" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877440v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fabre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cabet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delepech" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2013.03.055" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805545v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taxil" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.02.022" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772778v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Honvault" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peres" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Palau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2012.11.007" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805734v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bieber" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.02.065" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815297v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lemoine" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dugne" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2011.02.053" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813228v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2011.03.131" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537542v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mendes" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nourry" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2011.04.023" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813237v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2011.03.099" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537613v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pivato" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2011.02.109" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537607v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2011.12.039" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548734v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ELECTACTA.2010.03.073" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474327v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/JE100214X" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572948v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2008.07.004" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573201v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2009.08.052" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHWM37BD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572984v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2009.06.016" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468073v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Jardin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2008.1493" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580134v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concepci&#243;n Caravaca" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Masset" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2008.05.004" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594305v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2007.03.020" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594317v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rebizant" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Serp" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2006.08.013" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594334v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2007.04.005" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594312v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2007.06.022" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594299v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Kucharik" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11696-007-0011-x" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269964v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601056v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-005-6727-9" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7X8BHGXJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400252v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torstein A. Utigard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bouvet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02701696" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354568v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laskar" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354562v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Laskar" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04918377v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gw&#233;na&#235;lle Guezennec" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Touz&#233;" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-67398-6_183" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777368v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815548v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750885v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Thunin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grandjean" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752774v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04105046v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Astruc" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vialle" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Sablayrolles" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivonne Rodriguez-Donis" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202337907009" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752743v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752783v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03788103v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylian Laurent" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752754v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Boyer" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03197332v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Nasfi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Ajam" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Salvador" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-2878" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752738v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752732v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Salom&#233; Touchard" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357997v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Bailly" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353566v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leclaire" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929681v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658526v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699300v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63965-3.50447-5" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739538v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888838v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63578-5.50052-9" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089093v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089079v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorgen Finne" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089021v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106040v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Glatz" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106046v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105798v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Plascencia" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Marin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fan" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327706v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torgeir Ulset" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stein Julrud" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02160828v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aug&#233;" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bod&#233;nan" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-cassayre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6876-6086" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/091585120" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=x99b5ikAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lgc.cnrs.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdr-promethee.cnrs.fr/index.php/fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://promethee.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/playlist?list=PLXERofiWm_zKriDD5Adk71zMoHu9K6y2A" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=T0BH6Z8W5Y8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://premc.org/pepr-recyclage/projets/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/fr/projets-finances-et-impact/projets-finances/projet/funded/project/anr-18-ce07-0031/?tx_anrprojects_funded%5Bcontroller%5D=Funded&amp;cHash=a622c8209c99dbac9e113232188e1194" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05418420v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Po" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cassayre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Hubau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joulian" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Dakkoune" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mineng.2025.109885" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04716795v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saartjie Gouws" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brocus" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Letourneau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carrier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4RE00297K" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160943v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laskar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Guzhov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barnab&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Josse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Biscans" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40831-025-01173-5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335866v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Julcour-Lebigue" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Dandach" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bourgeois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcou.2025.103169" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691523v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.325" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332031v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Darban" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chiartano" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cyr" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2023.100453" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000059v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arurault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lenormand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hugou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321734v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samba Ndiaye" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Condoret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Camy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2023.105932" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04189254v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsengineeringau.2c00051" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333343v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coppey" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries9120574" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713327v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Neron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Zhuo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Manero" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mineng.2022.107500" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663200v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpha Toure" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falilou Sambe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Codou Diop" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-021-01496-w" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03928585v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lhoste" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Philippe Tastevin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de Bercegol" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shankare Gowda" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Macouin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.14686" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03863165v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Zielinski" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2022.112983" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03826251v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dufourny" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Esvan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Laniesse" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fclim.2022.946735" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663198v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pisch" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpha Ousmane Tour&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samba Mody Sow" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.2c00898" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235858v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldemir Moura Carvalho" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Quaranta" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauvet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranine El Hage" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jechem.2021.01.040" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194299v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yendoube Charles Sano Moyeme" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hassan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2021.137909" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448780v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Auger" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Baketi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barkia" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2021.109850" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383667v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.1c00834" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106338v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiya Duan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fiquet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ablitzer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vergnes" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.123367" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03787585v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliano Schorne Pinto" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chartrand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c04179" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02770455v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Destrac" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201902640" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116531v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hodel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Ivan Ferrreira Trindade" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jefferson F.D.F. Araujo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Respaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GC009227" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02884769v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hazotte" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laubie" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.M. Carvalho" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Simonnot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2020.06.003" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021077v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Benhamed" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaouher Diouani" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fceng.2020.588579" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960069v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Floquet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2020.09.017" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290658v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maurice" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2019.01.024" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135689v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laveissi&#232;re" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cerda" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2018.12.122" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285408v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliano Schorne-Pinto" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Janghorban" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lomello-Tafin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mikaelian" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2019.178345" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121917v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Presmanes" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b00651" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01735283v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Said" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dirion" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Nzihou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Joulia" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.7b05201" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339865v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Duan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fiquet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ablitzer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vergnes" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161812v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Trompette" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Teychen&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104429v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Andre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abanades" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.8b00554" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104404v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5067124" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104387v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8122618" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842285v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Chairat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63965-3.50059-3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792490v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4984451" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786111v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Andr&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2017.05.015" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01636543v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-017-9911-3" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187779v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L'H&#233;ritier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian T&#233;reygeol" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2015.02.002" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948663v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magaly Oudot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chamelot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gibilaro" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Massot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2013.10.040" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948022v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Soucek" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Eloirdi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rikard Malmbeck" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Meier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2013.12.011" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772778v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Honvault" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peres" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Palau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2012.11.007" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805734v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bieber" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taxil" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.02.065" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877440v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fabre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cabet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delepech" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2013.03.055" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805545v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.02.022" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813228v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2011.03.131" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815297v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lemoine" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dugne" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2011.02.053" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537542v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mendes" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nourry" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2011.04.023" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813237v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2011.03.099" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537613v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pivato" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2011.02.109" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537607v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2011.12.039" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548734v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ELECTACTA.2010.03.073" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474327v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/JE100214X" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572948v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2008.07.004" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573201v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2009.08.052" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHWM37BD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572984v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2009.06.016" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468073v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Jardin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2008.1493" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580134v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concepci&#243;n Caravaca" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Masset" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2008.05.004" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594317v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rebizant" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Serp" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2006.08.013" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594305v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2007.03.020" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594334v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2007.04.005" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594312v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2007.06.022" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594299v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Kucharik" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11696-007-0011-x" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269964v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601056v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-005-6727-9" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7X8BHGXJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400252v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torstein A. Utigard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bouvet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02701696" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354568v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laskar" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354562v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Laskar" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04918377v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gw&#233;na&#235;lle Guezennec" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Touz&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-67398-6_183" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815548v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777368v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04105046v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Astruc" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vialle" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Sablayrolles" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivonne Rodriguez-Donis" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202337907009" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750885v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Thunin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grandjean" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752774v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752754v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Boyer" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752743v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752783v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03788103v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylian Laurent" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03197332v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Nasfi" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Ajam" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Salvador" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-2878" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752738v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752732v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Salom&#233; Touchard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353566v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leclaire" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929681v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Bailly" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357997v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658526v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699300v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63965-3.50447-5" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739538v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888838v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63578-5.50052-9" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089093v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089079v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorgen Finne" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089021v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106040v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Glatz" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106046v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105798v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Plascencia" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Marin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fan" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327706v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torgeir Ulset" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stein Julrud" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02160828v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aug&#233;" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bod&#233;nan" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>