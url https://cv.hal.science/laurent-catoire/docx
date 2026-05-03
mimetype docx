--- v0 (2026-04-07)
+++ v1 (2026-05-03)
@@ -721,291 +721,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03910878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanothermites : synthèse et combustion</w:t>
+                <w:t xml:space="preserve">L’Hydrogene, un filon pour l’emploi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Catoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Parisien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04524965v1</w:t>
+                <w:t xml:space="preserve">hal-04525128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical Reassessment and Model Validation of Some Kinetic Parameters Relevant to Si/Cl/H Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Diévart</w:t>
+                <w:t xml:space="preserve">Nanothermites : synthèse et combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Catoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.0c11272⟩</w:t>
+              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51257/a-v1-af3690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03201935v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04524965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Hydrogene, un filon pour l’emploi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johnny Deschamps</w:t>
+                <w:t xml:space="preserve">Theoretical Reassessment and Model Validation of Some Kinetic Parameters Relevant to Si/Cl/H Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Diévart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Catoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Parisien</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (12), pp.2446-2459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.0c11272⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525128v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03201935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions of experimental data obtained in concentrated mixtures to kinetic studies: application to MonoMethylHydrazine pyrolysis</w:t>
               </w:r>
@@ -2487,252 +2487,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01665639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Filière Hydrogène</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Paricaud</w:t>
+                <w:t xml:space="preserve">Thermodynamic data of known volatile organic compounds (VOCs) in Rosmarinus officinalis : Implications for forest fire modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Osmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Chetehouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabiha Chaumeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan J. Deyonker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Catoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrie &amp; Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computational and Theoretical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1073, pp.27 - 33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comptc.2015.09.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01241814v1</w:t>
+                <w:t xml:space="preserve">hal-01665638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic data of known volatile organic compounds (VOCs) in Rosmarinus officinalis : Implications for forest fire modeling</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nathan J. Deyonker</w:t>
+                <w:t xml:space="preserve">La Filière Hydrogène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Paricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Catoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational and Theoretical Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Industrie &amp; Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 30 technos Made In France, Décembre 2015 (982-983), pp.57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.comptc.2015.09.008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01665638v1</w:t>
+                <w:t xml:space="preserve">hal-01241814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas-surface thermochemistry and kinetics for aluminum particle combustion</w:t>
               </w:r>
@@ -4182,51 +4182,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lafosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Catoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabiha Chaumeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4413,260 +4413,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01221166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical Properties and Thermochemistry of Propellanes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Osmont</w:t>
+                <w:t xml:space="preserve">The Simulation of the Combustion of Micrometer-Sized Aluminum Particles with Steam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. B. Washburn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. N. Trivedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Catoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Iskender Gökalp</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. W. Beckstead</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ef8000423⟩</w:t>
+              <w:t xml:space="preserve">Combustion Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 180 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00102200802125594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01221206v1</w:t>
+                <w:t xml:space="preserve">hal-01221133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Simulation of the Combustion of Micrometer-Sized Aluminum Particles with Steam</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. N. Trivedi</w:t>
+                <w:t xml:space="preserve">Physicochemical Properties and Thermochemistry of Propellanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Osmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Catoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. W. Beckstead</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iskender Gökalp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 22 (4), pp.2241-2257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ef8000423⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00102200802125594⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01221133v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01221206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermochemistry of methyl and ethyl esters from vegetable oils</w:t>
               </w:r>
@@ -5674,51 +5674,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servane Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Catoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabiha Chaumeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Paillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6148,209 +6148,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01221211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic Model for Aluminum-Sensitized Ram Accelerator Combustion</w:t>
+                <w:t xml:space="preserve">Rate constants for the homogeneous gas-phase Al/HCl combustion chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Catoire</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Propulsion and Power</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/2.6118⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 132 (1-2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0010-2180(02)00426-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01221139v1</w:t>
+                <w:t xml:space="preserve">hal-01221140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rate constants for the homogeneous gas-phase Al/HCl combustion chemistry</w:t>
+                <w:t xml:space="preserve">Kinetic Model for Aluminum-Sensitized Ram Accelerator Combustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Catoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 132 (1-2), </w:t>
+              <w:t xml:space="preserve">Journal of Propulsion and Power</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 19 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0010-2180(02)00426-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2514/2.6118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01221140v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01221139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anharmonic thermochemistry of cyclopentadiene derivatives</w:t>
               </w:r>
@@ -7271,367 +7271,367 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03011701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic modeling of the ignition delays in monomethylhydrazine/oxygen/argon mixtures</w:t>
+                <w:t xml:space="preserve">Kinetic modelling of the ignition delays in monomethylhydrazine/hydrogen/oxygen/argon gaseous mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Catoire</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Paillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium (International) on Combustion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Aerospace Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1243/0954410981532360⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0082-0784(98)80087-8⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01221201v1</w:t>
+                <w:t xml:space="preserve">hal-01221233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the action patterns of PME isoforms through kinetic analyses and NMR spectroscopy. Implications in cell-wall expansion</w:t>
+                <w:t xml:space="preserve">Kinetic modeling of the ignition delays in monomethylhydrazine/oxygen/argon mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Catoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">R. Goldberg</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Bassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Paillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Symposium (International) on Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 27 (2), pp.2359-2365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0082-0784(98)80087-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00302435v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01221201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic modelling of the ignition delays in monomethylhydrazine/hydrogen/oxygen/argon gaseous mixtures</w:t>
+                <w:t xml:space="preserve">Investigation of the action patterns of PME isoforms through kinetic analyses and NMR spectroscopy. Implications in cell-wall expansion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Catoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Herve Du Penhoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Goldberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Aerospace Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, pp.33150-33156</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01221233v1</w:t>
+                <w:t xml:space="preserve">hal-00302435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR analysis of carbohydrates with model-free spectral densities: the dispersion range revisited</w:t>
               </w:r>
@@ -7845,51 +7845,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shock tube study of the effect of nitrogen or hydrogen on ignition delays in mixtures of monomethylhydrazine + oxygen + argon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Catoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Bassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Ingignoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8133,51 +8133,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study and kinetic modeling of the thermal decomposition of gaseous monomethylhydrazine. Application to detonation sensitivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Catoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Bassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8262,64 +8262,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detonability limits of methane-oxygen mixtures at elevated initial pressures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal A. Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Catoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8391,51 +8391,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shock tube study of ignition delays and detonation of gaseous monomethylhydrazine/oxygen mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Catoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Bassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9398,51 +9398,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen Peroxide Thermal Decomposition: new Features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Catoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabiha Chaumeix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Colloquium on the Dynamics of Explosions and Reactive Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Irvine, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9493,51 +9493,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Catoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Sabard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabiha Chaumeix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th European Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, cardiff, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9575,51 +9575,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Nitrogen Dilution, Pressure and Temperature Effects on Spherical Flames Propagation of H2/O2/N2 Mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Catoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabiha Chaumeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Sabard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9752,51 +9752,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneous detailed kinetic models for Al particles combustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Catoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. B. Washburn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33th International Symposium on Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9985,51 +9985,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methyl formate oxidation: High-temperature kinetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Catoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabiha Chaumeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William H. Green</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10913,51 +10913,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MMH – N2O4 Combustion and Detonation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Catoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabiha Chaumeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Etienne Paillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13020,51 +13020,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The onset of detonation behind shock waves of moderate intensity in gas phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Catoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabiha Chaumeix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Mediterranean Combustion Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, izmir, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13184,51 +13184,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic Modeling of Methyl Formate Oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Catoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabiha Chaumeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William H. Green</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13620,51 +13620,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermochemistry of Nitro-MMH and Nitrito-MMH Species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Catoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabiha Chaumeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Etienne Paillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14807,51 +14807,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Catoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Pyrotechnics Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, Breckenridge, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14958,51 +14958,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Results Concerning the Scale Effect in the Thermally Choked Propulsion Mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Catoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15537,51 +15537,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AD686215"/>
+    <w:nsid w:val="61FBF021"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15768,51 +15768,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-catoire" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7484-6071" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120416492" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422661v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Deschamps" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Catoire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754029v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernigaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Davidenko" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Catoire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105469" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524972v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-af3692" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148974v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.112891" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03910878v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyang Xu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Di&#233;vart" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Matrat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Garrec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2022.124682" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524965v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-af3690" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201935v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.0c11272" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525128v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201924v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.0c03144" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614638v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Paricaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ndjaka" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2019.116534" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524903v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Antuch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hochepied" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CC02985H" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02345853v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Keller" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodorus de Bruin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nicolle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.9b02284" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02409525v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.8b11273" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614644v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlev Conrad Mielczarek" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chourouk Nait Saidi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.25763" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525287v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Elia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Baudin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Genetier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Osmont" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prep.201900290" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01935235v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Chatelain" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arij Ben Amara" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Starck" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.8b01379" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665636v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Demenay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Glorian" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2017.03.023" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665642v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent  Pierre Chuzeville" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Baudin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524133v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasanth Karikkethu Prabhakaran" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2017.02.032" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524142v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Sabard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven D. Chambreau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghanshyam L. Vaghjiani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2016.11.020" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665639v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stany Gallier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2016.01.022" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0S1FG34K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241814v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665638v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Chetehouna" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabiha Chaumeix" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan J. Deyonker" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2015.09.008" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221250v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cesco" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.07.039" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P265KN80-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221219v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M&#233;vel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pichon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chaumeix" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-E. Paillard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2012.06.151" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XDQ5V5XK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221257v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fikri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roth" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2013.01.035" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221231v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2011.12.007" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T2RKPDZ1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221229v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gu&#233;nadou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lorcet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peybern&#232;s" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.1894" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FNQZTK74-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221242v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my M&#233;vel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kunz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Roth" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2010.05.009" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJ7HT7GR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221184v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dagaut" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp904896r" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221223v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Osmont" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Escot Bocanegra" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. G&#246;kalp" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thollas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2009.12.002" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NKXDWGMB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221200v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyan Sun" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung K. Law" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.20381" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S394DFML-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221202v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yahyaoui" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskender G&#246;kalp" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryl Brothier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef800418z" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-K5WMK2CB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414148v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Imbert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lafosse" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Etienne Paillard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Khasainov" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2008.05.011" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221170v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lafosse" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Dupr&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102200802261340" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221166v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark T. Swihart" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2008.06.007" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-74VHRKTF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221206v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef8000423" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4MWL0HL0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221133v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. B. Washburn" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. N. Trivedi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. W. Beckstead" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102200802125594" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221098v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.20264" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6H2BGFT3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221120v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef070132e" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-R02JWT2G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221102v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vigor Yang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2007.05.001" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QJ9N6FMZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221104v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1928236" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221152v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Paulmier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Naudet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prs.10112" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L24B4LN0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221156v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.10417" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221121v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prep.200600043" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WLDG18B4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011683v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zoonens" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giusti" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Popot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0503750102" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324103v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221179v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Pichon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Paillard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.14644" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221237v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dupr&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Paillard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2004.08.089" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221125v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prs.10072" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7W2B775G-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221111v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.9234" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221211v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.2436" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221139v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Legendre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Giraud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/2.6118" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221140v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0010-2180(02)00426-1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221194v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Gail" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.10145" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5BBL4DVT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221159v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.1467366" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221190v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/2.6059" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221174v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp003526e" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221244v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221249v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1005680407185" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-772FVB9S-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221116v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0010-2180(99)00128-5" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221193v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221192v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/(SICI)1097-4601" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011701v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Goldberg" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pierron" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morvan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Herve Du Penhoat" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002490050118" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GJRVR7GP-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221201v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bassin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0082-0784(98)80087-8" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WVRMMNZL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00302435v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221233v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/0954410981532360" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BD1E2A822DB16953F106B6C3F65339B5537799F1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309872v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Braccini" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouchemal-Chibani" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jullien" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221149v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.690431311" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-14FM1C4B-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221227v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ingignoli" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dupre" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0010-2180(96)00167-8" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L579QQ0M-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011716v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1018518928122" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9WV3RGGH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221195v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02510994" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-Q7W9ZX04-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221217v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal A. Bauer" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prep.19940190609" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7EDF29D83ED227F90D360F79BA27BE971B7D4B47/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221213v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0010-2180(94)90050-7" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67LT3X03-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665719v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260532v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Abbadi Jamal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Janececk" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256450v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Deng" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matrat Mickael" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665716v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Jacob" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260526v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665715v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chatelain" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665714v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665706v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665705v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665700v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665703v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665701v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665695v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665698v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665696v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665699v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665697v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William H. Green" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665692v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665690v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665687v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Imbert" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665686v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665689v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665684v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665683v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665682v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665681v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665680v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Luche" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665678v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665671v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665670v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665669v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665666v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525292v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-822971-2.00003-6" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814453v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitry Davidenko" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2023-332" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786031v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernigaud Pierre" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davidenko Dmitry" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catoire Laurent" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609300v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428345v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhedine Ali Cherif" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vidal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Claverie" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana M Starikovskaia" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2021-1789" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03615528v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525258v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasanth K. P." TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525156v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662832v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662879v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256195v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Janecek" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01250847v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baudouin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Baba-Ahmed" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Houriez" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665721v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665720v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214946v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665713v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665718v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665707v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665702v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665694v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665693v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665688v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665685v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665679v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665677v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665675v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665673v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chauveau" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665667v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665664v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665658v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665662v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665661v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665657v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665660v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665651v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665656v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665652v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665648v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bauer" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665649v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665646v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525256v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mathieu" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Di&#233;vart" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Turner" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Mohr" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.07.078" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665708v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665709v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665710v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665711v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-catoire" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7484-6071" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120416492" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422661v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Deschamps" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Catoire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754029v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernigaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Davidenko" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Catoire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105469" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524972v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-af3692" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148974v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.112891" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03910878v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyang Xu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Di&#233;vart" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Matrat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Garrec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2022.124682" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525128v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524965v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-af3690" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201935v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.0c11272" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201924v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.0c03144" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614638v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Paricaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ndjaka" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2019.116534" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524903v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Antuch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hochepied" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CC02985H" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02345853v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Keller" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodorus de Bruin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nicolle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.9b02284" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02409525v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.8b11273" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614644v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlev Conrad Mielczarek" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chourouk Nait Saidi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.25763" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525287v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Elia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Baudin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Genetier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Osmont" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prep.201900290" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01935235v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Chatelain" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arij Ben Amara" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Starck" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.8b01379" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665636v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Demenay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Glorian" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2017.03.023" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665642v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent  Pierre Chuzeville" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Baudin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524133v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasanth Karikkethu Prabhakaran" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2017.02.032" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524142v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Sabard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven D. Chambreau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghanshyam L. Vaghjiani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2016.11.020" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665639v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stany Gallier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2016.01.022" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0S1FG34K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665638v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Chetehouna" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabiha Chaumeix" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan J. Deyonker" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2015.09.008" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241814v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221250v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cesco" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.07.039" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P265KN80-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221219v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M&#233;vel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pichon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chaumeix" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-E. Paillard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2012.06.151" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XDQ5V5XK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221257v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fikri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roth" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2013.01.035" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221231v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2011.12.007" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T2RKPDZ1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221229v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gu&#233;nadou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lorcet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peybern&#232;s" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.1894" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FNQZTK74-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221242v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my M&#233;vel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kunz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Roth" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2010.05.009" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJ7HT7GR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221184v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dagaut" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp904896r" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221223v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Osmont" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Escot Bocanegra" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. G&#246;kalp" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thollas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2009.12.002" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NKXDWGMB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221200v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyan Sun" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung K. Law" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.20381" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S394DFML-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221202v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yahyaoui" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskender G&#246;kalp" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryl Brothier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef800418z" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-K5WMK2CB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414148v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Imbert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lafosse" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Etienne Paillard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Khasainov" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2008.05.011" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221170v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lafosse" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Dupr&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102200802261340" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221166v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark T. Swihart" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2008.06.007" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-74VHRKTF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221133v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. B. Washburn" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. N. Trivedi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. W. Beckstead" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102200802125594" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221206v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef8000423" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4MWL0HL0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221098v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.20264" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6H2BGFT3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221120v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef070132e" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-R02JWT2G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221102v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vigor Yang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2007.05.001" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QJ9N6FMZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221104v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1928236" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221152v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Paulmier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Naudet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prs.10112" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L24B4LN0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221156v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.10417" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221121v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prep.200600043" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WLDG18B4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011683v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zoonens" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giusti" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Popot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0503750102" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324103v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221179v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Pichon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Paillard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.14644" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221237v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dupr&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Paillard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2004.08.089" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221125v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prs.10072" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7W2B775G-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221111v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.9234" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221211v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.2436" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221140v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0010-2180(02)00426-1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221139v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Legendre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Giraud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/2.6118" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221194v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Gail" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.10145" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5BBL4DVT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221159v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.1467366" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221190v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/2.6059" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221174v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp003526e" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221244v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221249v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1005680407185" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-772FVB9S-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221116v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0010-2180(99)00128-5" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221193v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221192v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/(SICI)1097-4601" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011701v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Goldberg" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pierron" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morvan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Herve Du Penhoat" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002490050118" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GJRVR7GP-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221233v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/0954410981532360" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BD1E2A822DB16953F106B6C3F65339B5537799F1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221201v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bassin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0082-0784(98)80087-8" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WVRMMNZL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00302435v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309872v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Braccini" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouchemal-Chibani" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jullien" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221149v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.690431311" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-14FM1C4B-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221227v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ingignoli" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dupre" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0010-2180(96)00167-8" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L579QQ0M-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011716v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1018518928122" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9WV3RGGH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221195v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02510994" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-Q7W9ZX04-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221217v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal A. Bauer" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prep.19940190609" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7EDF29D83ED227F90D360F79BA27BE971B7D4B47/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221213v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0010-2180(94)90050-7" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67LT3X03-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665719v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260532v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Abbadi Jamal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Janececk" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256450v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Deng" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matrat Mickael" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665716v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Jacob" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260526v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665715v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chatelain" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665714v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665706v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665705v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665700v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665703v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665701v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665695v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665698v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665696v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665699v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665697v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William H. Green" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665692v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665690v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665687v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Imbert" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665686v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665689v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665684v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665683v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665682v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665681v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665680v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Luche" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665678v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665671v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665670v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665669v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665666v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525292v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-822971-2.00003-6" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814453v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitry Davidenko" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2023-332" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786031v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernigaud Pierre" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davidenko Dmitry" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catoire Laurent" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609300v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428345v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhedine Ali Cherif" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vidal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Claverie" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana M Starikovskaia" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2021-1789" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03615528v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525258v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasanth K. P." TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525156v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662832v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662879v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256195v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Janecek" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01250847v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baudouin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Baba-Ahmed" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Houriez" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665721v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665720v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214946v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665713v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665718v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665707v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665702v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665694v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665693v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665688v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665685v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665679v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665677v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665675v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665673v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chauveau" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665667v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665664v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665658v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665662v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665661v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665657v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665660v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665651v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665656v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665652v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665648v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bauer" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665649v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665646v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525256v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mathieu" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Di&#233;vart" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Turner" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Mohr" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.07.078" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665708v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665709v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665710v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665711v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>