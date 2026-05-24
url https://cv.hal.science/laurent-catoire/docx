--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -4413,260 +4413,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01221166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Simulation of the Combustion of Micrometer-Sized Aluminum Particles with Steam</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. N. Trivedi</w:t>
+                <w:t xml:space="preserve">Physicochemical Properties and Thermochemistry of Propellanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Osmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Catoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. W. Beckstead</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iskender Gökalp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00102200802125594⟩</w:t>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 22 (4), pp.2241-2257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ef8000423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01221133v1</w:t>
+                <w:t xml:space="preserve">hal-01221206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical Properties and Thermochemistry of Propellanes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Osmont</w:t>
+                <w:t xml:space="preserve">The Simulation of the Combustion of Micrometer-Sized Aluminum Particles with Steam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. B. Washburn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. N. Trivedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Catoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Iskender Gökalp</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. W. Beckstead</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ef8000423⟩</w:t>
+              <w:t xml:space="preserve">Combustion Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 180 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00102200802125594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01221206v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01221133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermochemistry of methyl and ethyl esters from vegetable oils</w:t>
               </w:r>
@@ -7271,367 +7271,367 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03011701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic modelling of the ignition delays in monomethylhydrazine/hydrogen/oxygen/argon gaseous mixtures</w:t>
+                <w:t xml:space="preserve">Kinetic modeling of the ignition delays in monomethylhydrazine/oxygen/argon mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Catoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Bassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Paillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Aerospace Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1243/0954410981532360⟩</w:t>
+              <w:t xml:space="preserve">Symposium (International) on Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 27 (2), pp.2359-2365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0082-0784(98)80087-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01221233v1</w:t>
+                <w:t xml:space="preserve">hal-01221201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic modeling of the ignition delays in monomethylhydrazine/oxygen/argon mixtures</w:t>
+                <w:t xml:space="preserve">Investigation of the action patterns of PME isoforms through kinetic analyses and NMR spectroscopy. Implications in cell-wall expansion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Catoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C. Paillard</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Herve Du Penhoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Goldberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium (International) on Combustion</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, pp.33150-33156</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01221201v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00302435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the action patterns of PME isoforms through kinetic analyses and NMR spectroscopy. Implications in cell-wall expansion</w:t>
+                <w:t xml:space="preserve">Kinetic modelling of the ignition delays in monomethylhydrazine/hydrogen/oxygen/argon gaseous mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Catoire</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R. Goldberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Aerospace Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1243/0954410981532360⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00302435v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01221233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR analysis of carbohydrates with model-free spectral densities: the dispersion range revisited</w:t>
               </w:r>
@@ -7845,51 +7845,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shock tube study of the effect of nitrogen or hydrogen on ignition delays in mixtures of monomethylhydrazine + oxygen + argon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Catoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Bassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Ingignoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8133,51 +8133,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study and kinetic modeling of the thermal decomposition of gaseous monomethylhydrazine. Application to detonation sensitivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Catoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Bassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8391,51 +8391,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shock tube study of ignition delays and detonation of gaseous monomethylhydrazine/oxygen mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Catoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Bassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9752,51 +9752,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneous detailed kinetic models for Al particles combustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Catoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. B. Washburn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33th International Symposium on Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15537,51 +15537,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="61FBF021"/>
+    <w:nsid w:val="3C7B51CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15768,51 +15768,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-catoire" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7484-6071" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120416492" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422661v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Deschamps" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Catoire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754029v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernigaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Davidenko" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Catoire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105469" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524972v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-af3692" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148974v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.112891" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03910878v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyang Xu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Di&#233;vart" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Matrat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Garrec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2022.124682" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525128v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524965v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-af3690" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201935v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.0c11272" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201924v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.0c03144" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614638v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Paricaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ndjaka" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2019.116534" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524903v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Antuch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hochepied" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CC02985H" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02345853v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Keller" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodorus de Bruin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nicolle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.9b02284" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02409525v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.8b11273" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614644v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlev Conrad Mielczarek" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chourouk Nait Saidi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.25763" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525287v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Elia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Baudin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Genetier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Osmont" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prep.201900290" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01935235v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Chatelain" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arij Ben Amara" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Starck" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.8b01379" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665636v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Demenay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Glorian" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2017.03.023" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665642v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent  Pierre Chuzeville" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Baudin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524133v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasanth Karikkethu Prabhakaran" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2017.02.032" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524142v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Sabard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven D. Chambreau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghanshyam L. Vaghjiani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2016.11.020" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665639v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stany Gallier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2016.01.022" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0S1FG34K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665638v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Chetehouna" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabiha Chaumeix" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan J. Deyonker" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2015.09.008" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241814v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221250v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cesco" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.07.039" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P265KN80-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221219v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M&#233;vel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pichon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chaumeix" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-E. Paillard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2012.06.151" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XDQ5V5XK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221257v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fikri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roth" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2013.01.035" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221231v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2011.12.007" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T2RKPDZ1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221229v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gu&#233;nadou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lorcet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peybern&#232;s" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.1894" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FNQZTK74-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221242v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my M&#233;vel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kunz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Roth" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2010.05.009" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJ7HT7GR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221184v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dagaut" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp904896r" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221223v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Osmont" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Escot Bocanegra" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. G&#246;kalp" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thollas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2009.12.002" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NKXDWGMB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221200v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyan Sun" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung K. Law" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.20381" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S394DFML-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221202v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yahyaoui" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskender G&#246;kalp" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryl Brothier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef800418z" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-K5WMK2CB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414148v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Imbert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lafosse" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Etienne Paillard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Khasainov" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2008.05.011" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221170v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lafosse" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Dupr&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102200802261340" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221166v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark T. Swihart" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2008.06.007" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-74VHRKTF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221133v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. B. Washburn" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. N. Trivedi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. W. Beckstead" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102200802125594" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221206v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef8000423" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4MWL0HL0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221098v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.20264" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6H2BGFT3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221120v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef070132e" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-R02JWT2G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221102v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vigor Yang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2007.05.001" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QJ9N6FMZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221104v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1928236" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221152v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Paulmier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Naudet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prs.10112" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L24B4LN0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221156v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.10417" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221121v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prep.200600043" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WLDG18B4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011683v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zoonens" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giusti" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Popot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0503750102" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324103v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221179v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Pichon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Paillard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.14644" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221237v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dupr&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Paillard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2004.08.089" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221125v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prs.10072" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7W2B775G-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221111v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.9234" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221211v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.2436" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221140v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0010-2180(02)00426-1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221139v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Legendre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Giraud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/2.6118" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221194v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Gail" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.10145" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5BBL4DVT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221159v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.1467366" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221190v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/2.6059" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221174v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp003526e" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221244v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221249v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1005680407185" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-772FVB9S-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221116v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0010-2180(99)00128-5" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221193v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221192v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/(SICI)1097-4601" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011701v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Goldberg" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pierron" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morvan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Herve Du Penhoat" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002490050118" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GJRVR7GP-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221233v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/0954410981532360" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BD1E2A822DB16953F106B6C3F65339B5537799F1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221201v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bassin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0082-0784(98)80087-8" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WVRMMNZL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00302435v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309872v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Braccini" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouchemal-Chibani" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jullien" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221149v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.690431311" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-14FM1C4B-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221227v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ingignoli" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dupre" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0010-2180(96)00167-8" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L579QQ0M-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011716v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1018518928122" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9WV3RGGH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221195v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02510994" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-Q7W9ZX04-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221217v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal A. Bauer" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prep.19940190609" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7EDF29D83ED227F90D360F79BA27BE971B7D4B47/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221213v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0010-2180(94)90050-7" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67LT3X03-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665719v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260532v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Abbadi Jamal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Janececk" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256450v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Deng" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matrat Mickael" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665716v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Jacob" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260526v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665715v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chatelain" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665714v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665706v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665705v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665700v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665703v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665701v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665695v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665698v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665696v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665699v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665697v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William H. Green" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665692v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665690v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665687v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Imbert" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665686v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665689v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665684v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665683v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665682v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665681v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665680v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Luche" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665678v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665671v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665670v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665669v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665666v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525292v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-822971-2.00003-6" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814453v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitry Davidenko" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2023-332" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786031v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernigaud Pierre" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davidenko Dmitry" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catoire Laurent" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609300v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428345v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhedine Ali Cherif" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vidal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Claverie" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana M Starikovskaia" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2021-1789" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03615528v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525258v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasanth K. P." TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525156v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662832v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662879v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256195v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Janecek" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01250847v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baudouin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Baba-Ahmed" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Houriez" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665721v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665720v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214946v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665713v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665718v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665707v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665702v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665694v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665693v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665688v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665685v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665679v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665677v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665675v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665673v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chauveau" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665667v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665664v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665658v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665662v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665661v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665657v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665660v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665651v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665656v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665652v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665648v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bauer" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665649v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665646v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525256v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mathieu" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Di&#233;vart" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Turner" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Mohr" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.07.078" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665708v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665709v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665710v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665711v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-catoire" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7484-6071" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120416492" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422661v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Deschamps" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Catoire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754029v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernigaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Davidenko" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Catoire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105469" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524972v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-af3692" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148974v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.112891" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03910878v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyang Xu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Di&#233;vart" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Matrat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Garrec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2022.124682" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525128v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524965v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-af3690" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201935v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.0c11272" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201924v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.0c03144" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614638v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Paricaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ndjaka" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2019.116534" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524903v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Antuch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hochepied" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CC02985H" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02345853v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Keller" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodorus de Bruin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nicolle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.9b02284" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02409525v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.8b11273" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614644v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlev Conrad Mielczarek" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chourouk Nait Saidi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.25763" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525287v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Elia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Baudin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Genetier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Osmont" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prep.201900290" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01935235v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Chatelain" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arij Ben Amara" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Starck" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.8b01379" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665636v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Demenay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Glorian" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2017.03.023" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665642v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent  Pierre Chuzeville" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Baudin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524133v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasanth Karikkethu Prabhakaran" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2017.02.032" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524142v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Sabard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven D. Chambreau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghanshyam L. Vaghjiani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2016.11.020" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665639v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stany Gallier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2016.01.022" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0S1FG34K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665638v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Chetehouna" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabiha Chaumeix" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan J. Deyonker" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2015.09.008" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241814v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221250v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cesco" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.07.039" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P265KN80-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221219v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M&#233;vel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pichon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chaumeix" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-E. Paillard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2012.06.151" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XDQ5V5XK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221257v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fikri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roth" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2013.01.035" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221231v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2011.12.007" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T2RKPDZ1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221229v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gu&#233;nadou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lorcet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peybern&#232;s" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.1894" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FNQZTK74-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221242v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my M&#233;vel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kunz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Roth" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2010.05.009" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJ7HT7GR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221184v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dagaut" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp904896r" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221223v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Osmont" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Escot Bocanegra" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. G&#246;kalp" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thollas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2009.12.002" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NKXDWGMB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221200v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyan Sun" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung K. Law" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.20381" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S394DFML-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221202v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yahyaoui" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskender G&#246;kalp" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryl Brothier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef800418z" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-K5WMK2CB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414148v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Imbert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lafosse" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Etienne Paillard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Khasainov" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2008.05.011" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221170v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lafosse" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Dupr&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102200802261340" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221166v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark T. Swihart" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2008.06.007" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-74VHRKTF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221206v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef8000423" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4MWL0HL0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221133v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. B. Washburn" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. N. Trivedi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. W. Beckstead" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102200802125594" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221098v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.20264" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6H2BGFT3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221120v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef070132e" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-R02JWT2G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221102v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vigor Yang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2007.05.001" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QJ9N6FMZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221104v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1928236" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221152v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Paulmier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Naudet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prs.10112" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L24B4LN0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221156v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.10417" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221121v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prep.200600043" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WLDG18B4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011683v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zoonens" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giusti" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Popot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0503750102" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324103v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221179v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Pichon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Paillard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.14644" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221237v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dupr&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Paillard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2004.08.089" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221125v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prs.10072" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7W2B775G-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221111v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.9234" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221211v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.2436" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221140v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0010-2180(02)00426-1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221139v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Legendre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Giraud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/2.6118" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221194v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Gail" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.10145" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5BBL4DVT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221159v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.1467366" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221190v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/2.6059" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221174v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp003526e" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221244v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221249v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1005680407185" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-772FVB9S-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221116v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0010-2180(99)00128-5" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221193v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221192v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/(SICI)1097-4601" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011701v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Goldberg" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pierron" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morvan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Herve Du Penhoat" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002490050118" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GJRVR7GP-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221201v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bassin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0082-0784(98)80087-8" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WVRMMNZL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00302435v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221233v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/0954410981532360" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BD1E2A822DB16953F106B6C3F65339B5537799F1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309872v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Braccini" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouchemal-Chibani" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jullien" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221149v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.690431311" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-14FM1C4B-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221227v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ingignoli" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dupre" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0010-2180(96)00167-8" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L579QQ0M-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011716v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1018518928122" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9WV3RGGH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221195v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02510994" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-Q7W9ZX04-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221217v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal A. Bauer" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prep.19940190609" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7EDF29D83ED227F90D360F79BA27BE971B7D4B47/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221213v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0010-2180(94)90050-7" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67LT3X03-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665719v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260532v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Abbadi Jamal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Janececk" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256450v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Deng" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matrat Mickael" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665716v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Jacob" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260526v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665715v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chatelain" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665714v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665706v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665705v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665700v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665703v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665701v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665695v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665698v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665696v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665699v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665697v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William H. Green" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665692v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665690v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665687v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Imbert" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665686v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665689v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665684v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665683v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665682v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665681v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665680v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Luche" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665678v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665671v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665670v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665669v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665666v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525292v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-822971-2.00003-6" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814453v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitry Davidenko" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2023-332" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786031v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernigaud Pierre" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davidenko Dmitry" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catoire Laurent" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609300v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428345v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhedine Ali Cherif" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vidal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Claverie" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana M Starikovskaia" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2021-1789" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03615528v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525258v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasanth K. P." TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525156v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662832v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662879v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256195v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Janecek" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01250847v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baudouin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Baba-Ahmed" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Houriez" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665721v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665720v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214946v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665713v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665718v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665707v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665702v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665694v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665693v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665688v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665685v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665679v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665677v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665675v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665673v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chauveau" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665667v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665664v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665658v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665662v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665661v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665657v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665660v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665651v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665656v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665652v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665648v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bauer" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665649v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665646v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525256v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mathieu" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Di&#233;vart" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Turner" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Mohr" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.07.078" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665708v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665709v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665710v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665711v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>